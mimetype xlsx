--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218a1722de8da4acb2e42cf8f734111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6594dd4167f580b45b41e3c77e272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f5283ffcbfb9f05010105a5a4f2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4e1c50d5001d6bf713d340051c854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25df9b9d63a4d157e57aa577c601655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43481dacd1ba5525d2b207a15285f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711bfdb41858b3563708f5eaa6587c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406126a9ba62ee4a7baa3bd0052d66d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ecfcb0f307f86d87472e6e30d3ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd78bfc525e62ccda32cfac8e731f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b6f553d28cd7cdad44e123cdd79311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f5fdfb486ff0818b34f2fc742faa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce45a2bf31c7814bafd788be8700c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7de72b826b43cac635f2202bdf7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c24d271037d3b1b9e29bb11eb990c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56dcb844a6540c671c091ee0c7bbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5f17e265dae044eb08af783220c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84946e268778999ed56567d6b8ffc08718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9dd2ed24890fa7f3ea499a71105f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b84ac4cba659dc8382372eec2a80d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ab237bf887f0ad9a5ea9751d765921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c2883661c20ca32bec43985a423c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6f8be479a728cedb85e983b57ea623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c420a2b3c450ef4dec6ac57fba3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274c2ad4d8a5219d713e91456d9b8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4482aa91395ce23b02f8b56e118aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac6a8c55bef41cf8fa6fca144c88027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319be31175c0d36b39a5c494ec160e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926cc7254e9fad3aa054f12e5a3ecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0debc173bf51e4eedf6ad13bee2868930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535179894e278f1536720e35a7966bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047df55baa9e5bc972641e9165764e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918bd032e4f99ed094eeb46f0bd0d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29cb683919b2e9ca2692d00d7c2c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db93cd7db3bc4fbd6f000cadcb9cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26bb9b9d349315a4316e3538c7569d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a46f53ac309da1c4672d0fb4c32637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a991436ef6e818c59009374c9e400ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc051d676b1ee9739aa9ce11470b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822301b9d2a6ecde04c73bf82a589540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416300aa4ffa84dfb9df269e537fbba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c1846c1900025d0f642a737c5056d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a7a2e0b3fc20857862afb006306943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d2ec22bbdda0f5ca9e61f1cef6b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d037b4a01b6ebf81c35405e4892a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301324e4035684971869291bba5384946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367435e89d6ebe2e5e825bd238f65ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b3dfa6bc338c205489e9a4d075ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715440e06ae80ed3a26a31366e4a3ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d37c31115a131c4a096f9c80b4dbe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b11d29c58fe2783014195ad1e21b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0319fe12efe7298327153bc4f75bbc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a638f4d36da85f4d2521861b8f0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa670ac113c7b015c2a19855f690f2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b775aa77d54127b2fda63564a29b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8bf5c63dcc7813fa1e4b291200db356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0039d025ef1d019cb7a7d846bf1e6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531964d1c2a202402c0270b22a517db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed8c273f83ad2ff95e8bfe636d1fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051864b63a6217ce55e2c1375cfaab860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7c39dc65532b361beb5beec2c7f4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e61ac538fe1a3e70b27705bc2f6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86fbf09d3b0e3d40c81faabb6fc51c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310352d857d3af27110994604d594a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013882de2de243a659f3ac96260b3e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee381b749bee8e330759533b25938266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21e31151d403d0b918cb68d4a130767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad331ac8edd6b2d27522c48d95819b6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d24fd347e16d591b60403c9ff01c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d823c68daf87b4be196fad9c1093a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3667ee5facbb42d6b4340c1126162571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610202f11e8029a597c056bc42cd02572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444a49709ac051015e0320a82b5eed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e244e1d5e9d7c5169ddd40a780da40374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ed5a8cd1b2609b8b3e48999abe1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b88f5223255f7c93c46be865afb1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f00c4682203dd962821872ef59f0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3284db6adfcf2a6165a55432eefb94978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c657de760c238aceb9ca2b80f4ae1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c8a09366b953d621de3ee920915e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e22f168dca2831277d5c2c4a9e38181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b897e432b658b6babf38af46ebec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98bcb59d32666bcd102b63ed9e4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c86a7421a24c98cbcb63a33601a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622cb3f9516800c43b90d0c7e1798a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d04a0fed65150545044329e5385886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed278cd914a1ceb84e4f688da76d49387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9c9c969c010183b5814baf87eb9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27443bb5d345f07a6cfccfb0ccb5ee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8d99ef433d0415015564ccdd505090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03941e0ac376d196e9450555899256bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022cda3ea1eb10f3e41c2f040a0616892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8cfeef31690bae9ea7cbf72d0af693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dc6de21a577a2c91de3997386af6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc751a6b7f6c1686821033518eab39995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfbae0acc0341eb38b459301e2f57f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020c2c88b4b36d8a7822e73ca5e25e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6beffcbadf718bd916be003c5b1ad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0e2782d862f7b0a3ea9e9772969799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d886a41c62b8e88d5c1f83cc6d238e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08c61d1d70d7925dbfd01a8374984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d918eb08ecca4f9eb713e3fe86c0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd9891d9d64966843571373e469aac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6c95e787685cbe2f128620450afe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353290450940c4fd9f2d69f595b6a57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30471f8f964b7692655bc36bc4fc406106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f378629e83447595aebf0c00d5ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa47135e534f140e9b46f6ee2f532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385db0c6562b0158b94e8e770df6c75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c13414c19ca91592030b2011c7d47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc69bdaf8618f731cb97909bd17b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7fa0bf4d4705ac3ce830a1b7d389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685bbf5d41bfa7000822e90dc294dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb772694c6ae97983c8d2614894728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cea2038602f43041ea2a3a9af5cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb12323557372c0d6aa313a0446cbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025845341f8613e48afe1d85a1eb9e06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf396f1395129b886fc34fa2948c7ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579445dd8caf9ef85d0e4711b0d8b7c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc41bbf8fabc5978a203f2b37554a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040d8cd7559a6c2f2c76c0dc2c03d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9a92377d215c2ec26bae336fde3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e8e199f69e5bd0e2a4332421c08e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4302996f43dc94b36b1217481cf7b02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00bcbc9a43dc3c937248b2c28c8cf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a15322487a64bb6ca32791271a50b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e8556c637836856a06ffd6cccc7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd9ecbdb37741c27c7806bb54d8a94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71b4dd79d820c322c99a2981660d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c242de325b9373373147e75ffd87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ac6549a091c163f56e0b2e73f12f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d77758de2f0cc1dbf5f35dc6bb12ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb5bbd5851d53f7b821b62f8f2f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad69c98221008514ef2591b2bba69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d49e63269978d498150ee45f9a60ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159762cde87c5ad4b9735918650fac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f65563b3b36d846be818d8d5174a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ff289a84e9dd017ac4dade32dd96b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26aeccc9c4cf2d1e4435946bb29ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94852e6d96c56475af06c0b09ba8eeb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923426821107ef5ae75018d8fed0dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078b3a772e9903fdd349cbf91067c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb12db3b74671effe8f28621e732506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535a8f5e21ec12619ed91561e16dc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259df80bd91df8d3835f664be6365f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b0dc4b1b9c07d6bff58b93ca22c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371d622ef17604a78b522825e2ee93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f32a246ae7216f16c534615800fe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766a9c2772a54f159623b15a0d22bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df081f3671618f1488f52182f4c102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff6cbfe5d5fe28c09c2f8c4ad7cd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ad81da1795d8a8a57fa611d0dd1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62e2b78aa2a93383019567e9161d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639504ffe11b9c0b5e36dca147ddfb88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c01ef8ade16c35bf159dced3e4c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ac83604f87a04494fa3596abd410156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b1d68e383fab48812ea052a69f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cbbb395928dbe2d5c602a92865eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40567f24e4b376cb7840b19d6734fc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d0b8d69a7c057008ca7de59abec5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c709467e92ffa6c76435e1e84f0fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe0daadc15107a4777322f359da86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8631a262aac42a78fa1ff5a80ee6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8013e6ce5fdc221d52f15693f12e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7dbe397ed73ffe01ef1143aa2bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a862d81329f208c0054bd61e289fd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583849b713b48c32e5afd63492cf4912167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02844a85dc6c4dc01614fcea989170f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e095995869206cf35aae2525744d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5110928f1fd761dca115487317729de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec2a9101184953dabc1acd9ae8db3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0557ffc2f35d607d43158272c23ba7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ce8283a0e342a2efed2c4586f55a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3a23f95182c8f3eb4917f582b27c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23fc4a56b8b60ee99feb0795130cac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abea5af65c1e7260e3c5fdadf16abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad810dcd648aee8c5777031d7fc9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8026661d366cb9b83ebfcd9f6f0393178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9693fa8771029dab3b5445d6c6f42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47107e29ccfda5ba1dfd98d8c0c996d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e543bfda368d1293bc799399631f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea7bed01820f1abeb25cff0bc5bdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d7bed40580f37dc61ab917d6f6f7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769734e1b80abe04663547167a776d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac91d2f04cdd8a24a5655863d98ea8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ead7cd1e50486193fd6a0e5367feb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f893c9322854fca9856df3d107661a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b2857282161e79d6228e06ce1dc27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841af0dd6333f68ec32ea721200317189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd593a2b7a888f5b871e6a61726f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5b80ccfd4b27d78f77c2ed346bb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621d00d10dfc6ea49ca2bb59a91d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21fd7db2ec42af2d68edeb4be2d35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301452a4b2c8810df46e019edba37c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0e843d78fcc06f211eca231a57246195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e534e0530c9a9cf57455edcd803a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ffb29b4887a0f0497ef6e40e4c25d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ff67e2d200bf0ef5226c5976cc14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba456411016b702a5714409e7e03b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9316ced0f123b52016d43a43599a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ce70badcf6c950ef3637eeb39240201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a46bd88cc910713666b5101a263d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71cb4c5160904aa8efb5e5e5d44323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5239ebd805896f7291b15a79863486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b857b88b3e8a233225f03a6d849555205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49515f662f213043d53288f316cf7ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8595dabedc50ef5fb228a13e865b2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873fef3329a6c49ae454588fcda3a6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea7e7a595393894ef7026bd1cc0d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff29bf6303dc19bff3215399c3608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a74d3fd38913f92d509b24d23a80a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13bdbe2d8487be0ece580f4661bff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fde135c7ac96a918930b0cbd43c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978825351840f54d8150d825822d61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788676889fea5fa87474d3276335fa57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68be31289de53233e7f9568e038b42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf62c0539d7031498a681813c701e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2c8448511aec7f29fbcff92a6fcbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e04259776d1f0fd470f6f148deaa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486ec957050e9b2483d0b6eda411c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3208d0c9e409832d1ecf04398e0f3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88628dbb46285f03f701956fbbdeb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6699a730542b2222715b958bbd32e3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257ba2de6154e4928c5960b459191e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86064f118fac51f02e26cf3ddac8c36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050bcc6b039e0e417380142df7b9c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeceb9782a61beacdd74178be11d09e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6b0b60c342562cd79f1c152e4649228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f096d5e5a33197e64e237a33fd750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa450cf8c70df03963393ec844c69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9b5e7b1eaec2a485a534d278c40c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5511fc8a7662c6dfcf780b59042eb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bba5f631b275c34234595f08ac9ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b2c43d4dfc420fc0902828346c977234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803ea2458866299c1f78530351a70c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43607a2044d00eeade6deb4879d7b53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715273e40fae0bb86de028960f249492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f87c4ae03622099cb5478502adde8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda237f7ceef980b0ab86be55d73d43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c5b0d44b0a20c367e35c3d6c570e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe590e41eb1887ef103863cb0e9911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b528d314f585e4224e4f4613d68fe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3fa109aea982ccf9499cfc9a9bd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13311da3d04a52e8a158a1492fe88f1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8761a1f89a47236665edf0c9a3cc52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd3e1dad634e48e60b64272207154246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dbbd2003b793a3397056607be6300247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89019b625c4f32074c9fa9d994da2a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e7fd83ff5f001de1dc2391e7f487249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dec58d4d30aa6f258c8b770d3aa6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c9048d1728228ff7d71abb6c83bf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e700083e8b8cef91f174d897d06754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7df2cbed67e541dde5ee6bd29a7cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723dd47a7296c2196038304a3f7b5c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc031c9cf1c17cdc6f1005ab6daaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990062862db453d0e1bf0dbcf65b68c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea926ee8dca2d77fab75bed12b79c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c94741f2b040b79a1d8bd2eff9cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39652d09a71384b6e495499385642b4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfd453ad6eeb7862d70e2d15e9f1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79b365737afbe8e20aeffd412fc7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ba0654d04cf42cd820cd174bc53d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276adfaa1d14cf2e44f059b9b8d2fc42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c429baa92a29c3de647b761a9bf313264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51bc65a97919b05f650d653e8aec7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e4981e7371fd2881aa941ccc35d59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bec8f8c7ed0d747b08acc9a343a5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6445d2a745a3deb3f33883d2709a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe884ba5ee80455fc02880c68de32c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58bc01f8ecd2832333fbb7ec3028f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f241228efa8c6fcb577dd560b722271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69bb8fdf9493585fafde63c32d937f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c17146d3fc993df25eb6d2fc3acb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b7c4a3c4eedddbe1a2a7b28736f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6345b3eb171f939de04903423bf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603f5dd1b4121f15b2d9372e5d7c99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac20a213621509d4631f972340cb2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276c83653b596bfa11d5ab7e1e41fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301abfb3e696fc2d52af73b785e218e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334188fb17d0fa6cb341770552e453c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b997b8fc987024c60314473ef2c9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c40790f4810a50050ba6a2ec58dc82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177c7cbe3839a3368dd4d23027c752283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48801691e6df07136d9b3029234c1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ce8481d1a06ccbe28343ea81ae793285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1b1472d95801ecd4df841aed3024286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fd09ed2c741a1e17d3cee62fee4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9469fa1e40dd0d32faedd2fc7598a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2ddf5013c861bbf0396ef3c74df98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a28539c863249680aa6a4e83860f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb63a2191615949b67726a1e95741ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bd3928cdc8f099302f7cb8131eb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43323ae85bf0b2a79a6e84a89b9d798c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1d72439a057e5da43e8b5ec11eae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafcaaecdedc507832371bd6ffbe308295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a6727814e42d56c62c7b5500cde66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a09123066adb74fe90324ecdbe8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfeb87ef21e9f44ed8d8fb4d04c97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070af0da5ffc3a96dd8516d6026386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ab2aba52d958f13cb9ba4c1f3054300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f67c731d921e646c1b34aa1fbd59c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3fd6ab19195afd336daa78800f41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23b99a0626300123b18ebe9b942a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d2d41a3ed110d42beeb149476d87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07e9206f94805a1313bd6fbed0b46a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132374c356a39f284754f10524eec4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0a579f84455106c2b2bc398ca5393307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6647e37893939dc6c55ce8312a1cd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e43d1a023d0d50dc7e7df15afe5e39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad035e438e7ae096e5a4d445a1c91e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821b61c29037da60bb660ed7a2c1f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f42759cab0ab8aed4602f54d2ffa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff8e8aafa9f092db4262136edac71f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05214b226c2f7bf5987422904b95cf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965e76766b72d691278dc0d4c9ad59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d41e132ca60512f64c2c2c4329a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2cdad3da30700d131db5dbb54f72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3406e7bd1f63db475c4f3c522b17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd9904104671ca6e77a4651a9bb48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ee13c953f0f89e16f67cf465edb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fca9259f95edd291b7012acb782577321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68c5d1ba6b31c10a4b63bd2e27b92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153384e403814c764ded70e463a54bf2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a891a92ad73e0159a6a26bddb20a751324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f886e79cc23fdb900a71ec74424c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a969c00924575916fe1324d5302d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b33a02ff9e23cf968bd1957cef5d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e9f0e5275371428b8846c9a982a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05449b1acdb7585dccc14873b14e4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5145e049d0136786a800da6f7b4128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727395c0d3c1037d0b932a0c127b3725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b56bced169c149b540c4d77ea7056332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b35a337b417ad01257d91951c7f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038209520a9445f9ec9883f8396e8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b6b79ff3fd3f656aa98067b33691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887ff08d208eb9b390a8cb609ff17b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a23d0095a316b8cbfef9dbc028c514337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996950c0aeb55176e9ae7333b02e87f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ad1984123aa6ab120444e42d33b4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d329f821b433116fdfb16ec64262340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830ef75608bb3955b5bd31ac26e6a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f07b19569bf7ccd65e45f8221b62e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2fcae97fc7cd2481dd8f2b406be1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb57b1329c4d0ce6fef09f3b7b0d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0a1fc7f064b13fc40e4195bd43b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54194087db5737f939aa3df127579e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851550f301a3e3dbd8d42c4d97877bd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3890c589ed9c965c51f6fedf8826d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3538d8a80c98f5020c6f73350288f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c8b2fb3cc79cacc14e8a787e8c50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191cc254471359d294f1de9ce3d206a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed639d3db449562b26cafc12b6299a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d345e0988f49bdd57e1e81cc71dc52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6df1d83412ef4ce06edeb777ac04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f1fb84f4ca7c544e83ca8a7385d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7db115f68dec6811cf40ed5ff65a66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59903bcb80851ae4f909c697b1fdfca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a368d6911279578089b687a59f0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e41ba61be847798e2670d645c589e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cedb35d2b94bb6d157cf1a2312fadb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005689b07565cef29611f03963fb212b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2995c018f78e5b8fa3fd314a9f30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a3c8498955f1c4b5102b564c2b2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba289f9753668f923c06d84f5c8c37e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c405121b09777491d477337d0a5d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ad794572e4aab2430f692711a45ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c08c9ab78fc75416fe3f8a7bbf6d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ee0a4c3cc987b94b3e84aac32728368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0dae1f1ef87b1aae07f3cb504ebda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a7d514e0ac01516d3bf48fa2def91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c354d7c4e0dd9884a368f7be2c7d49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198130cbb2c21aa10f827195041a1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7df5b439b1227ea8c5fd8c428b0dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752f8e4455b24d80fc28c079446593374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a7cda0c897994e86fff55a6c9f16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701f54baacc8cfae21a7b679e13d7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d15b227f91f9bfbb3dff3359b9e78e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011c72940e590651e217f5f03046ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a272f0ce3c908a2f65d5dab3ad716379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc7bfc2ee484a1f205b4154a4a3bef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050abb75baf0863bb2d557cc2297bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061865d1c140334a0fe77ec63e3720f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6116e94d2e727df425cc2c6aa9c0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa1a70de0e4911198eae4ecc51b7ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b799b75096afca7cf12e53568e6fb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40107d24faad6f3663dd985f3585dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d01923d1d584d56fc187221ba8a46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695087dd066d050b76a74a8fea59c6dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f94719a833855dcc630faa845120389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c88462c8d711a1f335944d6a7cd7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7b19c52123a0eb19752a33d723b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec434496c26044d6f952e00c4226e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57f7c0e5928f80aa9b3d84fe3be852393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726699639efaff7ceb3e69dd321d666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814645c3e94ee3cd13a1c465e58882a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2689c81f22a0c50f4920b73215b0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c2cb7f8d813e112a6400375f1270397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097c05b8c77a25bd0c4fd1f377a388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8017261484c46387bdbe3d073a28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239185719a39f39d262a585a6c0e05af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737c31d0630b6f340d261d9e6451e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403815b318a5c6fcfcfb257bfa3b6ad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5022b6ba88791155ddc73a350628403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac14a0cc0b316d29636de82d9331bdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1dd5b50aa5f7bc8a61d17369fd48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6451b70911f0dd566b85373ea9cc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff909de7fce90ffccd79d6fd4c47f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027846de9cad554605565e68fe3e622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c3b2f487115efe55eaa2ca340c49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9af6e49477bf8beea517f19c3f2c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019d68a70cac8aeab553858f839aa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c4122268f84a2e000bcc08f03f4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa60e62474862eaba30fb56d56473413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f028cb109e68b809c15f081540133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae33ae1e9bee0baab2faa4ee3e50b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c40456a1faa421c84a3f00099cfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde6d6d5dfac4e5eae23a4596511ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae457dddb89135ddd2e5a6a89bf19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98a9c5f84d49889d0b11a6f41e169419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5878cc8f68105c32abfb1decc8f4124420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801c04d6ec921a75bd81357176e743421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee47b0affbba2b1d78e0fca772679422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765e51b0f29761d12469c94d4bad05d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303a314c6b4a976fde18a6c66df7ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185802b0b3a3128297c8012bcaee26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676655d5e487fd0aa279f93a0d4c6ca2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47eb982f3ba8a2f6358c22b02ad099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aacdd2404b1d872956c585a665c54e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370424dce5cfc5a0d8eacd3daff93c98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96d65778a6081265f3c141b5013e2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1c215551bdd8dd4ab388185b7d09f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9982774c9a3950c5efc184d8cc27e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da110d91a278ef2f2e0b45f2b008289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208aeb00cfaf52b0a32dd638e3b3d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b604be2fde7689b41b15255ed7b8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bcf6210b46896d0f5b2e9ba4d705436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411302b77c16a297d4ff3832141dc76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea28a2adeb68904852155523dccf6d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b70b3c1b95d0c1a49ebe3e3cce890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a069d9794577eb974067ff8b5592a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c0b99563843968ca6450a0305c4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb1b1753de7f4a46c3121c1490075b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d3ec0bb564929d0e7ec9553c1e24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d19783f12ce5153373789f675c1b32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a00215fbfa76458363797b6fd301445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903fa27846262cb2e675cbb40a923fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c4f45fbdf30b9d949751a9425648447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15657c78c43c5f4b9581810d113d45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83d083d227293669a2a52c6530ff3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd974fcc6a00b260a5b15171428b11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968adc039eac8825ecefd2c481586a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e2eef93659e223233dad37be0195452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d8a9897a710ee7a65143863cd9e77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd01db4c6502d2d54f03170a36387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba41232037555cf7b1278bc3084d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059359b9f2a6c0b8e40652ee18b181d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c2a4eea3ba03e12b011371da154d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b552f18f02bb19e242bcd31c85a00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e594a04b99a6683673b98ce473e31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6cfe92e60da50757d1db96d8956d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f38048b391b12da0c63f6c3b4f745461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53c87cb5ecc94af9dc4cac26572906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd2b92696940b4a485f22e8a1eb83f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d276ce02a9ced28aff4f34ca65313a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca52e6fbfd342efdff66fc9442105465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed76a95da28d2c4c1556301025d6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e694c09d5b1a6d44a8ddf739ae8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24d3b9ded89e07ad8f0b5fe0c0692468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873639ff4633b9e569432db608f92a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf77610bf835aecf5fabc3c4f27f23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475398da96b0c13d39aece1b03b3b2ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e636d9019f7bd904beda9476ba8ad5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cff0425e1b67b48ab230bc9a5b8ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6aae07e7288de2765e10eb09c3280474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4ec26d8a8ffbf4d0b88e8556f1ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0643800c05adb781c63d54036464a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef430417050cf055d61c20a7c26f7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37168c0a24015f5e0325bffb4f7e4b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005f27a31f940bbc7e1d36af6a0675479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cdd2f7193e8b169c69e2de308c5cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997d8c2f55eca07223c79317c9495d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad92befec5b66479ddbd4f5446a79a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d9337df1e95e6ecc24b33ad6b40d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab409a28f91bb4eb85aeacb986de077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d3c238c113be7d0ae09f0f3d5089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ceb079ea435619b6089a348ecade486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16809ce2782b270ac4f6564186efac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d8f4fea9a6f75af757bef9eb5177488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9eb168b0ff282c6b1e56fbb84c6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf469dafbd7b85e5236c107a83df6597490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318d6c11676ef84e68b1981ee4fb01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf2598a3673a10337207dbd2c620ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781d7639c4324b09b012920b75fdcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43e9080969367903e579e4b40fd57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175679037b0cdfbff24ddd6ddba83e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b38b62d145f6ebe754a88532aee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d788cf74b0f437b1bb39c91d2a82f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba41ea89888f0273910cca21b7fca3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e67bc52579eb24ed1b144cadddae1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aef22aacf94c1cbc1cf787cea11aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a43ea500466e5393f5d59938c9c43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069454faac342aaa6642b7da6b8514502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff7888cf972c437b5a95ce6024291503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a0c9875dc01fc856054244a988cd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e6008c6c025b4818e7a6bb16d56f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629eeba5ba693167a010cc4355335b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857ad05202cbf04de5520bc5e3565c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aa2f07ff4c0eedffacea93b596a3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7a4db114e6399060734b23227379509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3afba249ce253d2d02b45ef92111510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9f82038f94ca774a5c9565e525e0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516bd2c40773a133dd833abe89c9cbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203058631e9657738f8c1dacfb608e56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5b0e4028138801167b402d1769de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac179d8a371461dbc73adc052555237515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3545cd22607870774d4b3edc42317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879f37941f7f0eb37e46b836efaf22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158e6bb55f69530d08657600a610b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611ec9ba68aa6ab761eb138913adb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653a8aae31cfea58e420fc2090e1020520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4ea3a572c819c9b2da8b4704b25c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0299b0b9ac799a32e457e9ab60999522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939ce24812deaa3be5eb1937a86812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a9064d77da00e1015a664754e3757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f378b2108451566caaac85dc2606525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4195a0bd2051ae00ddde684d53d20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6372d3a9437d150f559ab2983d77ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8221a346ce3ae9203a68dd595655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a0d0e649119e4ccb8ad7809a023f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62e5188ca55dbbeae28b5e053aa0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab937ea79fed630b5459e1b7c057c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd25136543dccfb6f2a4b4d4e4649532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2407aeca75137a26e9c8022211ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85acf8ea111248dbaad121b0927a61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d276d992c02d5b6c55e0b4de2525c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c1a1900885053bbc88537f15c11b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daeaff21590918b9c6ee37da26a597537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9919728f0efe7eb5cc9fe18b54eb86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e1da81a9c1bd3abfec60a61df8fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e05e98eac9c01621dd5c3c32ee5a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930b4a2f6663e867c6b07197aace61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f873ea32751bf8c7b5205a9994546542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57b7d43c32615cb347f7a9d0be9f39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150eda6bbf3f1553dbe32f0d09c3213544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50aa1386e78305dcda75ed9774a27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c9aadafb81df409625ff2d8513e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f633069bcb6c019e80bf3e24180c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05810bdee71d75e8176dc52391d3eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8986fd145207bf831609c645020e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4387b29055b1d4ca43dba4aa073e6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc218496c5992871c309d05345878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab432d374278d0fa0a21e952ef708552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d225e601bc5b34a291d47491d00a0e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f0bc9477ba3183a69eb25eaa51df6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150772bad76b15b0043515023c0c6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3506a20b301c48e82a41f7e5f5540556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406afb5c1681fbb14c37787d1c00846b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14fa02d654cbe89678109909caa14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c6e8db787e7d6c70b6182e5bb0c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8e64f385fc697be8648488aacc2c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a06bdc29a93022bb78d23c7aa19298561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757b0dceaf700bc99f4d68c574bb75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ccd87352038921cd87b96c8f78fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b0ba46e4b425592ea9a560b10a36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cb23bf54dec36965961f21db8dc94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d110f95986c8d12a0adde8f215b49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925cb0e96e039a3ab356f204239be8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19040549d9590fb314682937a5d2c56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4183bf92eab1a5861cb71747800a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e32a18a63666bdbbe7d7e51dfdbfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504d1948bbd4a0d9611bbe5d8f50db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d8a5822f188d604865ecbed8ed83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31021558a47beabc4a441feccc96bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0909b5d1013a96d28be05225329b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac042c174c89ef01aebd785402c10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6dfa28beaf4c7e5391bd21d4a513576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25189d82563ad9795dba1b1f742c86be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf56161d7e7b47e54fc728735bcfc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6ba7c06502ea14c1766711155d64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77732194f59ffd6db6799b349e2c504580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6885afa3d40faf32ee2f093343345581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99953a244f7183b10cbecd6459b6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06369dd408cd2fbb788b2ea95df247583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166058641909d57d7fad9cfa707081df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6198bc1b730f04f7f0739381d3a1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb19a5498e71dc9d880a699ff6561586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd2864aaac647890bd588e17ccbce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83181f5008a014c236c11feae1a11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acd7f9dd1f4e1c6f10c097971c1f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da161374e1286dc734873a67d53980b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295544cdd874e12e994da3a8c223b02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151468ffe43b4b91328ffa43298b842592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2e2b7e16bfd2995d1f485ac21582593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b63cb3a86755b19214dbe35c1934d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35c5ddcdc49e46a84d5be0f79fbef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100bf3da9ad6832d6949276e0b2b40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf1f3f4fcf93474e3095008389dd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528d483da7a2fac9ff73eab76544cac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560fe1b6fd61b2d02825523324567f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943e16a8fc2bd5e58035b6c6d1f576600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab9ea63828aecc3dfb4396eada0a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c6b584896357b91ed1107bcc8234d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8007daf484314fb6272e0a1953d3db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4333edfbd50976f01d4b576345eba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b575c086861992bed4a1faaae84da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd414b4eb84e20a92ed117c55e296dbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d81cb8338930b4933c8328d4a74a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e71611822ab5452bb149cb560f40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205284700c94e22dce68c40122edb2a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a0ff5b49167ac5c094d33f679ff0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c39779979e3c0c180fd4ec05eb7e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af993f45d8d8303a5215c93d382e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d929345b1cce84c2533cbfb19796117613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b680f5bd6facf4adde1a8f99b4150614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0c4cff2e0d7762d46c89dc3b3b96a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308057466db987a11beaf371082c2696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d87306674ea9bb605ba39ea29016ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f287b31bc90cde23aa2de412b9022ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62ad3220c563972012ad4db1750e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34230fc880c9dd5b21c110e667a09f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd80fec8c1480e60fa5349d9a91b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db01d8d7f2b76236d14373f1f873a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de80a8bbd1783d74cac82f5b96e13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb107fab7def5bcfd4661ccca8c19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d108eb5d6252f5ffa16babdb2585c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4b5f4a780922aca8821c27049c83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1f982aa2e79363fa9efb4a1e4c7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d08d401d14db5b9f85f5d840b1aed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f9d3eb7757185212e221fa455021629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba72604e115a2f0f7348d54106f9c61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9e9ce097bdb8cee0af22d559c41f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4809153c079255dd8c949cce0df2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a8de1d6b72cfe9564ea951ca56bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d614e5e9e00132bd91909349224b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132651fca0d0403fce5c5024b06b2ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9765aad6839386f4b2ae525bcdbe2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a3732adeccc1f5e36ff3ee710a39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb26a8c9c76fa18a9cc3847e67885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c20e5147b518344e87b5d29d65a0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac60f4d64b89d0f7f034c1547e1d1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122c78e0a0a9b76f60f46628c03fca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1321c3ece43b5d8a3219c8a9174c59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894cb6799cc156ba8992f15d1c5eb02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58dd82714222228defd006b89b3b4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b2f9c059787db19acc05163edaa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e06851e2286d02117fab73bbec30c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056dc5ec9ccbb94eb8ca94d17255920647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26779e3a4697bfd155bd4113deea1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8644153c9d8d10600fa22fa3cd7b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5914e80a2b0a7eb80a2b1578dfdfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590620d99595e45fb4245ba4c1f4e2af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75d64179c07cd3ce0d7187ae4cf9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c01af636c707c976fb51cc639485653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2da3901edf030dceb840d2cee2d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba140c91b0d800e145cd00d7d993ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116a62eae45e36312bda4990936a76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4202cb6252492705980b5eeb7e398f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434168f11a506be77ab5ad90bbaae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dee1f229e87648b6549f34502f338659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6bb2d8b145b0b20796843f70009c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd029d1cabe207852e83408c4978560661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6c6c902d352f1eac613543f07a2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b7cae2c7abbe51e3c4cc4fe04654663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caaf27eb291472b75166cb4ec5f8b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678945112b51cdfeababa23f5b13a43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d15e0bc7ea5b56c2bfe72c69ad41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eac6494406dd6f23e42fab45de354667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b135254d795b60bd570f80172d8cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f475e06d2a521cc2d25c5f82b383e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582e4c54b79ca298569b91879680bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d60809b2d29a316c4d51dee6822f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f1e785cf176ef89160ae5c30011a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497705ce6c747aee1347ca5eac363a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304172dd77261796e90971bc242f4211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38140f9d2170831ba444b8ed43aefa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0240a6faabf42a2e37937fe65ce12d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872593f5435a9bb26bbbd71b8ab843677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1fb675259912dfc67724847a48606678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c3b681a6c14a2e82b186038fdc5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf564fa4ae8138a56d7a8bde04794e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87c57dce28e28216be64005914bcbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef616559f2bafdd3e41d7a998a820682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8976eace65427530340b32ef785e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa86e6d4be1b0dcfcf2b63bd0e7da5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc286285852cf1ca1ce0cb06207bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7373611e84db89aa15051ad7f32746686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ebe480fdff07ad11de5efa14e1bc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f5a66bd2fc81b20589de099d85450688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa81a26e49eedc7fe5189a7566385689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe12c1ace289c5edb64ee9c1778ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595970a4c2b5a258c4da5df26df01f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75c039575a5e60623603e83dbdef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72dafbd8b9dc25d27ad4db2ea39a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759aaa6267239b86d900c80dc9f930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51351a8e4b6598b0331225561f25ba0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329d2b48ef3e6c5e16de3308fd3881696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e52ae6a52f1c69f2b0a4aaa02e6a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784756e8214b82b835de0c1813366316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b9ad3336ef82834970785ee2b2a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40bc3c121964c19140b2b66531d283700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad25243ab5514299571a02a3f53542701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e645cfbc6a1a7189eea9cd10560e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e3b2135b32c6ca9217c4025b62900703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436dd5db399ea97b3276e19f944e77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ddd2e835aaa23d121bd4482e68b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103939531fa8a55b5d4216fddaa6c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f47da0d8e4c0026f8e54350876ee1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54405dbd2c77361b234f7e3f0989a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa7a530964caafb977446f2061e067709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1ce58822c0ad4444927c641c87f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebd614b75de2e35fbd9d0e0d67fc2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de4ab83c03673c48eb72b4572071e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5077f6749aac60ababbd24640d2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935d076480fdb5a7306f59c4b33fe1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374cd8462d7788bfcbd961283f38e42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d545275fdab35ab8520b791aae5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15454e0b7720592baf15243f88dc5b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a68c887e9b041c9a485712dad6ed6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90989ac335fcd5fe4c55f383904a7e1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ace4e1309716640a722bcc96c165720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd80a90625fe6757e1d7597d06699b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b596a90fbddc73d359a46528322032722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d7658a5ccebc1e045d63853ee91ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f526b2f36fba3162051b98b9a6ecc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7d979f700f09b3e521afbbdb733b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80fd9b6648a987984a3c31f98c9560726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a8cefbe651538430b8384de1b891727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431e5708dc86eaf2210448931cd18e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053b2e0eaecedabe07be8424b837de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8e9de1f7c7cc1e42b0bd60a18812730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad9677f626df00c329e7f52e2471b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362615156687effcacff8f9a4a29fcf8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07081c12434e2efc1f37ce1739759733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb28865e4702b7f262cb882c227cbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbee9678a5a6712f8fb479bbd9f568b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae2d30dbf729ebb851f6939a91e2de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee39a72aa03e7bded0f56b844b0aa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3504e2336864adc23d7ecdab5748738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d152b4fd8bf444d5805535d7343e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f489c6de586bb6815a45775698161740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102d7fbe980a4b33a6fc259fa35d3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16322e8b46ab6c39067371adb1544d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a620c4f481cc7e2d862378e2b0d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097396b17759204d595bc08284eadd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fab1494e402ae583829c614c79a19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fe8812df7dca5eeb59a1ff772308746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31dd965a6672014584de207b101072747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae100d4b53dbe74a2ff676649cc71a93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f76e9cab33c2a9eaa3c0379fed4cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d46088e56c65a4a152ec0c048f33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f544d39a7367d8a14a9e3511b5d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58e3a9b06056c75775cd36d1954c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b28b69e5daa18f102ead04fb1ef5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6228abbe9721a58c097ca189dab9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538079fed20fe79fb507cf8ec328429755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a32f23888938ddf5620e1252bd8b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb016eb6a13adc6d91fbcfb341c45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143f36b84f85ed395a2970ac475a2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c9f4d580461b37162980eee44b8f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282bfe04bb46955638bcece33b644a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76660f39397805d00b347922ddd24fe6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a61fb6f499cec673e5469e9a89022762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617948799602d9ffc21a5b4f619f67f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84415a19e3c766fe4f946ff8e135ca8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73e110a2d53f154330dbb8f9aa2b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c09db47fa052b94fb59fd68002d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498870a28f844ece785b1577d5aae1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c21516b28d776ab8c4287c467969a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9add33a8c802737bb4e21d10a54d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca47acd22fe02f0e92ce1e1534847f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028416ca213d8054fad7d1f91551ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490019a989186216d876314885707386772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e3ee9f65e140467b433195bf0b98773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73356a50aa5af1c6b3c94ffe906647b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f553dd9f87bc34d59597bde202f5a0a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193a965d010f59e8d18af7955e5c15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646b3735d1e61817a026d8749506f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ca07bb851576c3b5eff4a6a2deac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb6fa31d83935d5974625de71936ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47000e462c382b740bedcd7ddba017780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10dffd68f8f8716077601f866ff112781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbadd5038c5890cd56df2396b073d55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd1650e27affd740415148caf37e3c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21ae662c3dc7a530b826e257d6833784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca70c1ffa4599ab9c1401e2a2394c4d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61b2fee275b4cd2fc1cc121f25cc65786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7760d3e2fa8cf32985ecbad049b456787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f6511d359d18dfa421ac01faba906788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c614b5a323a20133edbf15797dc59789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6912a5d2d491341bbb5927493ee187f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f35b6cbeed8e59defa2410cc0ee77791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b17cd005dc3cdfa1caba9b9432c5e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f59af9884d982bc951e1ae252150793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be0158e0823726a5e5897dd8685cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86530daf24181e77724b264b3e745d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124608abac8552ca852849b10614e7b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94ffb218fc70d74cd45a91acd85eb7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb8fac13dd5100b829353f892acd5e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb698ce61c901c2f412f6958bbac9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953fbb350889fcd6c6aaa7518799bd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8cee8e42ef1221e61856b0f1eeddf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45d3a246c39a4334a16b03dd33dc7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a746632f55cf020863f0e9cec2aa99803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ecf5388235d492dca90a45d41d2f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f92980ca835869f64c19ff322f11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e60cff23142d2c8a21c753052c7e57806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504574cbf6f1336afb5ed287300d44c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b5c48216f1d4a1163ce8254dbbb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabaecd599a611caa16eaa98e89e73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad8c32210ec46b04205c72abd7bc8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d1e87767967062c07e06c9270ad2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b49a764d3eecee8363ab97349e151812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c283bf20884764a0887077b2822d97e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f6065a19b2ca436e4191698141a65814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd34800e6a27c55666b0962b25596815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811075012ca06497f13660f6bcf35d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848302349f76c9a4b77b94e05fae98d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193894d84f55d7ccbceb1fb0a5ad882818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1dde270746f2dd4d70c6b1b2f6918819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9732d13f8566e21b12ca227dd53da820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909952df2cd94f40e6ed23821861d5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17dffa23bf895151348ce9544f716822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a78ee04b66d6b530d3ce9a3b3c62823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141dea457cf17ff78ea20ea7cf4599d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4942f947db91718b925a8dcf9ee22712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a278d2302f60ac66382a4a155cc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293345070280b63fa8fcbfd6eb0b4d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988baf47446790b58309ac639f895d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b13f25ff13086695e08b0bc36f836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3df53a7d5fd1a8c96c8c6df80cba97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17f4805317b4a7af983ce566ee84d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe822daf4b80d9233e97be9ccbfade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6b299bf8140be9630089a588656610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd470e7c5ad411e5a7a617193b64611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d31024c727594ea46e013a522c45512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4a63b0afd2b843ead66fd14462ca013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf3c8d3b45c3d0f43811f9f7888d1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae47744cb4ea85896186282ea98f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce41d4153f3210a55c2558843f168116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089626f7368ed4a94958b0fcaaf9aaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d64325ea68b4a7cc035ae4ab8d0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2e50e177e372d014b9e7d49ebd1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efbeb228af2b8efdd04b503a65b79720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae6d5a290b3e923a371ed80d9885521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858766cd3e4e88dfa5a82a1c51c9a04822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758df9fd800d7fda15338f86a482ebd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afb91a127dace1432e8d98201405d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5021336ee1ad038cdbbcb9ef6c01825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3048e1fcd76fafb0a9d59ef6e18a9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2bdcf5a31c9c5eb6faf00e4c838eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb6327c48dadcd33fa0649c9acff828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f165e75e474e9b51f8e0fbb91a8c9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a69bea1f78e223f9f751182f1ccbe530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f17bc0fc08c0f510469f162bba3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408c638180c6c4cb516d45afdd527d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2add16153be76e3e072cb94edc8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2125f36c98bde2da0b1a519a71b5b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980ebb53cdcbc405670075accf039435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cb9f30a36bced77e09362f8df9d1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a73667206d15843940cbd5604c6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7898f7e97fc5dd2d17216094936f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16462962a9b920f032afc0652fa44839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220425c734bd12137fe58d7d3858f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916dd6c85da3df5692e9dda1657317541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c7a98e8551bfab8ced1617c954c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798257750bf43d819ecc0abcd81a1eb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bdd8ae99d855ce36393ceaa201a9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df18939f1111ad4fad5c422b94fd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd7b0f1120463beed686c1c0d3f6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7656bf2df2a4f2433d807912cb85a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8845dca66bdeab49a740ebc5d15348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7618edb89acc4f10339e5ce9754649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fdf571312113b65448addfce15f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ab16e8cbb0ebf5059a0c387a709e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643580d94f59f1f13a1eddbc8e071d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9f9bf911b69bcd998d9ec2b844dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e52695a0f3837f356b59135a20a1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7361d5f9e81a207709111cdc941db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f1876e9ef12f88d92b425878ac3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027bfaa016400a47265312aec3da2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29f68f468a4937519161e78024dd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf9c2fe9de1705180303b9382a11f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308500f2658966ff5b9b1affa0383c4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae9ee833f553c6a8023b65b19ac3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad9322d31f0efdd093da965f84650d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef673798260cdeb6785ffe6dc946663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09f2b1485884cef8e887de0af96ddb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eee963596f286d838a2e2b4a6eaf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811bf9e377837c3698fcefb518c5ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493f9f8f0335c16aad13799c64eaaec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb10a0d476672221f500e3143851968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a9fb1957e7c4491f3d1df993f7d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3af2606c736812facb569944e8f5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b6380d481c8d9c8a3a5d2ac02b6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71fbf7bb2ccb3a62e66e9cf12c15972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b8afb9c94e613ae57e3e9cf11e58273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217d77e0cf1dd98e6188966d0d3d6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f115a1284f92947c894b964c99347b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23932edcfab942becee0df1a6ddbb8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49108a855d324a71e8054e10d6f8e1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10721b2829ff43d95849616f17270ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498a11dcf00d6d4b7ec1035237564479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb7baddb14a7fa4d388b0e5bf1c0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7188a594c6679b279f09f593995b3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee131ca414c7c637759bd1ebb41bcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e61dadf3e944775a52301189b86783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153777dbd74b9999fa7112b657e55fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78201d7cb7700542fe25ab12aeeb72bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc84fb6836f5cccf692277f293b46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d931c20bbd1411e7f42d2a3cadb6a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781445839a2f12eea95caee3333d8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf2a066172fa6c1525ee3935aa85e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f4abb6d0f80daef00e74b624bc8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6b9afe84dc5a100e41e2994f9ddf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81366e4adf71f75b48ea80dff627cfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc713e5dcf3dbce0b393f354eb88b6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3339ec46f0ef326dd4635cc4ff41394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2fd852a7837226b6c55b0e283b5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a06ff967227505f1cbc45b9a1470c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe5576ce1e90e0b8d13565d2f6ee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991808206854cb38bc56835ff16603498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ce7bd15f709f4c405bc2ea438c4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3e83b82856517ac48034e3a74781f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0afd1c442ebd13a26f04164ea321c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ecb90156bd16de8b0466ca7beefb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0be4a9b432d38edfd03d9e89179bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3951adb68ae29d7df1a22a276ff26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43290b92fb59af7f23ad363481852f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5f02dd3e668e6f87ac2c86164470e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973964408134d1e5ccf675d63bf396a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0970b6e0e8b6715004618401af76fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df90fc3e2b2f8fba538b4888244f2ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73845cb090d950c528800683db751b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe6cb1abfbd59ce19eb135996d9bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dfd11dc256f82e91ecb0ef56f39dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169394415bd7e1795304fbfdc80b7ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab852969bc607bef216dbfec4509f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db690c9b647492c2d70409fbbc9aa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb4d0c68470378b2f39c61fe670ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4dc8efdf759541f32d3f491838da1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e11a3484edfb18c1f4725fe94207c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578768c312d8a2665979a639c2359db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45465947d279b5e1d45e9f21d6755d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ea37fe8c1d97dbcd3d8f9fa1b1b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8b422529261da9309ef77cda25c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7f6a02c041993743de0307fbf2af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8907b01ae9071e1b6d1bc8f180152a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b71c36b9dfeef9f122b5b13cd5e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391c6f51902e0862fd7a0cdec1b76b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31e9f62868c59fd2fd6fa900b311f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6df119ee18b4377f2c0aac6986708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d2d0d48cb0bdd09ecb8cf6def563129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c510c47eaacc74d7a8fdf05978f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b26897086a09c9895f3621f8a2ce1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bbb290686c4018e7e88a1269d62d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e0af7482dcb8f495cc3f1ba800573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d920ac7ee6941f60e49eda0969726134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e7d185bf0d0d7842ada57c2fb122135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b624cc7ef9e083e4429480a39cbd71b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b12e68b09b8f8b5489e6ec5f98f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc508a5b695ee2328474a8c3556dc81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadfbe72684e98f7ffee231bbe56b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df76ca6beb78bb13a5ea936712a62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3f61d2dba67c5f51c7cfa1ee467d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1798adbce8e21641b1c6c7e9cb8aa3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f98421322dcab91f495b29fff5205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb3a62c6851214c71f30d0bce2dda2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6818bacd31e8edf22145af6854213145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfa4748470f9acf96815e5957e2a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c484d83c9c0cb75c1805fecc73508b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258edc1018662b4c647f393a9d6cee71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b140e29809e8a5ab81d9d057fa269149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497d48fe78dec553f707e929be56a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4561dc61e26b857d00a1aec56c558f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae91fd642256f9834aa080592549200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63200f955292f07d5c9379ef51a76c9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9664d8cb2d8b05d271e4644f3696ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64738d78bd11c19e14aa4591fe7af8e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431145b1f1b3936518e20aebbfb89e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b0cea56bcfeaac021f7e1bfe3314f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f78e263665fc411d81bd4d099290a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c9b5bff8d786764fc79b5c5711acd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72382b6d8ab9200b689691d6a6c9ec0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561914089ae9c9274fe2545a6e1600161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743d2f3e1c933dc4059d28b32871c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f1edadcd83bfdadd09c616cc4ed8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cdc948fca7eaf8f0dd6e9b00e75e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d17aee9827ba58f5dc7d900dd51ff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c639f52285b0a741d8613ff156c50ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391228d5e0154e9c14bf2fb058108aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981bd55d836a2102544778b490d72d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8384df7ad545937409e661dbedbf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5784e1029367e0c36db0a11b974aa21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d85ae8509b615bcb000015038159171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728394169a4fa9c2dd56b61e66c8ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01803705dfd9070f7f02078845582173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d8731a6c367f9a6c9420ab865ce4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6729e4468fae61fa8354397ff6d9fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18548f809afb4440ebb27f9175bd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4928d3e5317394b87fed4ea9537eaaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420299b5ffc8196699168508e860c397178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe6b79d6e00597bb1bbb75ed711546179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206478b11b253d2cbd4463a92ba04a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d828242d3b2083d4f172dc93dfb35f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862c6cb39bfef4f9945a11a045da92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660652d4a43362a3ae67753c668744183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd13274e195482ba428eecec2e4ac9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd8c734a91ee545af78df9ff3637c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab2f8e52572677cf66e8e12e2fc0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110f422308b69921989ffeda55433d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d51d691e10900bf6bb96b1461b4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80aa584addfb19b3752fb9d41e5430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1723c8dc1bb2d143f591d70a74c7aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79639f39d53423cedc1445f984f7b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59d4797226637403d0259cc0e9c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d438cfb9f9b40205e205002ad337f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c268a85b0fc09708ed2503cbc1684194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf2100fd1abb78428bc73f323c4730195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b62e65c87a7e8fb8feaf948c534a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf0bd751c1e983476a6102860bb0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228b845ae626d8795f262a6b2b24a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f14b14fdd15922680b84c6a1ce1c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a83e12e96de6a0ddac83c66d8e817200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6351bb145d66ee1d2f23a53aa130a37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4644ab0ecd853412b611649e8e3fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4fa8f934221919175bff80e5e9f7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ee2363a07d1a7236dba3ef42eb9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c29e7c895dd3dbcdc800c96d6e8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc8c6474dbc818464ef1ea0b3285f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaaddefc426239efa267e5c3b6f131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f900c9189e7cbfef6b1b05d9f1379d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b172cb816ca22219ca29c2cb92ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6e24ca7c824527cca00635e753b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53766582314ad47a5dfc39e3ab917719211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae574e48fbb027469348a656ac3462212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697199d8f158dff732d529f1ef59851213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47f1865590f377261819ebd4a3592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21d1165f5713de1ee2f11d8ba4cb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b8a9657170c4576a1a0100892ed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3f9ad69a2c0a724b0fc4c470f45d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e41151790208e0d17fc9511fa241218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968813b153156be2b0e6371e21af3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5999b79c60648c2d2b10dd51657287220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb788799c404e4f279e886f44773069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e49af09cc60c7f0cfd4d1359573e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b070bdbe7e45336576ab8f99e597cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c5a785760fc61cff22d81260f23c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531ea62ddfdeb0842d418abf917dfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd9f28a9014630c1ebea66218e993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ad1e3dce40f8c7575d24556810b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c8a59ee31d3da443ccdb9daf07cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49f9c73737ab4100b55b316903ef9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b405664a3413ae767c070c48b93b3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c2481e6118c32a964c756f1781de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b805396b168a9104333ae6107dab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17324d3df59982adb2d679f315f21a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51fdb0e67ae52dd9e5e4d9e51161a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4868752377f76b81cf461b5a0479235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546e57cf09512359dfe70663472937236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f330ceff263274937cd5bc6d5cb4ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b863b3f74289dab8c176f3c1e10dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eadef7ae65d34204e5ba242bdfbf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a768ec109d175c1593248ddbe8496240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706644e56709ce1d15b2082095f78c5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3bd51aaefbd5551dc5754ae0ef7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1fe01204519988f3a99fc26115f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe6bc37eb4431cc4cd7645a08a35cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc0205e0635669ac24704880fbbaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd753c1dd8af5dadd9286d2cc77b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f9d0a8bdbfd0fb4b76564338a6a71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7036f5f186181c3bd4704aa8ec91a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e487f821fc202b1889ac77a16d1fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c5d6aa2f7386562a2876f17fd18a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429681d7f46a5c2212386a0bbd292a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b2f2e6ce686744c019d90051498b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d34caed8aa43d189a6ba72ca420b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ab93224250bcb7d2fd0599434af0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf8af40f2774239459d44923db21c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826ba80338792510df488ffb5937779256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad01cf563ace563400bb5faeacc9f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb959b8405ce907b7fba0b5745733a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa826465c9e4208efcf1e12757f67436259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f878407492968e776f201e5ff8a908260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf160f67c7285812527efc51291e7973261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b9c03ba061514beb07267c9022d00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f92d6d5f51c5ed5766354f239ab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4b338b34e9547e6549117c2ed7db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b05c721e0b251a11d8e121405d489265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f66f130b08d875107f3c80a382cd27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b11f49e10af69aef89d6c3ad6a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e4275b7253b39a58663f8cb0c667268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a8473db475ba686ae3ac74c051e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdbb1840b02ef8cfe0efe11603b1f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb54797657ed86c95d817a46e3bc4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9e00071bbba42b3bc02b66c7a3e79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3086a5a80fe9478b581cc8106b8ccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd56020eb3053e2b8d91fad4a78ae6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964a1bb3ab5b1cfe6b7a122672b3c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f7c49bdc2487f7730dbe7fce7d9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969bec4a817422eed20cc0a1c1f1756277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73021f3b6a9d3e9db1faaedd81d6559d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c91b5a6602432bba7229534335b93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc0d30375219476e88ac08233a501280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dbf3e63f6aefbc24e66984ea599b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc0dc440286c43928ef0cf1a31f6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9c476ef344ae84e8538589437305283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc775b4b65cbd007af2feead766ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022755163136c377908aaaaec956f0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf41eea9b26d5941fca54f61562bfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699f842377f198cba6207e72ef89a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512af3e202cb5ca16cb4c2d2408241288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73168e388f8d7c3d271c9733d0cfd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a61bc7ffb9b83de213a36d0ecdde0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed1c48092099645d61e5f21f23a05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc871fd5e1fa60040410116efe2cb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb460d89c9e90596fde0446ddd5d0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5637d20031bbd3a5b9d9df96e4d74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d486a455859f3fe1809d470dcb61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3f45d3c289add273de388b007174296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d2754ecdc7d9b720b4327915b553297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7e87beee48763a6614f5fa221c98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915310083dc57fa3affc7290ae4a24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6e79d60bc93fe54ff5e0644bd735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c06e36c2e7eb47cf9eb41bb2effc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82cf0a8453cd7ab586bd27c5d070e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb66dd7e471354668495fd8fe2927d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da2b0c92911b50f226e9870b7e8cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f71189f681998f729e8f200e7007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8498255648a8bbf8daa3dffd08c68b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5febf76dd544f6a066c60e5320c8df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783098440fa829f9b8230ed910b047308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d1eab6df39e76c8b259d07723a5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6c2d2360b5d61b36b13a265f9ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426432462ec6c35bd6e57e0f4ea0cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96becb71423be61d38b0c95bcd46652312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd054a50341ce61a8e7ec2ae0e706c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453853c002f77f6544e075990949ebcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd3fc6c240e64451fe8d9a0dbbde82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10d3dfa45762d304398c4623a0b581316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411e5bee3ddc08d6861d53e3cbf15d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c9a5ebdf17e32af7375a91fe3dd20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef74e8303f37a7802bc812b6c83e95d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5b4dee9bb4c01cf788caaa319713320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17227c37ab739db1413f10c4223cd8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e84df3fa080792ca5b53f08b03a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c07043e8e2905d3e91e90f79b0b2d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee2b2e0ec7da5070992cdc1f198b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f97bb658ca8d7487a1b3172d9c2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0f2e8927692e032589dfb53e82be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96520cd42cfe3066a1cc89cf01d18d59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b51aca18675ed5011811eed0a0cc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c5aa37253cf0178a70c80b124bab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9f3d962b3d9bb099c6a1fee60b333330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521316a40438baa567be56b69ef98b3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f78f563381552c5c11dde6516a9425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d759d1cfc3a5d1b68acf58cabc29ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2eecb3cdba4e43364e5b1488327b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f956b81e63dbec61a2f7b0d2b06894335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e6a2da50d501cc9fc0041b4564a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93616e29330503c2320fc8bbcd41768337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e06903a2347e382d4065746c953dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1716cffac4e050606889bd7cee6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d08d687d2cb2939b9ee663d41b95b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6b084e54c40b27ffa0cfd5a98b46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17df676880885528c4e39c3ee3ae16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e086520817a4b1222e7179b167184a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b903d897eb1d58121a8b6280b8946344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21e96e066e6060212aee0861ab1e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce4a327ba3311873d318b80e5a8d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72826e61940f310044d8088da28b943d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce7a60d5801db6f40286910897532348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c453f37311a485fec43b50d00242a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958ab3142187acba2e5d227e36b7fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b2023e69e26ae4ec869a9009bd27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d605f0c9bd8497a8b11018f5ebe1a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44f82dbf6c53ed3a79fa7dcfb9e0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a54f1fc4f28ba7bfc4b24a00c9a9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ededdf0affaf33fd39c5733a96c97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c3b974f702c39425f5aaf69cadd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509cc149d20a196f15b908d433c1e59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db9074719f08986feaa64f3c5fbae8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617739464c046d8bf35dcd02e1eb92cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cb8d94c6205205483167e28c78bf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9c27795603790d452530476e376c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43316260a06e6991ecd5ed4e614505d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17373ff45056038e5fe2384a724de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf308074b06a62e464d7354e935bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b4354a4cc9f4441f80d244add8ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdea3d55438e4288c26be59db6d4e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5b4f41cee8be9eba96a88b3ddea7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b723efd679d58dbae282eacff0ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5cdc25a6ec2f0fe52c24269187f8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815287ca3bd82fde74ce7bc8d2fd8d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913238ba0212bf03d1b4fb174c9e45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898dfa0a9f34809be540352477967b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb443d484aafa8cada9895755c41d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904be92bacaa05d5365c9cfe8b743be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115ab89932c39688f791507b70593a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d253994cf0c16eb4069de0a21cd7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91729cf7ea6672dc7a0ce9979b4baf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb436cf175753c92a5a925de70af1c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdf78fc791c1c321ac9ff1f4563004379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd453843f3c88e6879c53fd72d8059380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db7c6d8070e5e88e3aaf37bd45fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081dfa4b1fa9fb05b2bdc1cc2225207382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98847be7e7e94c6180b92dfc2a5cfc10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e33c6667aed4fa337ac719d9b2ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b503260c32daf3d4f4d22a3407089a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417feada409f4208a80b8641e754014386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b3840e92d6cc7c3c716593102674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c15cfc7496d9c7b266612b0f827a0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34269f5bcfa6e4e7a98693c25a28fb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9db121d4bb62c4be3d06ecfaafff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923456356edbbeddf2a232fb94e062d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86a1acafb22077a4e6c1d0585b557392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc54636f6429cb6d887dbeb163fc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45c2fa77ddf849890983d6f73eec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4eb2703e53898e9934b9886c14e1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ae5f6bd0ae92c851941147fb39bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ca5b96da47ab32743c7b33938ab02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d40ea0cd85fb6a3c84a6c5407ea0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b535a4e76ba763d41b44682992643399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b639e08b9ddb2ed89d405700192f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f4c4a9b7052b0918b502f823bd45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab859f6c7a3e937e8fbfe28788fb7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea9220c766e551e4d6890fc39fc9e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d55fa14b192426f11ca6ef35618ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bed7c91fb35a5e0b2231ab40af65b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b286e10489f83e84070d5a8c84b11f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af3c97a6d1cfa8b36179c0ba5407a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca299cec6fdfa8e62c7c0126478a52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc89bb3453dce3b92913f5442494f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec473fc9ab73d85a5b07f8954cc4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34455b71d38873687f19d0f0f8b67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b76ffb68eb5c09d2e6c92ca8f17f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5c019d279a3f2baa603ce79ea8ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefaf878c9553177389956d953e5b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a731aefcec7dc29b1d1917045175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93598781740c9fbe6b940533760f8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497e9f03bb81590202c855ac44e2e33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55fde44630c86dc7f2864471da08e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3beb5471ab0bb0e3af748ba4f830c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0b4ad5b724443fae0cb13e381096420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd66b6d34a60b0b8b4dbe7b08f03f4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c085d9db512a5349d850189619633422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c62197b2126c438350b47443dff7d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f260939190b86672b73d1cc60a44311424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9387b3b7c6ed3addf513cc98f93cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54e9c611878e916388ede71ddc1f86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352935870e68cae3d9f58365d811af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe26bf64f7b598f6e7265ad524592428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7b0390b6cad23b1105d587879aeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612171301a688f9e5d9db0852966d68f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb3810a87e117a4a378615dfc04e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce2cd09d9a7d78a56910890e6bc1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfefb0271b27bbabcd8c3240a3994f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385015510d84051db09210b153a7dbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd461d21c86423b9fb8672a38266126435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b821594f152b79987b60b1bc7df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3ad92a25075ecfbc02f4a4b356965437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168581f3416e8d852f1dc3d85226d946438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d21f778a1fd04bb08e1638c87e95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2248856221a7e73eb14a8c3cdc80bf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc560c13ce61e939b9a718d2fdae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178238ec96dd239873cb126d713e24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef06a04c6d8b6e27655cc6c0e61ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493b53c3222cbea1e30ffbefe63020444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22a9bdad98ca7cd812dc9f9c1b7901445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439cfc278eb0d6cb92a02aed94a2a1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a66f182e185e38dfe308a915d6e3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6dabc63f54ad63b446e69c587412448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4764d60c43d6a5bc5f7fa3e43bc38b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b79f11e4bb48aeed9a62ea1a53cd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2c8ee7ec243748bb489af9b3d7c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac67df304ecaa551c4e5932b200f55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a5ac16d5e86823b7a21ae3d9b01da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d210ba7b5d266f96e63c5779707687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a887d3fc2f2f6af8225c63d98fe57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d68f4e7e2e3aeaa0da4ab39dbb3de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b78431c50eeb0bc9a6aa131a7cb7d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49dae5bfcc9dbf1a27f8cabebdf33e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedede05cab52dc1de56eccc0f9564d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcdca11e7724bf73d0a0bf7f3420f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7604254a17af80519ec0ef53d657b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b681a2e89117f95f527bd29e4e287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b866a31276cef371de5629f6a446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a48824b426e213a984e3c80c7328464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3684cafe758a4678c7b6c5e2a3726465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffce781d87475532cfa17d8241f9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e684318ac5fb8edf7a7f215063397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa85f6e1f11733d046bab3f845a6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c90a0c8fb22f182fcfe7d0c652f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d94eb8705fc88636f893bc62b25ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952e14c684b2ac7c0f08e8f79ea9a75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb461cdcdbb3d6cd4f8732c1814ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e332d7900b2527ee0c395f6cb90604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e0edf7485ca983c7a6c528550911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b8e98737babc50caca7df36584975475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fe9f3a48f229656b746cb44858aac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f93168cefa128c268277f66a1dc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7368dd61130e55fb2d92a1656ca98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19caaeea488bc36f942b3e3886a8865479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac0d2bf328e4efeec9ac0c9775e9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ae1e542d1aaa153fd44ab5f08d03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708780ac05e0e4a386207bf127af3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ba52fdfcc05639200715b4ea3697483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a744342269fc7b32a172a56f1bd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63693c19dc2a02cd79550521481cc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5a15d4f94d9291b30a97320fe24f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c321cfcab8c3a85be95e097051798487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90cda4d2d9dd3412a228647ed3916488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b760e467abfbbff3c6fc4dcc3f1d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edcf55a4a72b53da154a20e8a0465c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166aa39ab0401cfa29c695172a66d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226300aa147e787106273b2c1100fc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6ee380e2e6d9ea594dd8710c0b34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a8179b3ecea9cbf6bcf1f0efc8e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca7a76dee4182c6e69cd44ee94308495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c744bc334e9299490ed7e45de21c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122593fd4fcf1d3969f830173af266497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530682198a5c551f170cc95a5c93aad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd22863bf26b0148072b713124295499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c257038d03773e1a169621288b30f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5030072cef5eda008f3bce8eb71fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c2008f583a6fc37100e1661c26ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb2a94b1a232bf6e6adba0e8bcef0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42128a45f610d2642a17a80daf728b10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989900eef63c9e6ebd7425f8016a48af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94936f2fcb0065b0589d2c19a0406d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e8e03d31b9d36bb9558db06df27c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a00f50f050d7f3d3c417197a94e3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324855ea8936e5452e6858a80de6acdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9282f832dc86c9c4398cb210c5818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99169538ac7ccd9921b3def3762707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689fe4402e5141c0bcc258c6919c91e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fe79fd2af7bdd3587d693e47d4a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8744ee21d2393798f009e810a78e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25536d3501dcfde3273e59e7eb2729515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a840b6c51e17c4eb262e08fb55605516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97db7d4aebd8297858641da001061517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9c0dd5992a7b622deae0938b321b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af479623bcbe9cf3ced97232caa151519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975227cae936ec8ac2f083dec51f9f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7230778650569dbe0b540787ff76e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25e601dccb9c37a1a8a1af098dad3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a1d0bd0ae65ea57a3ad24f0121cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a31cc4e5ba370030fe8823f0b2fff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5b311938734da6a4c5db3e4fbcb1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d14c4ced77540254cb37677639983526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b9767c1994d40dbebffa4367493a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a4c79bde7ae4f124a28e02832900528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094ec4afb8beb3795c6a57569f77cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6a3c80c5ab5ce397ad7351fee109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ecacb0d550d9ae877157c29ceb67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e11c42b6dafaa71059240811fcd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55280192097f3898fe85a092177862d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c27bf9d696049e530aae4ff05056534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ecd9c845dbf3ea85f8e4d2efc311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d5c3019a0f0232ae313b95c7322a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc1ee3e99a0592c1bd2af46f4d793537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2df0b8cf550a04c2f766db7b6b315538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c126edba0d4bc074dfc8a848b2bf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5fd1e89323b427589c91dcaeb8dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19343c4689d1f9b990ab487df8161321541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71da494beadc36dd4e144b0b585729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952333054a2027a0c525cc45761f1592543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e588de2d3a0add17a32b6f813e4ff5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79529e2b9d91622e1693f40f43a002545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec74cfab4fa8275494d85777203fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a702fbea1caea6efef49cab0f9827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4e583d2a0a639b5ef08ab66c0c25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6782e4054936814933dbfeb7707002549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f67e35095da23caea828e0a2a0c12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0034e81285d6a391e29fd28fc82e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c19bdb6a20c695ebf10acd0d378f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac35f63a3919ddcd855d40a6b443e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c22f1415b49ac8a526d8c0214106554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e472358c9a74fe34d4de36f52b894555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112388a09a5e1f57282e1a26672f3d95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222f6231035c2982079fc2602ec0a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631241b670aa20616bf8816dca6bf2a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd466eec1b893d075eba2699434648559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394d88e2f7e54527ec9dc14622a5ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4fcf3f1491ee10c7b24ab6d192e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055b89b62c4dc312eae11cd75c0f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f30803aa39d74afc453bbe1e7fa1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a43552745dfa72bd047c113aa917564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6966710ec783c85fc48a491d60ece6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417537e774ea781534a400d3c753d493566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb5254af727b4d2890af827cdd424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d32ed50847a802b4f1677b79447b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d96fbac88ec3ec8ae93c09ad25fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f32f7eca57e69623a7701acef7e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f73aa07b52efd6d5b695deec369090571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832217ca4c61ce17a1551112f9347bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eeb7c6245ffa458e141cedeab1adc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e718fbf2a47e64397e77ff18c2658e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc701c7ee7385bcd452aa6c126578575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a701c43ecea1dcc38ecbb806d149c18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd5545a9de573a556c172a5af1b7f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c1c250018d27553d1c58cfb92ba8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332e4a665adf8ac01747b4b0e8cc63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8014085a771825ba6cef3d76fbca44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0056b10d3e3aa18573bb4294c9e49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725505be849a54cffdbb9b5d1a713400582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b77008a3dab056a05901a6175b75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c762699160b374f7fec1db6d419605584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4c7905879a7b71ea72fa3dc34f758585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a277cfee97bd5342fc735f1297250a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f0fa6fa037dd28d6026e2cc4c23f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f874ddf44941f233db04ba84c057588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa051708f6c1798a956e5b0d6f73519589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26db53f51c44bcb35a3e71256da562590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76321c555b3b26b3ff85c7f7ccca005e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5561faa19d12a4123f48b006b3f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb14717d364a6b40d982732255ca76c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c1f1e377d39584731c5a4f07cb7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1ef70cf7e7bc6a68032e5429f34b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dafa014e84ff724ada06ab1e7bff4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e423e2c43dd61f405c49ec42cbb26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c4403f97363e5b576e8f28495f1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8411d4aa59b4f47ef9333bac8bf139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9fc67ce7497dc000aa6487f1276cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d7f6392be645120ae83fc76db3d64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300a43f54a44d31789fa3848a20b66e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a25e051153c870025e32745d5b6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba891b5e8f1cc664bb102bf1334409604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b283a82aebc97cd73bcfa4738de3df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba03e1578cd99c4cc1e3a81fbd9ced606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371948b139b339673cbe8f454f7032d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bac8fe36a0bc83cb2baedb41836be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72464088cbeada8049f6d9df68e295af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a58b507ef9737be518e07ae86f953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f18c852d27bbe1ae5f5d2474313c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d231cbe2c4717a57a9e77ab6c157612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd448e9bcfe2f75db7dcd4e21787118613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb483632c4f05fee8633adcbf16fa9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499aaa68e27c2e0c44aaa5d36887c2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5fba1891171c9cd35d23867c1805d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec19d2721f6f1d17002335b5bf8b9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518cecfe35ac318934629328492f168618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d933d766d5d7700a47b4c2cb6f6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a6aec89bcb8714bb7a5ebe31bc7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23945c265c5aad64b9c807de09f18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c4c8458cca6bcc6abf2560e46c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467140bc52afae4ae6e5677f3108ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32897f0448cf11526654217a4f4ab4c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b1dfe1c991132299907df56d3b51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a241e4bc268fdd4b07db4380ac6aa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0512fac57e07cdbd8e53163fa3cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b59fb316d783caa0642a2a06bdee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c343022e62e66928fa8b6504a712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6805bb23ce00b289101f5e2fe2ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546854258ddaa8e74da41fcf6412429631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af938df56f4026f8660217338a5f3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25f0a454aed49e215bf45b8ebd586633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e5d481df90019013948270ab9a57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19aa0fc6c89ca77d89dba100030286635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b43c61b7041d2af12c9c36c2ab64c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61f0b93fd4ac759af91f3f3fb30de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217bfa58bdb8b46c65417e5acb2f137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7b087876316131dea2e832ec00be5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc44105d45bdd055632a1c64db88a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f17fbca8dce01ddf1be4eb9efda8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1387fc5d9cdf5b1fdca3a148568d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83a3d2cbf67e043b6131e9277d194643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51645b96757e70625e7c4b6846986415644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811113886d71bdcece216cba5dd54df3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49107a68750cb40e13ccd620e5a9383f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1705726a8c4b6c226db6943526f1b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91966c8fb356cc121ca039e20e09239648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7ec401b97cdcd0bc97172ded4c9ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d0469839d6efc780438ee1de632b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e71e28009dab15313f4e383defd37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c92ae8333d352306ee73cd5b4e4f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3309608c05252e8b4caad14a3d80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b424bb9ddabbdbde93b923b1d4d84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48636503374ffa8a385b4c3d54c09b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667ba2c72f945ff17968f2fc4e8134656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edfd3155c90107a78a4c1bdbe666d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa62f79299942b907aa35f8719d046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d9e9a308074834f9c4114e75c7604659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab7d844bda3a46886c572fff74d8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4167e6971f3d771c01bf6e164552661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5708b38e06741fb3554d3e13a0f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9adf32b1953f32e5d9f722949746663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a061774529728b9eab4a4119171fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0974474f56e257e8165ea76bd276665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f1c5b7a411ec041f72be9e643bf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e193a9024048dc717c4462b59095b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e0b2e2f0cd0eedfa99de41c771aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296bfcdd99c8ef14d946b37998b9e24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db3d11228ffab31fbe1bb8b475995d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1069e2703ebd862d3ac4b313e483671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345d393af9a80630af9a9eca0aca89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89368290532c20c64644c48cce0a5e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63839d1dd135049dd2640aa670c8b47e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6db9c8d58962cef0001017d58f1e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6ca36bc17a8a792ba362ef346499676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d43f9aa3d94b8862581dbc13645c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d815c17ec7e809dfe4470222aa2bab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f6ed4ebb9baa8e4b9785133d666b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae66d47367848b3b84cb13c2959e2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaaa6da19b058fb1db04d74513210c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9a3f155123c159dd083724cccfa45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ad85c268b3352c023deb426d83e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759a4bc22fc85ddaf6334a61e0a437684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590be05789782bae2150110d682ae1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2da9a39997ba1496075b4ceb9e20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0307661322c2e2cc5b4a5ccd799e25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bd25302ae3b0dda37b7310747d64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100884094c1c7ddae0ba7fde062d00a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5cde684537f15eb42e9b47664da68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b0b7d68930ae0315ef92afc089ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938381755243907866b38a84b213939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1359dc9054a54091eec253e2c34e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506eebfb4a85654abe09e52fffa77f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546d70f7143f75d8c697edd090f232695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79967a9241461faeb0555ca7a01612696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87bf7bebc9ab4dcb872daa10c04e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0701ab6b2f9bd37deb4ab2b3140eef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1291f4f5faf90c9b59e982f11f03bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410510977862bf1cebc639bbf681c56c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63cc92bfe8c4564c763c7eb160f843701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a3c01e0d3756269fb169356e2e21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc89256b001abc3ccbce437c837c75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb87079b217cf778469cc667b3e52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d23cc560c5bb33754994d8dea1cf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3a8053dc4083fa3c51488af0234c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2109c5ae7df18b796aa5c9dae7e64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd9507c8c0f3c3d1df3c08ffa3f22e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a36ae5b88fdd7662bcb9aefa26d9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c154aa83c6e35d9fc62c19036b3c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac718495833246bd581a39cb93d41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c48ca3d81a189ece5f2337a0b5af3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d610ecfa25445b9095c02b98029b191713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808b244fbf9e2fb99f23ca9e439cf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17618b52e9f4252dd85730405ff4b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9116d86f1865484145a104d3df4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1dcd4f55d3a1ea7b5ffab0912303f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c242096a8cd927dfe3e6068afcdaf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d4dc0e578f130645c75b9ec930b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96dc6f9e34ac35768c49e668f6dbbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb67118123fe03a312e0e37e7f7fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93655e8915534fd698eeae573e0b83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010636dcd6726059e33bb2e93fa76e01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520851375c8c66f1d5445be3ee513002724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254776c3d5aebbe4732f69e33607cb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f2e94d5a44f7b023df9c72d11204726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bec49fb08741a59c3b1ab5bb26536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d121e915b3785c22d7195303d90677728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba4a1849e79d99df864ee6e15c01d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072b4126d96cc8199bc09ba9135a6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976edcfaec412853b49a63929b025625731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09c8127ca1d7cd4de33a410a66a44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067695d06aa1afbdecb76bda62d5d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b07429826c9d1fd6205582ec3e84a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a1533fe24988c1c4a749270d5f45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b78f00fbb7d231fb2a26b2cf80093736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd85c2be23dfe11ae904244b1af7e60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21510b15022d563b5f93577f549a7660738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07b3d6c6dbb74f75d548800a6cb29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2b7463c0c29e31e6dab6c42fa72b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b82b948a82e85e9ba935fdea8f521741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27606bd6aea7975be3962bd1b384b505742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b17b1ae6f6d1ebfb2bffdc58a6c36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575c5cac584b93e0163e21fb07de93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17be948ba3b2f4f776567c80f9df62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4267b08842b2dd5d0f9de43a0b8c24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b5fbcb9d249430dc627fee965f3c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9dcf1335947a0ebbf0861f8559150748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae6f98a9e30c7f67e39173ec8fa49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e322377a02aa9ce3a413939ba7f05b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3587ddc9fc9566b843dc85e172bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5b2b6080a6d2c9f5ea6007cf0422752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf125189839bbe910da952d289659a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4eb5ff58f08c5279ce26255c4d06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f663c1eeac7e5fb76574af8e220f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c656948bb0557df92316db2ba40ae0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708050126bf42758ce3a22f993076cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd7574acc6e219d3f157214a4143e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c6f0b4e6bd7bdbf9ae02837f41a4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e5fbb7e4c6ef9194893a88523832760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c3bf56ddce5a4d5fac9a6619520e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aae70c8474ed09fb2ded827d1d27d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7852f00a1eb059203c51ce087a6b91763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0868ea26f18305d641c3b930ef31c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a0cebc188e22e932e69d5c38cfaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dac08ffc3f0f31c5830ba86c916574766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab791511e25ffd068a2dfe8f9891c8f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>