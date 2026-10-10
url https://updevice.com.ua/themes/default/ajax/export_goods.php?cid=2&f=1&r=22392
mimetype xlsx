--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8b7376aa2abd58888b73a16cefa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a1d76e5939f418206183e109d7902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582de5bf0253f1fe236b18fb0c87253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f129bca5f7103f9fd909cfdc7a9e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0597731eebdfef4dd84a3e015d606e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefafac959aba1ea6c1b8391f311f5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa754e619c75d2af7d320920e3feac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c948b107ab872ad7e997e143249c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fd383430dc7aac587c097da1ff779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f77b6624e7141a1cffb0f91caac4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d2e30f3bc291731e901a2353c93611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086870b90b9cda7b889b059c1fe3a45812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659042c0e855a6fb4029049830b873a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df5e9eb146c4bee9e9795667c4d7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362e1aa40cd7a40e32294e0068dec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d997b2fb1697375a3715f816a605e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a05c17b2b07c18dc991a7f9ef7ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c2791fd343704ab1c92a0fc1be3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57d81de06faf0bfc0730c6bc1510b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a2a2969d6e6ab982531e8bf4ad6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa28b5c05bddf1fbb04135078e4a0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf402b665cfe448f87b9d22ea203622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5ce6c2aa9a073875ebcfcbc9e9f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c71e17169835ce9121b00193766d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de9cc0c6fb58acf3d4e41af52bfd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af46d1c6bfb5333e9ac03ac652889d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4435a28795431653572a4b6c43aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32cd531d39ce0b621c3930883448c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e68b9ae471d3960318854555f02cd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92a50dd9bf7dd4fd0fb332db2267330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273df6df74193f0fd585aaea6d45d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb765e104b92843cb8a3cb1b86cfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b4120fdf30cd8e190ab37fee3d3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84af1291d6d50a73364016d6037fee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07dd2f3c14d9063c9cc6c74f6e789135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb67ed899a232ab11fd42d792a9fbe036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb174973b1b543b8889e016236941037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f39b93dc2a58e99b297495ebf946038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e37c1aee345949c6e5d6839325c8c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8840c8afd43cfd1a9a3c71bc9c81640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663bc4561812ba08af69ba7f67089341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b5fd1f702220f89de0092a3ca0bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95ddb0f3f01ae9d4c249cafef533f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e6dd77d3acae6796c45c4163a75f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9894ffd9e7bc852098152fd01462345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a769ea3bdc7b669d9ab594bfceff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c674a616ca6227a67323135bda2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a94ac4ab01980dea3614cfc86123048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd12e7d09e4632b6062eafd994bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d27b557926f0d7f624cf8e479ec350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d6a2dcdde8f6dc0f900878d18c6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc0661509471da6755767b1297c1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6219f5c6447b481651c2b25213e3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe78cf8600bf23a38a1d472bd9d6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0df2b0c0cb380bc8fce452e465839255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071916178e0142cc797285c14ef7d69156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ee01c06e74d01c1131255bbb1fc7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f9fd7ec3ee6099e9c7382dc2c64b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50c11ea5b5221170c708c34e2ecb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989f2058908c836a1645298adb06ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd772ba520fea69fbdf4a743ee16244861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542c475353a5cf9123b3cbb2f1ec3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabfc2895c8e2b78b31b2119ecc683263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23726943bb61781e9acd30cfbe1b7db964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e0ff1cc5744b7b27edadb14060c3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af30bd6b97cbaf510ad4d6b6dc564b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e368cde7aca8a26d7470a62b68c3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2590ddab2b3620b42010e641cecd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031a4df2aae87f1fe12563f9a5fc8ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9be9a3b4ed12255614f7d1700635b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a42f0ad4c22cd4d92638860e9f1f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc981db2922a597050bf9f7dfe6e4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9523db7cabb8641f13a1237120f797f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0152ff53f476361a5bda58b2d04010474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7526d163dcd1a535fc37ad1429ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271131b76ea514eae4908a8dcdc1e3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77af3e93fe5892fa0d560de80df7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb885f48599fea15683a4e0dca74e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968972f634c30e03c92d16b685cdc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd72c773d15b9074cd04b1530e4ce1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e91396792339e83d54d5c3e1823e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3112bf8c0eea2e8a39be70c0986acb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d1d97b8acbdd73ee1e7bad5bc32a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fdd81bcd5da3bab5c89d128a9b2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d191b1b041c8fda71543b3ea60d5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614488f9f939a93d5d8da77ca5f6aa8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc23de254d09a8e2c80d28f59ac89587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb89c7173a61462532e0eaaa8162b5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d480ea5f25db9a585f116ecd455cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440e847db042deda0144438ee68808390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb05c6d99cca2015c1709348cda7df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1029888235def428792bdbf24aafe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f91868cea63c0e649f99e9964e0d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b37a4b6d414232e22acd00ba71cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a15d689afc829fb7ee1e1662948adc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8af619529b45202d90ec7dae0facc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991983968e45985f6b034a2b8396ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8834cb038f007b4ac2d91caad039a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb3c83fe0b9c8c59072f01d1d6bbca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab3d2563507f91364bc97a623c7ae0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68aefac62bf84d1f8063f580c85d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f84768ba16953b4eb7773f83895f7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f2247c5a4d7601400e8474b11275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd43a533e8c488d45d6759a132d968f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2af029d71ffeaad73c0333edf361a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217646abbca2a48a9faf8f3bb69290d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96ed72afab4b3234277d9817933f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2c63b73ea2ecb7f422899df59c14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007a1139b085c4486dc4dabd975347109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf173317d14adc21d7cf062fa27c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28dd0017e3e616fc2fb8241d5d49c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed4e703d5d5018b0d6bdac9f9204b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95769d0aeb9089d27d16f46a142b64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aafef237cd88e6dbf9897e98cddc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307caf4768a7700abca5d72162010cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9bba4f0812d637a0aae496879d26d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57120bf8aba1c960d7d111850ce1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160de40ce99ef57bf8bcc212b33b27c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f85eb32f353fb1dd19230309a5043119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d45ea67d52bf40b91b874a07c6290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6562d9d3c193b819e947afcce15ea9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082364996efcd3934c5aa0fece791da4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1375a13e9cc91f648f863c16cabf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f6c2b08cd095fe6ca93ce4dea26c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d96e1b341bdb7c573caf195bfd28c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7be22c035197e4e698daa692229b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7808319480b97270e67510826134e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab0d8aea4a730ab364c170b60c783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fa6b6b20907e2254b51e306196ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4628d4cb8ae7732ce0853e342bea134130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c808e0fc50011e631ce92fa8f4927a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f571f8919de2e451314d25899238e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4eaf3114536e34903f4eac2bf517b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34249b06a437d65ff8c4a515508ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f561e8adfb759d85ac83832d0a59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59ebc6fc1c79537c9b6fd1a05c51e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a6c2e0a8898a24e574d9459b6d2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492509721cb6292c6c7bd6cae1976d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8f79efcdcc2e51a09a24be523354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd886e72537ffb8d6035283ff181ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eeffcfbcf298be359196a6b062a71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5603fdcc55b75f0d036cfffb54d35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1762ed8d88d2d452c6b41c94495b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92dc38eec0b6a295a68fc404eb462144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d244f16fe6bd3b1fc73beccb6dbff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d993329de8e187d58ea63673ecba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6f2c32f80ed9176ab02086cfd3a0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581629f2d31abaebac3721e0d5b75e84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe1c5bcda8ee3c8c66bea01636a67e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b37c3c422998408520649460e88f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea1538cda7b6d9129b963ff17d6f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349353bb1f9e2660a967ca0560bee34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de11101dff354ddf8a296364d03e65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90fcdb0c1f8026d8c8d7be996a3409154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433f9b57665b4f6850033f46904099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155fd3643db34334679fa7d1531f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c794a852c881cef39cccd0b74530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fb7ec89b3a8d14695fa07abd9942d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c141c5bd502ed2dd2f4d72b3dd3533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91ba3fe6067508c0a27f9a79644c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af021089edbabaf66df884f07b4d6bbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042540ec37e3fdc74c6bdc097c445d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ad8662a2397c571bf15ac53359fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013815fe02749a466f1fd0ba0efbff10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba61e0a7b18a462fc62d7eb60730a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd867a656ab95ed264c3b74b87cc4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417239a842794797b8af0e37c3231e8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a921f2deb594728698305f954a4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b896251fc9e28e97ae4d321452375169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89c23891dc0fd21042c1bcb2cc7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907800e0d8fb005fd377a35588bab0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dde7d15b997bd1c62e34497cae75ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9d33292a101babf796783d86cf777173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e5de10c4a38af964f0adfa637940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ee2592b6a822aff812613a53cc58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1cc73fa44b6cf7074149c37d9c22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a26d92cf1a79a64d120fbd9aad82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18136d35b04ef11721b04e9200cb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ba5061a2cd3196615bc1717268a9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ead52f181e19e864181aeff286909b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7106ad66fcd6811307f366291fa7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d73a1c765c3a144c105af3139ba4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe28f15356370bf2f22c8ebe37ab8bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88823c778585aa502d4dad5fe8705b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e81f186a45549c1dbe3e07db9da7ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfe6ac83b87f3952523318ce793f33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e8e8df7132c802b9a55fb6714b8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c5b60c6623bc428ade622102099f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c60e620ac0c3ec5f74000f5d5e60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03473f13e5d3bd3fe93f36163b55a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39578033ade8191c0eb0c38fbd477c68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653831e72f3ca63f5a675d05056fa312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed3bea73fb06dd6181ed667d60578193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d5ac81c75d97cb022c786897189f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453589cee0604aba9a97693cca0aa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1fac0d6292b87f65529b85104026196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8774280c3348ee5d883de8ab49f39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced11c32279c8be8adaac0acee643fd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440d7e9ccd49d71deb18a9b6832a70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eda7e99f13cac0347918913ea9e14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6ed5677c8d5b469e0e2d612f6c03c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12507477b799fa053f4e163afdb5d20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da4487b2c70876e784944d3d6e3405203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd6a77c1a5310676ae4c8983528f6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a510ebd77aa1d7d08935d834ceb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2bc7be913ea94331e2cc5ddfc9c9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc92cc4c88d9b4d3f3304a5b3850b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80afb83f65c729eb4dc9276baf237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b7061b87c34d49e2cb414fcead0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18d240d21e6951b7e8b59da187719210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb16d3e62b8b8f1a30054af7d6271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b399816e8c76444780409a5050db1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6812e943e2bf7aec9ef6e7a78498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca6d12029eec72eea19542b30ad6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dbab79ce75e889b990865580a8965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126b240077bb03dd85408efe639eb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eac049542273c6c82808d4f11b764217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eec13280c733162ee7ae042a5ea32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68a1bc668057925698d003ef21bf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909336f45fa84acef7da099942b710220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eec2c3c8d2945cdc2d2a6c1a31722221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d80d0bf90212113a354d48a30f47c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50207f657fb3bc2d0db5547c19ec00b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54addeff780532fa4c2a475890f6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1556750a5dabbeb2358043ed42ad9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead05ec9b73cdbf955b5bae03a15836226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb4f26dd13b92febc58a5bcdca0d46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915a514fe1c7121cc00045d5d7f14ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ac085b3b9b45dae15c6dc34667d44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed402bb4a077514a471132aa4ff97ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7d90d0e1afc1080ee06d838cfb5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb2ff93ff2281758554608dc8c969232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee4eb3a7268afe09f0af9a839be0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970fca3537d5fd427b8ff17e84e448234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af9766e7403a6007f8b63610291a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368893e90ae76773a854521d291108b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1f0c9871ad0345ae37b3cf669485237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73b55c0581994862638b5204239774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3891c3fe3b9c38168d8cb21b6f46a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd170249a978630beffdd9e0f20a440240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb94475e132ba46d7cfdbb984f221241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a39b905b9ec1eff7387be75576742242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cfb2405b61a59235945a3ce21932f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a4406594b0fe0290fac4c74c7266244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a62c890cd56dcbc9aac3fe4223421245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c8a0fedc3ca44664826071971c0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac400d74420d02bf4405fd9912749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5378143f4b9a8b4d418cb61970b7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc04106eefb887c01f730766794d12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f43cdc7b82bea9f4aa6090b9f9ffb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437777644a1b9c7d13ebcdc77c1a12a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479fb19489d218d6d48044bca3b8ade252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e78f7bddd53f314951d569e0701f90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea3ddd00fb91841a275356d9677d13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019667929155db40fa42d0fc8084760255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e802923682edcd5827078f4f59591f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b92fc9e99802cb0e14de38525bc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb44121109a9fb177c666467b4a3cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7110f6d6fb79c2f3c15603786ac5f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff426910ced4e0bdc2541ed6c48df3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694de2220d0d6073bc1d7f37a76e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0b7bc2ac0bdf60fb7023c2d627e7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e43657a3e39b589af48f9a3f56356263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07bc078ffe4db97c74e60b8edc711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc6eb71a77af77c24c23991b21373265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f3acf129bb01ed5e822df2164d224266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d7da3300b82018f68e160c5f0311a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410582842873ed3891ee39d29abda1a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356747ed3562f7c0cbadb3d91aa5c48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728948300540c9c0bf1782b7bbdebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbfe563d8db829f5a75083b4f6b28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f87ff7ad179276d754e06256d5f86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d1d6afbf1561854448a67bf9090de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb2e6eb87923c9fa11e6b4a2cb232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481cb26160f1bbc7b11445d9da44e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e2ef7a1d3f9f8aee439cc4fa3394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258714323f35e480167b1cb7c6eb47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876ffc9b9626daa6c80f8e657d7bbc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297bc9b03793bfdb3b7651f39295b3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fdfb8ec9b1848a5d07f5de775768280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8394b2fd79ff6ce9134fa14bcf85cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee5351c837e676415fcc60c8b8383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000820d2a9c5412eb9aa1a17dc4163d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf0960d667a1706a2f0ab5fa12e52e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906cd6a4b5e9e9f7f19bb809abcbdd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff53436427118ce69e5a29f68671ccd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6cf8d38e683a43c89a2bf7ede2257287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8d154f4f191c4ff3b2424c391935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c43f03a7cb02df6f447ed65d24943289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0edc9100319953aad13968e02f9e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78a22087f70f5a667b094a9f48117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f6395605e879067350b3e44452d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee9c8aa9194bcd8dcab96864b332a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c975834b6c5cf777594ebd62ba0af21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83aa181dd0a08023b73aa062f24dfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203f71be4458bd5366735c6e4571ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc49058ae4d3ceccfb4bd192593e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269384bc55c27932dea7d6546ce63c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a19707dfd9ec08b58263da03227fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b279a0a81fbc46cc5252ab550cbb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb18ec762d8e679d739a21f8f07e94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544165044a9652fb6ea0c49bd57fd58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da101bf52324a70aaf5997c366d81d6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ebbcc8842e6d31f2bf3ffcaaaefa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983acf55e2daf400ad66c78ae102bf82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedde5d95a41edf7c9d8818a56ef8f8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacb73062c4598167f9f11c8936fdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9894b3a01c22962ea35bcf2f08b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa81533a2594cee55e0c9d46fefb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570616e61807c4370ed297f6154c348a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7d1066336d6592646b27b1b706d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c77804835c4d9824320fdd7a8999312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a13dbec417588bf28714f7d4f2d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bad04e10dd7895c5f2115c61859d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241214c9f6a401c4c7a2eec71ea8cdf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d8b886584d903c08347402725f05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a4e7a49abf4548571416d81788100317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85320eb97057c43b35e7eb52d8b00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226267cbad6be2b767bacacaefdb93b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d65387709cc91b563daffabb39c3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5728c1743b892505064c3d8c1c87a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc374aa0f4e596061b91dcdd4cd334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7c939351e568b3f5f3e2fc63b225323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733351fac6359128d4ee474e26fff62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08cad4b85669465870c9037606fd1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660b24414361d606ddd4cb45802f358326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad14be1984d39d14607004ce263361327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e128ee06dd4aa638c8849d4d25be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495315b2b7b841d64e8b832e513f3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee75b9780242e0e6037bef5c58459330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b031c072ec28806906eaac02b4d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acfd442caf265f3b0b03c800941c0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42efb170b56aade3d3a12bf8aee61c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ef94e31c3bd81cf4a3052b1d7ada6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e869d44f9ef8cd7d58a6da86b7d5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5269d8ed7eae4450a069f7f00097a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0f1760db396c849a1f748b1fcb364337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b07e3f098ad50f906c3dc139a57a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a65e86cef19c50b82aebfa373951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dccc62b123fc922d1b311c262ff386340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c21c27e86ebfb9b8f09bb9506aec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a923a89be5cffb20e91c1d8a1c30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9210a67669891990f215e7790f586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f69173f158966b566abf906ab3fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e24f0549986b07db30e47357aa510345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57718956c182c8da6b16e7bba63c8279346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6cc8e6d75f408ca69a900350647e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059be1d379f64232dd03bf0aadf55b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adcb993b0ca419060cb7760c8a2a55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cf1aba7646324c4778a96ab9b77e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d7441ef8a990457d39937482e0de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa0aee1cfd280c1ab4750a0fb0d9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4700b93efd9ee0d021075e70facfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4665daa96d5e7399479337025d900b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365fa4d9ff4159347318cb48aae30a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c26cd4ca2ecf917328d35f172d84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f052afb3e0abc0fe95985db6016e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4d274f2aa55b2a45e80abefa19249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b46eeeec24f7491b0b5db2254d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff72f191f419253186d0757b22e46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255445bcb1156380fd5500f172bb56b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195403310cee4ad16dd9fcf3ed6e4cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646ce4c63e4e07435e2c9638edab66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3691b2ee4fcfc2ce3aed26b9fb778a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4fbae5da67cf1d0dd01b6c30269b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9feb5cb6c506d1ed967ad8792a55d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e79f83a10009882484ed25bc1866e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8749ceaedd97dce53d03a993319b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ceaa837e936246295e5824eaa786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2bf1025c7614a98916308f50ef7a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b3f8e4179e953606c0e542eda7e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e43987c2fb6a21338d9b4354c6dbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda064b00bee74b413164fc2bcec77bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1e952b67d333584fbd497ec87379374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d371428cdb85b7415ca92d31d27cac5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8619b2483eca13c48a9a178f71a14f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc5f7c57d9cc6bf4a0561531bd91d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d664415f9d02f64eadbef8e2bb03bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492977300797660dddb4ca38b31060a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce09ddeb4c79f3efbf1073f72d7e5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf3d7741cadc0474803fd94674035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cfa28c2d74c4ea90cbaf4e61d6b17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dfc73a92e3ad82d0761ae6a1cf775383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40292cf30db287c022dc1d79eb224384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c67efe4d90855c358c4f999e39c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77915f2d15ca3980fff4879e7f28d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b90bf7249f6271d23930daed2493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473cd0ca71d8909a9338b8363b1b47b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800b44c09d03d28b7fb32fef60642f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff746e74ce44d518ba136b14b14251f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7367e8b6963c170d8e9e27543408aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9ece53061d7fb950fc79274cf20e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6eedcbd34cf11842e603eb021050393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048213c62a4a6b866964454d7122b64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd0ae0bb33c8ff4d0746c8df9238b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb5962ec8b4213ab86bc46b504d04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121775dc1e403dcaba5e6ec94d014b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4fe1a96397ee165ed3ff2f6d6c84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b2b1531873450c784a2a52120ef8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ab8acf5d2d4ca1f2acc3c7b877ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c63c4a829d726ab302b621764364b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c617af7c941384fa49b23047e7f7cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fe0361c47449af24a2eae78dd211403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82937200f86ce175d584ce6ab2c21d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaed27b8ba773c58bf21f0dae25bab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162c24731074b760ab29c2156c71062406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4d436bca547d8194b7b5e8006d9be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e9bfcbb01cc3ba80dabcf88730106408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505759d08220312bb0c9e7baf666df65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c3542ccf0a2980d503e5d4e64b79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d8e81fa212a1637452451876e432411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98169ced48c962cb3f3618cf7e212f80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43cd564ef98f5d76cf9e13dfe2f7b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4327915a061ca68157bebd30f10c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea652f0fe5e034846087029df2700a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e39b04100d780b4277174266154a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24ffed95a42f50e383ee47e2ef349417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5678e3a3ce0d8ac931d3bd72c3b84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c176ac437ad59dba6c5c21f31458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74181f39dfefd82a006397edf3f40074420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159188bca6f3117d2c4d378f42f4b16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da105ae3e67f56f110a9d51f0fee156b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ba9cbe4394deeab1df4bb539b01a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c391460a349d6e4903beabeb25efd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a48cadad3497c192b0305c8688aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700488bf9ee4b06fb317594f816d887426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b9343d7ff64a2bdcdc6ebd03c592427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ef6146dae8db3c6cf94188a5d581428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6a82db8d31cdb11b341cf94815bb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb2fdb98d296a5b05360e48b8d280430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ac85d576436eeaefa725a30cedce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf113a7be66bf95d27a1a7745f572a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f64bd39a6f89857a6cf6d29a8055c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9ab3ee7b9da83bb658f5a2c08242c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e1d1f09188836f71bd984d327c5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8eae7e2893ec50af0a7c4e54631c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b3662b45d8fc78b6fb30004b6276437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ec61dbe387443b29dd4a8b934bcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82aed0681daceaad849ff51e9cc209439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1a9e9ba05f7732b3a8e5c5762be3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84829f16e5f2363d8903b637585830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9377b5e6103edcab8045448bd92709c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e09f251d9bb177606cb210ef9f6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e8f0cb528af8f7ffee48dd5f4138444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c330c7978104ce5808abbc20aa611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf44b94445b299aae9cb3527ee94c68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae84be5f9484baf8daf4206c0e48b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f38ed1f1510edb0b2f75909322d04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c322d2c9c50e272c4901b385acc29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646cd61e6a32c4c2bee37fd2322cdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbdc044208db28b186a9fab686a9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325dab2b7023122fa1fbdb8a358d601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b76324afcbee9293b4eeb67cd3580453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017f211f1ff1d9ce333d3849095fc4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f0d869b1ddaaea1f39d33b964ced455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978705588044535b515f6758ada08d41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e566c7015af000d9e711e81e1e5bdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3351e94a202bedc32187daa1cdeaf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee524593568a61f3f3c63c33998f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a14646287a808b2304f3a4b18d55b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7cb729bdc38e24ab199b3d60b2d3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408184b8a3e72697f09298fc288db0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf22f8c083b1663a0c5dac8f5c34d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1833770f508aed5bb560d2def7c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157556676f095673165aa6961a7e8ede465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07aff2bb6fc046dee82b362535ec71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9750c9fff544ffef930b19cc3ad192467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ec1cabc7a48fdedc203e781f2443468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d6597cb22b211755778876dc49dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cea497454173b8263a63d9917b361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a157cf81a2781c0052e5c0ca7a361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202791ac2bc5c6760e72109dd3a12b29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2c5622d90eba339776c79b8dc2ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9df7f89dbaade3e2d335e6d6012b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032a83311dcfbd36316eeab8dfc9a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955524da60ba35213aec62fc4646f2ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca427b2f7300f40a8c57c4930e7a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd630e7a677f198dbd99f21163b5bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af5f819fa7ab84347f86d72f7ecfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d9647ce598488597af196dcf35d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2838c4b2ca4451f9a14f24a248421481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f6e3ca5ca900306eed8e893171cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc85bd3c96dc5dafb04714c3622082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17cfd01105052fe4b2d91eb3e59016484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8556d06d0e20b57eb71683bb34606485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4489bc9a25b5d92e014275526b92f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85952c54d265790a430063780f345c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500425c29e32f7886dd9b169ae226e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8351d3eddf5f7a728f27b653a5dfbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed2a3deff5e11d410b496cc75f6b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919dcc4660aec2b6f6b55c995e50694491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932de780a77910a29c9d5f993fc1aa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c8b29bb28a873cf3e8ba63a5a5cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506b0c32476ce5ea3c69cd236f989ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91d6b809ad0fcca32c80daaaa9284495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b9ce994e40a50624f84b729f1dea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4758033175d4529f80cdc11d5a47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c686ccac62220d4ff7990baa06801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058354f3f8897527480e6ddba7dc63f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbe54e1b87ba3d7231552d0f1fbdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f28c4c1c0b1aeca624daba3944d3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c12d4e91fd12e68d8ebb4d7cba057502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b60237370a9b7f5c80067bafd544e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690cdb3b5116afc734cdd8e5975c598504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad5098503ba5ce634671bd2367e1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70545a5a8acf043cb7e3fcaa1fe2b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834110bdcebf4f0fe2876a8e324eafe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76d392c0e8c4d0f66270667498877508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f922fa8535a6c5f4932a5d808473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c1a804d2d19b1d1b6c852317ffc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a96cf224b0caaae5585cd6deb417511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f236b99bd037363f3db005c8b7bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ad9d75b3d4ee783f3c179db375a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90dff5dbc5da10000556de0578a9eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34ec2ef9ed0af176cbf0c4124b46c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06508fe45574c154558dec32420a7731516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876fae9b79e27025f69df851e89a87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7797a5620302dd685e8a5b0b40d6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5898d9ca377d39d314f1f96dac57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad7cfd72eaba30cc95c7349e9c93c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee9735b1c29d7985810b9d8777e19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9b6268e61741354b16010316d3f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d51b065154806f4d9ac89d0717ada7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3f2f66c2795aaaf293791b83889b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45434eef6646ba5ce1475cdd897399d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b485c7120d36df12e3ead3ce157dea9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368636f21b835f5042ad3ee939dee0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0408290a57af00d162a7d7f42aa31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f267f53a4b9304bd35083669d4f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a260375f8930cf24eada53a7ea8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe96e69d132a7ee2372e88e9ef0b83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdfb24ac94fbf8ca6e8f87bc670d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb725b1cda8a70cdad7ee1862d803a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a660320f9451716fe1037bcc39379534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775fd18c64eb91221c96385e73c9601535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcaca50e2b47c63f3781a578677db8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd4a1295f95ee23afc2b7a061badd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292bccba7a17a715035021722d6d16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe99176abfd063176b4ea95cf1aad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fec2cbfb432fd1eac0049faf7fba0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ddd513a017c99b8d6316a6735c76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772e74dbd8d4fa42dc8ca412dc77af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832c56d2aa59c54432780bf5fae3a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201da2bc177f0e04375319fe042450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d0a85834411a396aa3e35ff04b1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8cc541ef7770e1d1b570165f359b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c8cf090675d91b1d0af504028e73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a842ec12e331888852ac8df4f3e51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47437350a17874b0a351941872374549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083cdb6f7bb66754bda2244f4a12c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ed49dfbbce58f947801ccd0743b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd1a161c477483582f17d12549da6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338457bc2f192898db6ae337e275f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3426171dfc2e150ce610d7582ca88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4848c015f30ac697c1a07fec6750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727c01b8a25a697e256fbe07b84b96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff7c4930cf7e6edd8398499e47257e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69bf8016ccb029e491d94c7065271558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205d2f4f2567925ac52310a5116a05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc061459d90b3736758a2ae49afec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a8e4a327b3e46f1cf1ce09852fc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf321fd5fe2f6a6a80b841ad92141ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f93572670902791f71144b62e17e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a83d8b6caa0b5a6380b91ca5308ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a311012cb552da3ba3da31963fc0a50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34690827c0ba435ef4f08d03da418d86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c2de3439dded326246c6d8ea092d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04436efd77412f1fb5cc442b0f0816568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df7b4bee033975cd755fad0b82ac3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673dbf05491d19f01f0aec0719a1f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1790989e871cdbc338542755df778571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61670ab0439e755bc7813a66c666e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039261a3147d693caeef6afa7ea42d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f94ce6996ba49ec85476406c03d3ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b8e01ad676b35e82c778033f0511575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60754d832d19e1169a0bfee5ed6dbc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38594b88e8e55cfe6df3e24228facd0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a21193da7d6e78f7a64515cf983dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd21b15018cb9e9ce6c6ad4739095d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82e81f6cd978df57b269e7b8e9a61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a63b13e056cccc9b1c833975f508581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce9c1b4e6272c41eecc67f69614ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99206cd3036c4d83ccd2ea013a90e78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9f3869700324a4e90d9beb29fe82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226589586be73cf3d8289ce40dc97d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a773a695219913e735ea8deaf81a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757124d7f12a083d3342d717ffdd81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0886df64932523d56115b0427f366c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c56c6b3da3744035bef184ae109ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c5842b28fd9a9f2815d7678e8b9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a012f6dc6029c18729b4170db3caa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbe631ab5d19cda9542995cd390e2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28935645e9c03c7044626b8fe27494593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893646f2d7f6c943e87d92be695feb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654269ef6be0e00f856ef5dd9179076595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8fb7d35a63f8bfb55e6c7f757e938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea598844957b7ad7885ea0c88d28b23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef048dd40e7892d6136be12edd05c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293312ef196d03f7d788e55050870abf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690d10e5b9762ee2a710886654db22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae2cdd222d2769a3e00534c5bd22c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf4a31a1de5aff6ffec6ea98b2179602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926a0e66b9b5201aeee76bb0e6b02e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a10b55361aeaf501d0965d87ac9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706ee1096b99d461c20142db8c6d62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028412de4938cb135d9f2812d5fb0a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441daba4c8e0af9c5d2768c54371f7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f66c62a318ec1c2fba7941dd6fd19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f9fe0d7388c1bad410eefa0e6151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bfd4c1475618359d1f0be525b3f27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cfabcc393a509e9224754f5458890611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b491151ad2bf9849471b549992464612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee085f3f0f2f726e8dbb37413bc8ded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c820be22f7b6e2ff36d8d70c668ad61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a4b4444da9ff387d7652263384d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e566153e2e7aaea2c06e0a5f397ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516f74820d046541ee7e1898a651c3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed5100e8b0770cdcfcdd11e34863d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374ff9741ec86fa3e6792d8d9f8d6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227b55455ad7470e87b313be117e4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afcbb0f5a46cc8b70571517b45dcea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7893a1a35bf496ecf3141f8a75aeb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034492d86b884fb705b5ffd6ed23d419623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce25c8801adfcdff6a2ccf40ce4a27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ba2011ecab9a145e649cd29c52bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c75411b9d4ebb0605c72b53a734b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237642b5b24edcea605298d68f941fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705d7f9e7489ffe6db590c56ebbbcfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42143fc4067cdbec44cc8bc37417c0fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191255987b031f5eb3ea083ed2eaa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18494235be894fb1d8218a53131a64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c2e9ed91d4323aab890b5bae1d05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565c000573431b9b26f28c5954991c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173760f99c1e0806316cf2a19bd492b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d25b0269efbafd86120bbfab4b4bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac82b854047b885eab07a78436bf77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4ad03c732328cb57e6ed78a7dade637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac82cca375e3c44f43ccbdb4dacb00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7936bf64b1dae4eaa1bf54e45b3bbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f38f163587baf0d4b5a0e39edd2dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043ffcd3d94408e6472255aa0260ee7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9769528ad526a94172b510adca8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74487782b03ab75c1be1883765c3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b779a015914b76adcafa34eebf4f6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e107d74acdbfba082fd14b70e22d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700d487c5ab6fc019d56e7ad9b1f7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c742960ac38d8e954b73983c8d152d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934dbc5ee1d271cec671407b1f9643e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1591ed68ff46df12eb4a24eb451f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177225b078e9dd33bb1b95c6851861650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2748728e8a217ee27fb210e472e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aad99bea73db44efb11baf2241669652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c3c20d6f87749c9b34351a171251653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0475414ff2273e15fd66e920418d19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053bfdd512e2dc20d9f403bcd29aa81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60aa8034ec39b72b2b1647866feff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374270dcabcf652a63689437f4b1f152657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a63ce4420bb64721f4ae99d4c4e87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e21c275f5fe7899aceef5b4331c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dae18cb8028559cc3b07dce9edb77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a0e6d5bc29fe1265b2c83d0206dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e48f647b92615c0766288dfb7fbf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a46ae69adc3cfc1383e042637d0c50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8416b9c7167fdf2314feb7d59f9713664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f4858971baebc43436f993e42298665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc082ef218a551c3e917b53c281b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103971c2301c0960f5b9a0f1abe8e1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315c430715cea31ddfef30fca8cc335668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a07fd12014c132dd58c195d3e129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371055735b5fa07ff3e1437435032706670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648a36070e21c1c9afe0eec312bb55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc85c99d938a7cb9202760b1af9af2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ba64aba90be7b64db9a177950d3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376351294dc9a55a3a22aa350bdf2048674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f1b617e78adf916284a4d23665d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d1add733bdf3212752be09c40e27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf414e5e016a9ab6b9fcbc4bc0ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60561c8d985436f6b171f87d53efdcf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4a4682ed9e677f50ba44373d0317679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d019b2bf819bcffc98457b3846328680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaca47e69e654676360ccaf7384bcda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362956732005b14fbd745ca6551aee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35916b87f28a35d608e33a561c355ffd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cdee071f3ecd7a937978ae4913baa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ccb439cd942c74cb097a015266f81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bee9ec576d6d696aea5dd6db30e8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e075beaf39b58d17960258acd7311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac5fedee771acb5b4d5e7f6f8d230688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f01d3211144b9515a7f7f9aad41f39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373857699641bbc7c7d7a70eb31170690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f50a286349baafd751b9a96d7531691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0c18186e395c55c081460a8d021b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04712fc907fb03c6152808a54af35b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f6131a9f1997cf9030110988a281694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829563fb5f6b7c824b04a01eb818dc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824caded80d4b1b49c307a0909012d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34170e34803062bc87e6a0d722da6e7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb1144ac43aebe067c95e3b54d11a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9477007219cad706166cbd18fc2c544699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f13d5522ab4a094971cc8a270c6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ac63546d9ee1d0385b01de7722208701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdac1f383ebb345fb122028a907aab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516b5c0aed8876b61525e64603e9a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2337ff4bb6aaacef85b3c845e842c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040941e22bb1984f17335a1d9b7a8bb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5281a28702b0a7d5052fb036c6996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ecbf7447f081c3fc6441fb7d386b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea4c712d1820cfc3631028d214ee9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b6466ac0c5e8ce850b92cf2ef4bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce948136dd8c976aaa10cc1e693c3c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014992293983877f48a4f457a36b91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320432f95baeaaab40fffcfa9092b6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d22f2652e60ceea47832f4f5d302e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9354546c0297ed8972f6fe56f2af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340c1f717a7b43053f20d88eb1aeb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054c6de903a2df648162d9089af80f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d98654829689d98aa51cd47f17d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e86aa1f66f2bfdd3af508d49ab21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae6bdca207421b2108e95063a952d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c646e7925f95baab59b391135a65f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef682ea4217b3b4d82f64fe86ce0a1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7cf3b298fdc72ee71c2a3640a43b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71aaa59b69cdcdfc9ee09b8e0d2ec2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558941125120edfc248de262f1c9fc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699d265422b59759859efbf1a01629725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23511638b40a2a5d1ef6a025ba5b018726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2152982e97f7a518c4a399acf384ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab194b22ba011abcf65b28b7dc6ecf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa5bd633698cc5df15812da8b56bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c04b1fbfa1d250adb0f209a8a1713730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140061432888310619ea221e605d31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849714624d8ee69c61e391b587e1619732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9adac39227bd40136fc4e339e3e47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec532ca612acd65ed449c95c05ca7fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba031b76de9b7d80b6583afefbd75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb273d9967db0b82ebfbb4927c0db1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c596f62b530506b354a67b1030e042737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d14ba1a31bb6ce37c246d27489126738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf026204d812d519b3d004827929083739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d51fad229aa393cfa6342f626149740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0816210d2cacb00c458f8af039a8e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac0700ec5858c18b5441765a77ab88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d753398d1c66b5469fbd27602db1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bec8b38cd119b9a532f26e86380a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590aeb2ba0285befe773a964f37130745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d105cd25690c8da78ef7b8cc3d4c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa6ecb2475408942017274f2b1a7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d81a8b6fbeb41c650fd6f6a47ad96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964934b0568de11814cc2c931893c7f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6beb59cb593d9635d67678b3d6bd1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7320f340431f5970b66368bcee5a44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80993d2c114c1211891842b640cf1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3547d5b6853d1b46d3496ce0bf0414b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8567a83cbe1f670766858dd4886c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653fb0f895a1210916b26426e2d8607755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b99d2846b85edf27c4aae75fccd4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2e5e310634264bc1eabcccbc48c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32603ec9e0d07a677850ffaa35bb8d54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2484fdb36f3fea6e469d7da7d08068759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db355fa7339bac4bc3c0b528245e0e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11481ae4ccf60c21e53a7209ef2cb04761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc3d6ce8a01fd3ec801524a89381ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517627c7e74aee2a9f58bc550144c85763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd52563af130aa0d38115a3076d456764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afd14f500c5146a2d541d2848248e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79208b7834b11a8f74bfbcea3dfcf1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350bf84249b09625ad695a8b78ddee3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494604499a669da147b25b02aa0ab546768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd021c8374425336b3be8604bc2044769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9edefee78e56a24a99d6de7f7ccb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb336a50cae644af0bbf37dfb6dfa8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0562b1166e2e1fff435039a7fe53e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa159b02932a7915224a2d391031c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0e8d1941934d239a207b28de5647774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f29cbcd13dc3df5ddaf1e2e3ecaf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48dee708d9edab70b65b116449458f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec22eb84167b0f413b624726676826777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd17debd8a171b1d001a4872e2331e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8b80ecd4bbfda0f67bf011e55e86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc03105a410350af81a9409b9631ea6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2765b2ee414a37d28f0cbc09205eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4e9a9919c501bedcfad8a7ea017d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c752db8df0516fe3d833d6da7b7e479783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3e6bba33ccd919bc59954580e497784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a440a342687f476d6110e51e41bfa7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece17dee5eba3c2625891ead7a8c2c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275e1b0b687e2cb49c0b68f166d9af787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ddf8bbb0ba3dce74c97a04b30caf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c47bef5d041b0457400fe6368a43789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134473e6121529c30a5390cd66006b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb58bd33cac11b2153425929e722c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193acda392cea40eabbc61a90e064564792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ff604cdf3171e4d1b14bd6e7ed74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc47dd52b818737cdf00a7fc5abb533794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73949c527c03e3d2a3a9c35b24bc7c9f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedef7aed02ddb2c5b17f95190e39a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836647d02935d4d4f543fe47145329d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0172fcd0cb305b5db1e0d830154b2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5f474b22299732eaa6a96881dcb1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592702c482ccf40f8fc19f110398771e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ababf1a345058b46418d9ea050b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb346642caa7bf5ca0ddb477c70ebd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6627e4a7e95dd6a02112a349dfaf3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472149b953f50fe76aa63cf078da17c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc133df4225919d4d63fc40d11ee91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47943897fa233c9bd2ef2b8ffef3f0f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd1f9db4ecf685ba26d64cdd94e93807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880da61e6edfc603f46b41298f495d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a621e5ec9ea0587dfd25d77f47a03809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511582abf33fbc81f7faa6505ab324810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4f724e6f89d4259398177062d9e7b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d952956f88642400b0af0e7e3619c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2c0898ce1379c6c0622964e2cb95813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a979755316cd4fa678fd1b3535045814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86996da6dd76592cf878e9e8653b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6361ce8268427fae22e50df03fd6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b54ef5085ddb302369e43f659e3bf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addde6580fc7309d97e10d566d83414818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b81ee10426897fcb0aada883b30ce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab07208c096631e4db439afc4e8317820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897610816be903720d18eda569ea33821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abb603ee3b18a77125ed36a94fa2b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7783af29868cb54f6785905b20d6ff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86ba1301dbd4570f6adcb8b0eb055824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca23d46c8abc7239a996aa3403a5d9c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e906eea594038b7015c2756b8d680c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf633336d9aa195d6e392799241a147c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c5eac449c981a96d889c729c4a12828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5d8e12b3fec2085d5dde1ca631e3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a866546337b03d6ad31cfc472a0ac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499500029eeca5ac2c191a5f05acb554831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e06808d25f3e54b68ccdad1854667832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ffdd4dda16181329182bae0200e7e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738961cc586369ed5603faa837bf1fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f75cd09cf2e5ea9c7c93faa4fe1f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511957fcdad56b589b00bfce77d2b6f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaa11b7d275e73c0d5200334f45b39837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732fd672411656447ed337868610dd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98af6fff921b3d05cb971c4e654c4c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4ca563d24d0e68b75361387054be840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10483bea346e6b886e5f783585f4038841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f003033c2ba261abde5d3076d510842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756faefc1531d26e125c7bba0a7c3a34843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0ce37bcce8cac4da96e74faaf64f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62f79e89bb46c9ad504b38493dc2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c99e8d16eed264ade39ab688500d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff5d166fdf7624f1553ba426e57984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4d3cbb6d7f1ac48e533d12e3af225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6c64bde00b8dddb641761a65d6956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be411235f007c22d55cc4ae8702fdfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40647914926efbeb196ac6e9c8aa83608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699e39b415f371bc398a9051c26bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4754660228ba74bf6cf9b409eb826810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a053867e9dc288e9b109efae69205111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacad3d62269d44437587967fd2cf2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620772dc5b42c8d2ac9011e8b6b60c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b4cb97791adcba1a4b7dc57c4114b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c80ff200962c58a1a05c7cbeb31b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32342ca1e9af91756c203b8d2935dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb402b291eb8059fef3f49310485417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25e147a402795b78e14fa9221d3c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d8d58d3a70c63037cc3d7bd0fb5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c8d214950c90c78446b7a3560c4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e49cef131250d5f510aa397a86ac621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2189c8272c63f22b44e882c012715b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e6735fa2f969c3817a9d077c24e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993edf73fa837156e0efde3cf2c29a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbe491f44b2f543fedea1398f300725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06778137a74d9a2b5d9a1dc96a2a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c5d3b9d515bac101fdd2943f3361127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff00f0855683c485a1e370cb3123c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb222af3c3c7c4bba30f16bb1a2321729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17800b0073a049d48011041cf02390b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0458d7e73c4e333c17096d4e46388931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0ac0e838f3695753dad66438499f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b0ee4893fb0c54cf03c4605fa14233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19734d84ceb13ea965227b5f9e41db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d601e269839e5bb0327489ed964ddd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d06544471d375ee10ed5909e7d8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd795d27b2b311497ad3b854ee823d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373154765dee3a776b167ebdddc063938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007091989211acfc8e7d4439c4918bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc679278df63c33f4373a9d4881e3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ce32e93553b535b97a574e7b92b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40fa3b3a2a4aad30d5e1991fb3be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916956c7f2f8fe1f7524f38ef3adaaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ea87b0701cf03d1cd80663c8746d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b35ed00a95f81983c28741e93ee5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f9545b1b209a5ad76c66a3d8a55646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671831240f275888068eba121bc71b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7193d6e7aa239e978b7cb50bb7c811d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc827dfc2e0397375a6600d13749349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653fdf17b7db6b2810ab50d1ec6cbbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b53d2e4aeb0a1749fca0540e9f8ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c05c6641c46461f427e117a456b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42e1712d1a8b4979fff8c96ebed9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb010182f4c8a8230dd0b70e7f9c21354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c819b8418913f20084df0d7f585a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6562506e46d623375311cfd3be6f96556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cead5e1f199a07e1da10ff36cc816b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a527e7240e47e256941826d238f2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ff6b905be67a01d296a431f2898d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150976662f89166313be45478d3ec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68524d04d3d467ef61c98c5bedfd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1679d9ca27ce8efd212add07df69ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf4932336e59e1517890ae056e84ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918811a794b4dcd15b0a4945ce3fa5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0690dc558eaff5ebf3ccc1413f7b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14b1aa09a3ab55e3c1337b3bac6c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5409d04b6ebc2a24592872845bd54267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2adeebbc96f847752cfe082b8e4dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff96e177a7292d01f3e471dab6d8c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796e4ed9dfca28ffa39787da4b774470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c21752740d59302209c4ec851dced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb667e5022064b30f16c2e33e501ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaff88ddac3309c2a89a7942ab2d8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c9c90b62e22a1a90ecdfff1aced074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ba922be4cffbfbcfb6ea19ae475875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c26803ed585072afc953951cd24f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c38412715a93cda2ca491ff51296077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d316e85c33da69f39ce1cc008306378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529427655f49ad73309b24c5e3f68179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed75a6f5ff88196219a80ab176e9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c07d25c3ab6ec5c6933e914302af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b374ed26caf84ea79f2cb7e1ac2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96ce5ccef28fb0a04e5708dccc19d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447675bca0b5c2ce2a62b6f6fe324384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f4c52a00ed3b32a07ff8540bbe3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456cad4b661c22961d51627f2b9c7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65177b785fa0e2b7908eca5fcb19187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b8bde266577d81ad4fece1ddc61188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776033e49e2f8475f2ae48fb796ee17689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f3d67d2a15a1e3a6333a71fd2eee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db77d821005befb71131174e8e507d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d03fa0105cdec1d4a003e1aacd7c7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db43007e71c05169c02267eaf49c0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7ea2ea102a93ea5f69d4a7278c88794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72771b3b552570ee81187ce6736d9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe4f9770d6769ecf32e90863a86c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41642bbfb844a3df269b4d4dee2603e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3cdbda2fce36fab313976d1aae90898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60607f7b8f386d6dc7fe1fd89cf606e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb83906d28a03b0d38abcafc2b4726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafed097c2a52730d0752e273ff6e434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a276525c80c5030554522c3a5dbb8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c97e60dc064185fab789ce7d7946103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729915624e2a65589e140167fa9f3508104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f728f795ecd5a8444011f44982a33d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b9cc7c68e36f3f8faca1ca7ba2a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a9c938fa056d9a75d03576b048226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83486c965f67852f4afa3ff1c4be19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd759f296e40dbb878383bb97c9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9951f076cdaadf12faf66e1e895ed7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008413b3c297626116ee7da4157a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750c4592e0162b3af3d6d1a796c668112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d85b0067ac0ac9a82b75faf9c372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0503ba220fd421b4ea3d478c9360da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc918be0ef977e3d5f32fc0374b4bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9adeb9b99fa06b6d98703bd11147116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee139b26b60ca614692694e0bb4172117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c9c889e4d1f7d70220b4af1f0a73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf339787d32bcbcebecf27653164e81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1733ccdeba85f11bbb1529bfe6a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874326d4b559a67dab014fd37cb625e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3bb3707ba9c17e1dc28b17b8c6d22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b3e172bca05fe49e9fd1c9c93d34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c812f695a37e3afc007117ff5149de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17454413960cd96bdd92002644ec7c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e8a5bd5392f1ac65872193b56d50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051976b497628fbb128b68ad1855222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f887f0c16431ce4f7caf5ab72b8edf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb21938868497eb763e267d8c99d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64440cd82be824aa35c2a9aeb152ae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf00f23f892259f97fddcec6e2ef74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ef046d94110bf802c1e5213552b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3de56bc800916740be821d136fd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8cb8f8d463c890436578cf96a35c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac8d6c37b7d578d4d411e5ca95895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57fa16d3c52c9cf6c09588b06d0d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7a1054ea32be88a5e15a27fc0ab48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6b3c392504bd80ee31e06c3ed428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dee6e7dac58a5fbeaa217f8086b69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb876eeca706b7d643cac9b5465c0d46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835659f0d9824adda3cca7415cb9cbbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5a250cf458546cd6c7ea18ae6145142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a41b47a16e6133152e15fe73011f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2004bf6fb0f3639ba1093a807e326c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf287a76ffa97405dc862eaffa8e5da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d389d110c0a6652a122741b354d93b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587713ca6930eff2bc01d67ce543b4d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb988078a1bd869ff0eef70b3efc2ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac123ad9b1685df6fb7454b152b1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942254a38862c8dab6c29b1ca02be81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558edfd7326ae21ffe5d9e16d3bbb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f28c2d68796044e1c7f916949db23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461bddf5ed092ecdacabaa76d08944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23d6b1f74b5bc4c9bb171327d97798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e83bfe2ffdff43204515122fc1748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaafedf315d958bf8724e9cce7b23a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78739d9a70b9f1684cbc4c8e5be28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d9621a538645891395ea87a776568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5dee8cbc9c987bc13add25f8c0bf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd40376cf9ab59608c7fb3d12d0d142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e0eb2b9fcd5dda74395bd9b6f2b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9900ab8de964da06b90415c8dc3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525bdb8d53ec744ea10d49a9c82bf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5ceb2c3f146a4d7459dbda513bef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908401d84a09fb7b89e81e395314e5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73de95de79bca110b0f4e3e0cc6e36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1919001a5f60d3b4434b5eabe1b5c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdaa53f7b56f1f6d61210f7242b514168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1a5506762f43d96ce3b66f43eb24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ee59ce1082d751e7553362bb963d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fc96ca1119309eba93e5f7f2d878f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5ec678befc29b2f02a9a95465f75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441073bc4fecae7bd990fc5d715edc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684f76c6132269ad7e5ccc23144d33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd165941f25f419afd9f6ccb2f0609175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a2b71914241c0552e8728adbbca54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ecc120b7e8f88d8bbe6b7cfed0ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243783d7d7ea3c72daa6f6569c263de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c7d7ddf5e2a4ea1db86cce556d940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924a7f091c6d4fccb863168b0b7e0a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc988d58134b08d82f4f9529daf14c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974cf0ff63f70c18fa25a6fd96a8b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce52db8fb1df6169698b1af80ea303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369792c73cff8bb3891b7a7ee84f6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cadf51d94ef2a0ea5432723c87522f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37618fe35eea4579d6bc659cbc3aa222186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd782e36fb5fb7cdfcd69e2edbe3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6cf2f7294e9b0693005afac6bbe7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139b6031177157b7e990f231e5bbec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1181732d4d36f638d2e7c2f043ef20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc7f7ed803acd5ce725d750190c3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd1a0dd396abdfeb6fda8f25cd77af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55bb27982504a962d91bd2c456479193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854203f04a66217d151c811b56b2fdda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0167242c5b2802afc0f78a127689195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b4978c4b07181f5d2e14e46cba3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72120bb00cf749f1ccf0f4c1d4e27a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf127d78af0acc1bad7f1a041aba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d55d12ef16d234c451bb8eab43f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076018a5f0b68d8f11a3dbf53a65c1c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9786f945452601e332083573531694201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a853acc3a44d2b0ea35d76b74283e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8189faba18599fc234ef84d76558f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec350e12dfcd95c54e76b45db9e510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dbe42464fce4ff1d885e42613e261205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506c176592a0a4dd2f626ccd1de395206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a32e2b3635cc07e2660a778af062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc344185e28bba850a6fbe099a29c7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991fab4d78bdecf6694bcf061d765a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c16ce4212b870e6ec7ff9b2fbe05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b540948c79604ede5817b2871ee1b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac7ae6656a805e9e388d695e4a04d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fd83bc2736ca693f9ac149203c2d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea88e286528a347aa772a0bf1af9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96c1d7162fd49e89087b556ab3e734215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6254f446d17d623c50cbadce093c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeab44a2d33b3014e44b26b5f2fce9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b6deb2a125784a4e04452f094b6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b21ac9239413cefe903f056cb0094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c81cee56a69c7fd075e3c990f6a35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a770c540c47ec1c445c5c628d0c2007221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a371d666986ea4552e9a3edb2518222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a1e2f715d751b64d0e73e2ea40bcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e7cec0cb1da4f50750adfcddb872d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725816cec92b5e79e4d832ce6527f08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05a6ccafee3f6e4399afcbed4bbca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21300b175efd098d668347d2da24b415227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2b0983cee9ef803afa031b231bde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf808e6ab2b442fa213330205de9e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b044afe3cc3635d418bcf3cb45653c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125e195b4db939dac725c5ea26f94f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a10d81c8f9cd68a9ad43941814c833232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ae88ac453c25fd7bfc7c4c05e262233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f33b40b02c05180ce48a7f415ac9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b353bc265d98e84ec883ea2939b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a1128646b7ed89ec9d44d185e4d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e59e176b7d957bdf8f9263164b35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc79bac06df1b024c9e5b594bbd72cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f10da7c48f380b0ff3823358124a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea734d43432a264dfac83bbdc04653240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e15e78f597ab76b7d9592a7c740ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1962932cd79e7a95eaff058a096cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee1c18e446bc95979224ebad59b47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1504d4a02bb49a09c11955d95235d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805c1417298e1510ac5a6d517b33fce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426551b0d2f6e054a8a3fd7bd41f089246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71d7bda888d89f1acbbece869b4a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19237a298ad9fbede1f03ea5900c4b5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc691bf22af111a375599741cfa4b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f820f8291c18b8208569593a6d1ec1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33792bf99d4335e9778c496603f56bb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ab31fc7014853a9d694f71357245252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf08f82e7320d103c49d4ecdae2b4a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704b88e4eb33b2a94a2ac9c3b58121e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724ed6a895e24b52aa23eae6346775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4847f522827e4d886a8b95e460f702256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82236285cde8894e59ba7235bc27aa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03e1aede090c2701bd37e370dd0937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb641aa348646653e6018e9844f11cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c51f47d91a335b9fe7ede062e7e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5033661fec0111946028d4cd0bf75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8eb190d1990e0a37cf496df739f80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3dc362c5ac2f9a4121e434b964fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b327138e9bf59f8e075fa1712690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6619f3b1cdb7de60be25b758e42417265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983b3ae70fdb1a98cf50c0819e2a94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5393576460504c72d04f136c0c496267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b98222f7d1e52dc3ca9006018d7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b5d80cf8cb88ea7e900edb5e3220b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfbbc55a61834ca100ab66ccac2bac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c75ef5e8726e2de32275d9cd108464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c94b007f7c3d713a7e24220627a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ae16b1a78e9ad42375845d2de129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15b56b30d37d69a26612d35d2ae45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46effd4459e2f39f09a610b62d91108275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807efdf379a327e70f8095729939202276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd769cd7a549c7cd5c4ad0d99ab5a0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1264326ccabeda8b20c3fd02e1b5b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d7ef73412477dbb2de6805dcf7c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa8afbf06e7aebc4ee55776657a616280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c3112cbcc040fee92cfe5ba1d8d81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf4db46a8de290318dd490f8b16c62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a44b38d328f2b4f8e2f307260d3b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c8adecfdcf0c5aeaf7f1c324ff19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f206d2b7ca6dbfbc2a3ef50188740285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2064a1b07c8184eca64cae7191a402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b4e71547e4d89917acf8f2f2ed69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e959acacee10db0710a90eb012ca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe64405fe26b912b65892a7fe05111289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4495740f79be750500e6b0611cfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034dfabaad3a0d66024a1091d8522d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcccffae6ca19cf4e5e51d28fe8b7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640a6172bbf5780edf24ef06c76413e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40924d0d57f98e46b858234f027f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4040325119aa7920120619e357ad4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0291c5f161dbdd9658cd55673240296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d408b4a5be827340e383e121ad7cc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87806ea530547d85015a094d2763b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7845aa170c4494e4f42c9b9865dfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83777a2d6b13467aa2ff62caeea488300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c4a7c8d2312c62c006212b38e71da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c9e1ec6f62146d06f0a83a36b8aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90442b238122be04bd816428bdb3ffb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a72c2c583cc561c9612994449799a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053389c4cab7f4c945b338d87a2049df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfb6d4a707dc6e454873ea2553b03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02961f1321d10073e4cf6343d5a83fdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435516a8d0fc85717235b88a4c0c902308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa573cfbc83236de8308c036e83ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62969c9a1e884cb30d3befc5cb9318310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63176d9874be632ecfd28f8d044a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265113de08420d29ef8a764c3b606afb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cfaeda1a678593bafb67a8e17e6ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddaeab4506508204549306f12c14a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc48d1e0e1a597b6f38521ef3adca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecc70077633e1b72611d886c43366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43750673e0ecd9a4baa070dca3e4e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2ee531ff711348fee645b89ddf10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad160097e4faf8c0e45a9d3b83e2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb68c238b1ee71b754cf3cb8f4fa86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413c8e64785993d04d9a2d84a52e70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecc757fc30de350961f961729a38f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0f36c764f1f33dec530f8d98c747323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426036edecb70034142958d36e6d79f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145a7c8f3111a10e5682dba650fd87d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a94e1b4a024b182a3af5304b49c5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c61113eb8fe5d3bfe00d4a85a265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94073a36169f0f3ef813ffd5716d8bbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a01d16aeffa3e4a695ddef14886cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ef54f9f6dab4e25d88f59f696f00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef73ad0cd3a5a0744ea12990e8a7a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab3931a2edb33e5e8e158e15c58f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2cb85c416f0a51695f7f5f1a5b00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c02187840b63a721c0ec06fb91fcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa4e66ac600804ca3476c0d6ee743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd37b6572654e841e3385bd45bf45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341768a67b08e8ce1c27b31aafdb82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89110b7b593915298412c9e40f84e59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760309785c71fa1012fa7a8dad8dd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742667f38cab0afe991a2d898b815a03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3849fd735841354065e0bb269abb58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c44389c27437883491b373dc70e08c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688ebdb52f0186479ea80a819f6349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103036de52f29d897a23ea5221213c29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0a695b7924fab96cebf667dc858d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935fc5d15e556808b8f8a6ba2b8c900346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea0bb3bcf169364aa1d61421cdca71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb98942e254de3a32abc0f61818e152348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f21b2494b878ceec92d64b31695e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc3ea33ed3a950340217c0d0c2eeaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a81f6a94bb0ff84475c01101559b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5fc05aa41881221a03efd21625d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d7fd5b297c9d59cfa35841a6ac68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21243730ae805423e3fc5a76a7fb8c49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443733182f4b552a1445e29873643e3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d020ad6f0eedc481494529f46bf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f03112e0630db2df026095cede1a3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5fc4ba831ce65935fe793bfedeab7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e150df47f0503279fbad298a88b3d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ab890529c5d4c0b77a6aa97f4903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9114274b8da5cd7f0d5c4e02d83dc1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4f34150e68035dd0e082f42440fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffbb486483bc83ea6b8e44e1922ca1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348bc9f4122f97e0b1e435e9833b88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab511c2276d4ecbed003dc01a20d57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f963a6e8e7ff42e2e510e52f91c6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba21c1b219e0a6a1ed58cac866fa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d0d171be61109ea66a2ee1c5bb55f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f90b827a3986c7176be1b1d2d036d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d591e468cd07f7688f4cc4919c1bfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64420f38c3587ff99dd456d57f7dab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71990052d7992ebd8f3cdb0d46a96306372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24055ad405c0c2748a9b4d646dc1b1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090178d0e4d74a4b4df1a005727c816f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed0e04a32cae3965afd1c4adf8c52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a513de3d7ed25cf3f43f509583473376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb468a76c432c05449304f1ed7b21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfedd8e30bde9d50b826deaf75f1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5ad76814a12099d5e3dc4842f9174379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c3c4424295a73731e01fcc07ce859380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbf3d9377349b325f244c6c82c5ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5be745353cc52537110e749ee5a23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7c41fa47d76bcdedbff68ddfb114a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77058c401021c5dda82d7656bfbc1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c493b3106c6efb1c37d9f848a29a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561339d4daeef3eab6befc67b7bcf20c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c1751735c1c3e40b3061de3fadab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132169d268da94f2a9f8d1e36af171388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309dce1ef9728d45f8787c19fe63b20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43513044832b285be01344253f607ef6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a1ac83d017fd285b88bdd844cd91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535bd84b6b45ae48a8ba83ae72f4fa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acbab756e8e7c1b8e9e851bdf9b1b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb4ff0be6981ba53f3c58f91719daa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507152d37e1529ab23bea930a586e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f90b8cac5e3541ce1f8165621c98d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1859a7f782dca260297f38e15c277397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1078f1434e97723d7ebea38368f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b83f05b259954c3de0bf633655a8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc28f7c6296390f0f7c4083ffe198e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7c7fecf236165ff826f1dd5377260401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efc2d14661498c34902a5b2298dc8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dcc2dc7d170ccf91e5d1157a85b05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696f606ee32c783c0aee0076aaf0fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24fb55be6f07e0bfb08a8ec22e9ca6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe73eaea509b6e676292d0c7f43b83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e6846a59f768e056997758c6ca37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725206e66cc543180aa254c20e679724408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3d6528505357ad678d7477e023b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395bc1d5e804176faf7de82d506479410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f743c49eccdd0c02cb08c1038bfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc06f8ece174cddf007e6beebd4f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada9126da5f6fde44fb62a17bf1b57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012437659357be63977b478ddbc058b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf718ea31ea712972013acb87181cb59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ab529d8eb8d6b8f8294111330976416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb59374e284f7aac6e8084d27febe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b14e27a80991ab3cf840f59396a04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a89078852fc7ae24042fff7546ebb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be1b11011d60466975175c0e4041f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a498e61b34446e039637bd408b3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96dcd20702ef3b80ee54eddc4282bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f94552facd6210613f3fa86a2fd5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807bddd2fcc4816a591b1555ef5737424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17661f771573aa903a525c76670cf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31ad8ff4ecff992e8dafa5d9f3db4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38481abc0666454df1af863f06c3f41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b57eeeab1d790e50ebc99bfb952d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bced103c21e2481d2103539d93bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875e22ac0372c76c554ce75aa358523430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bff21d3e7259513026965ab643f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11af49113329e90486e9a6721aaf58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b9ca374c9c6ae60aef3cec685096b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe31bce0722c9aeaa998a8f36bdcd56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e49360400e0e9389df3ce7fb5f5ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc811f4a667af26827fe260c29dea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54a3c6effb7b992b4afcd790fc4a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50c0409eba5c8050c86567a5c56f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a51db88eab3d3df2e2b12e62fb354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777feb31e744001e5e70442baeb2e44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035dd9a30c718103e39db2ab056f3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca31fd99106f632f3823f62a008d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d37d9006593cd9733497b66d5ad58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc60101d65ad0ac54cdd69a0c57ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219b9b4b41a073bd1fb77183ab48909445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ba9a93b14c9e72821ef169cbcb6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd86a14270d302b1ccf96f41735b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc1e8305b2bb8d10cb3f6d46a27b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec16784ec31a4376dc5fba5d7f39d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d161ef77406fd38bf019d687827b47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d22958adb4b97c8cf8e4c7c49ab3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb54b2e1fdae449ad28a4145f19a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb397b9c3a0ca96deb37adb64176c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6380af3ad83402824ebea844787252454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b187b86e93e60d758d8ea5f02840d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a85a319bebd0abe4c92e79897d27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd820385174cb8ca657278c55bf6f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa847c86780ac8d9eee6e40ecb07c85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb061a01c55b272299f5981b697e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a839d2afdfb5549d375dfc652127fda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bc0870aac992d6ad29217c6889c0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955555201d5db176627823876e6500c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a813489e7f58fa09d4bc1e32d4b61e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf694a5dffecce30139e881111fae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c0dca7bb3c6482b3f9f9761986d5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71b20d1641ff032e4a4b981244198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1153ac8d284da7d23d1d5efc27567467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be136b9339f1f15d79cc8153786a767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d5930eeacaf1b165c92a319945460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce39537a5a5daced6d4f45e94267534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd3971e6bdfd0cc1da3ad8a74304a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88de7b83037c564b1be1fe8c492458472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba95f0858e0115e71d467c004a886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c72a5ff7818421d93da200fd64eca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414feae1f5a44867ce97118214d305d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f907422fc595c83414302bf669361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e01100e292caad689f8fed748e83f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b099387a638a95214c4d39ab0789a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387e7475197cb8b7a5da7432719003479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a682b18bfdbcc53695906d8f5b71b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675a519cc53900e0c02f771e6d6cf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd22bd6cb16ee2ca9575f364e9ad50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43eb4b21f1e865b62db99248ba654483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51a1ad4728f2a108f41abb3950493484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd11b3f621698d513b9eade1ca9b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887f141ab1c751239cd5b97ee3630a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525759eb8fc70f5aaaff1643ff4caffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80a587d4c598c8f3511a7fec42395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a4c19ff93f1b4b170771a0b61eae8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b9bfd7cfa2f788ec3c5b8fe8e713490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac1562d89472f49e326a9227f92ce8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483339c0adf2158c6d8799e7b989cb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfbe923e8e22028bdcc960322909ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb76cbe6d588c8ebc36a48b3b5642494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599307eb02f6e3195f6a46eafdc48cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc23bb8ff6eab9015ec3001f0fb0f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886005e9d1d79d7ecbdb80b08f3144fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6300d17d850c0c38d20ebbe19d416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a39c5f5222676e7d1af3dd5d74d3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2032c3056bd9fb0c719f65f39ba5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86ea564307532232c6ad254d1383a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c07b05c108cfb2a149897c0a2f0f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5fbc87aae468d437f7d6798ad3b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd5cdcb9290fab8a5abf37788916dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613585d51cb4e88e225ae4f6f41cc96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df199dd148d538f3cca718e902e5f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896c501951e0722468cd733ef481f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d39b4e7e91b99c15234fcf4f5d53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08e0478d0188757c9b2df415dd77a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a470fa71b16b5342f28f19eb985ecfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dfc31f9ecc516b6aaacbdea45f79a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4fcdbcb4cc2e0679fae9ba0686d96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40abff63876e2511620ad2d890766513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505114139b16c58a615bf2fc9993ba9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c0647ab71c7154a6311b434ec30e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2286affc9dc8f3111de53284bdbab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c46bfa1cb0d2ed822ceb3b363489c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72beeb9b05f5237dd24ca5fa1bd015518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07438a6fd358baa932762fde2242c30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6bea1cc207813836f739d45776eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f25b2b239b94667a15bb20468a0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c7ce75e7bf07cad898992d2375cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cadd94af83f88c202470ff04d58449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae3ceb71956542e50eceb508e1bb0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b3d2017f3d859adc27bba3d59f112525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d00bad22d653ff9dbb37fc727ec088526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9775acf9c4f2520528b203acd80a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b20b129d1c028382b6358fe699821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7d666f4028b3b0f9b31cbb65ecf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b4a6499364b2d6f1d98d8101e2a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186345f6e1318c780e0d7e41a5eab6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde3d4cf36617ec5adc0c835544959532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffc6b11a5134a4d6cc91a315394f5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4707ac20842bb4d6d3d0de98eea1a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371613f9c30cb3e049c31d3291f4906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63504ff64d146c4e2e7bf5694e649e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581bcad074742343b1daf3b30905a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda731e013fa9f0cc5812ddb1624c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b29301bcbb243b1d215040559a861539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10f1e111588e9da27243714573782f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adbd714245024f8ec81133998dfb3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0c9f742677d8a8416ae3728a7aa3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e8c07502f21f33b521a603deaab56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b85f26bf4f0d3b2dd6587691f5676544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef8ae9077b9164eacfcde52b625ef0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492ede1fe82d0a7c03d9895b3c1006546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8844c25f2502c0d8e9db05af6e28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0fe953f1ba6601fe4507efbd51a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0225f5b7caa4662175056e9d90f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633685467f079faff2fc78e36cf8567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0a751f786b60c2b04811a54926e96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477b8ef586d63a9534f45c863ece67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486173e6be0000e2d97517b2117d5ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d94c437281767a042f1d9c8f9d808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319f315ec6de74e37b8bf7e8b4b576555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601739d6a28b8ed7b82e054c12b4b1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb26a6c08de836a89bdeebf3b1fa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513efde241b184f6813e0537b4a10c82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c218cff2571b55dd61bf49524e6de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be3586785a91ba6135e47d3c5de1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab80e5f3d5080a9ae9ca129bc72eae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff7ac2ff3d0da950ff50c5d811808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad055d0600d02af50ef3c16fd73319563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a6ad90a6bfae84671ed0c3fab986564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634dcbe43ec22562c60b009183888ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e2f69a1e07df32195b4a0fbab0cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342109619f0226e5fe94b37838a799cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25411744b5667b26894df8521e632e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513be317046945e7998ffc05c64f760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907422cbfbb2f53ab01220585e04dce3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad41467ccf6bb34a6fb8c6bd7def85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca44be80da6dbd40d373212ee39cc21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45ad3733fb8309dbcc2b727428228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e774dd591b32f197a65a35a1ddf4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4528d648cd6155040c020dfa1c2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19348b76af921b66726961381a04a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e007a6266461cfdbab122ab1d7f802577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198928588e725f019f5b9611393b8c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b7a295ce68c4ecda224083744664c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b145104171a72f4e3883fe3ef68fbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb55d97421cdd64d18ca6aea093ade581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2719f6556a0a961be52e3af406c6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd463d0208acf9a96a3cb618e57651583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe437f3be0c33791650786be7e1f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4d4e79f5f534942811fb4475ab5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bdeb779d886b0b9fcb1fee4263b50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac895f41a2aaff0062cf30ecd0ef719587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b24be0ac23b69ca1f95d6ba24e109588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a23ccab17376be72dbfb3811a50f3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f7f97f94571ea04d954978722980590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7854fcb65a62a78506e66bcb9c1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8cb55cfc2eda18a4a9ff996b85a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200cf0f2756aff15aff8f8673569897593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ad8e9112be774c3d7665d3cdea507594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7342ba695fcd3bba3c39be5286412595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aa7e629f01cda1ed678f587e1f9c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492bae17fbaf8dafcc362af40823908597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27bbfcb5be21f5e054bce34ad89bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48830a217e75aa49391d55568190dcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19cc683b2ea1f14f7f82f6bd27338d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ad632c6a0722d241c7a7988ef3401601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1abd4b7477cb149b00ef3d93af7042602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ba9c75431d967c5c1157cd2641531603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d0f340289dacf354a04f362fc5d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0cfab7657542b67384273f9586dfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e076e8e817a497ed667c449a6869606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789fd95cdb8c5e669fb2f5615fd0027607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85420fb75d7b1f1549c9f7eacab0725e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04a7a027207a7ff2c080b77ccb29c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb905dd8a872e1100ea52002b2e039610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52caaaa7f6dae4519b276aec7b50a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e66ff3b9fa7b3d2d5b06ea2ecb891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3c0a9b74ed929d66700d3145e147613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47de6c7e0eea3c343e68d4c343e340614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6fe61bc838efda1dc71dc370505d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a7c7842fd3991cb991edc94ea3bc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dee616214ea0e478d19d5cf74f5f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e0aba5beda5c764b83c5799c535c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445e1f4c34da62f30bc6a6db39453f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd42ea433b28270442b5f1f1fba84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff53fe408309e5829ad246cb41e09c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad31c3a3cc7fb469720229f1759dac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce6a909c66be768614b0179d46b52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb7f4ac76acca79be2279da512822624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63639c477c736f9f7c4f19beb86ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae4aba06e554f5f310b85e3d85b3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bbfa924232f4687322a34ae1f7be6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8faba82eb1d85332ce1de54dfce8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a4e9f34c930f879a1b234d404702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243af8940c8dc1d3ed96f819923f351630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8850f479997f0c0af9986a54a5c0a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f5e69ca28fc2099dcb68efd76447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309fd1ac641ab0c48606ea2ee2fc8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520be200f97a62a0e423abdd55c4c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d9035be3e24b38117dc8f0c4a422d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e862e4f31920e406a71f4d17668a43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b48a1388562cecf83dadce36be12f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd91d48b8f071a23fc16c381a7cdf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560197413144401b3ceef7bd2c0f5e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843fac5dd0817cfaa779944d130bea9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d86be177506c608ee6dd7bb25978c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa490db799616676ebed8118019cc45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d466f65615571a20bf48fd69182b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc7a7f6a8d6d0faac491b72cb5851644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51170461d6f91a55a7ad49f77f9997c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd7d80efac377ed7269a8878e32d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1158c0900b3db280e947929f972fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798b3cdeed3a9c5e61326a97aa5b37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ab68e8e310dd99f917277efabdc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46925f0f81cf03b7de60ee718ac88a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e38ae865223942e9b7474a89147b92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25a19e56f4626d968f7e92327384a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efcf2e6673b2475710edbe121bd19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6ee25dd1dbaa418ce8dd3ac27028654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53375ad4305f6c73c19a2457aaf72d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677e2af757bd61e86bc77e311be383656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47daecbfcfd6210445bdba0e84ac4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa07245d0c946bee797a126cc338c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f3a6198cc34cd457bc366e178751659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8f366345fe853d9c641780901206660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49a96aa4f9db9573586f59f40526c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a1b459715e330c8d7619c81e7cb3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f967e004381e441c366134b698fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ed9c192538653cf6fdf0134eaf43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e565699cd0fe859cbd435106414fd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf308e5baecbd31b2a3969ab05e69f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2bdf8ac8a9ad9a7629fa62cf88030667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c96355f160476a85a7cb1b2a6eef9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63203a65345b91008e5ea4d58b4dc2fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb9698612be22bdb53cf8b21636024670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b94f12aa7f64028a8499314138e8d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c0469d1fe094cfee458f27dc1e7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d40bd6598ccb054ae41cd78bb511673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435886ca880a5945d1342120fdd3203674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1e2071993e7a23f9cf338cc6b78d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366330d8fd9a6ee934b1dcb34757b03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b70c272cf7fe7cb8c52dbc6867e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf966471bc299479575f5bcf7c09876678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0674d2c51a41363865a9f7734a3b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d13cbd934de19cf899968479865502680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c410173ff7b727402e50a23587075681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b89a640c632030d62e9f68af67c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e7c760fa4b780dc8142379d62948683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a907cb5a226584c1737a8cda78b37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b7421fac446e84c65a7401a2f6d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a15e164d8a0d783c87a6748c619b4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a19c63f71295b698bfe38b973f89a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13a9b012fd7704237e4b8bd2e8c81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e41da9b6e917c3206aa4612f210e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb2d10f85da6c9e92fcd8785af5bce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e817eacd0fbf53bb3ae427c18d24529691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a048f6a4378eb58d9f8260a06587a36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca3c77bd287d9a00952fb8b36232cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9c1d3f1190787e493456932e8740694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4a6da6ad10f58b25cac865f1c347695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd6a60164c9aa345d46a05a3fef965696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9fe365d02646f7fa898c387ec266c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff140c3be80d17dd03cf25448544c2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac14003d302b6bef91b65745fa1d462699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751ee9cb35eade9305ce68bd73bef9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814cf79ed9bde466c222191d7a82e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d0014ec66bf018160d304a8fb44f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807955302dd2d7bac07e09bb0c7ca2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9cc44b97476b1e73dadc1bf573cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19be10491af51d6f3856147349454705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7525cdecef2660324d6b8f5e34759706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908ddfa9e8ef2e1af3fce974408022707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a83fab842ff7e64466d024d2227a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d201691c6e2e54dfb3952a8922ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b805470674e92118e061dd39555d6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a93117688838d3f0a9115ab89991a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc15c23ad132f4a5318c5ed625794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac97f8b34d9d6cd5673531ec15ca33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06acfb62ccac949763459500b60db66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596936fdc816aa73b53d225b598e6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d18cca70a3421ce3490348b96ea3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6130e6ecd8feb7d664ce5e5e683b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80628c377a4ac2ec16daa60e4759fb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f275b5de57719a807ebfe309967f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6bdfac925fdd70172c12af07e6eff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee88430ce8e8a0511de1a4173fb0f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac751d8bb789e16672fea83f5956ea1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c816193e5ab608542dee02abb5b0bd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92682f9cda19150f0736c17569dc29d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed396a32b72cc5e8d3f9db253375f3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb91880bfc2917e6eba814fc03cb15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b686de1a41df688e2bb6c8f42b8418727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383f933edde55ff6cc0905c3ca4551728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74fe1deb5c693ff20bb653163cb89d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af55643da095814fd786a1779bef8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc171eb597ffaa02a58707c5469f92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4375cec9545387c04281d943f7b75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf89e0d5eabfd95f41946f1bb9391e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3bb37a335129169b0480940e32f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd0fb71ec155abef122746ed6ed869735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2143854ae4b45d8d5469d8826bd63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d97bdaa0bbcf81e9c7dd2e915e526737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991767dd43bbf7c1587b8cae39c0b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e120d68788f62898af75f73298072e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd83df32df5c435255d1f06962dda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd650e899ee765bdd20fd4c9b892601741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330033f3ae575c1253e06d3fa9a9af0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044689822578e798ef5e9a00497ea9a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626bd292f2a431f6431acb4734b0ea3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af1e57a764fa127acb7dea42a549c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ec50e4da7f4eb5b1cea531aab7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee3aac251c066aefa151ebe6a79e23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0620b79d4c6f9a156ff25185595568c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4954c51f29df884942aa51a87b6c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed492ea93a86792b051fe216cb568750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09db76c10b53552efb0a745d28844751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7975b5a15bc82ef992dad45f1642752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebda543f26806fb27d4ef9b100d7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1bf87c84c4310996f90ec01ca6c60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d9031115eb7965d46831b582129b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b433c7b421d8766fbe30b96fa235de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aec7778379984f229ab07b85f2841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f39ee4675a91dc89e2bd25dc5b287758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86bc272969434e39acd472e1f134d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139e99f021b5787cb9a3bed3e14de98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af9e8c4ce8bb6a460729eacaf6921e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb60a182788f178a6d53176b020b26b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa0c51a30d5e131f66b0ba31c1501763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8371b9c0a795b389b27a92022e54ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a559dc9c0a62037e416eef04ce33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4dc17b3657d4bb28ae5408063038e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076bc97e78636dacd95ab0c1270d63e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>