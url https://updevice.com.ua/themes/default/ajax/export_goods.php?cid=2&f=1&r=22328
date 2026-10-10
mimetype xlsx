--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff57459aa54b56d9ae67c8e6d9e36f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3b490ab546410c3799ea7b98a37dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e9daf21123b78836482988c50e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb5b6910b1c88b511ac797eb1af9f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64bcd62175f7052e2e2d8b745d4ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b84b40b351286d7bed5753ce98e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510565564b6151664c0052846e164a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c20b9876424c218a0124a93925cd3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760bdbf70b857e3ab9484fb1d06f039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53b5f7d31e8a102abbb72a7ce460410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5b5d0a1d1892c14dad0a1f65758c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1697a4c33977a13b2803a4af346c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb825a290cb54bf39cd13c2c138f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa58922691b9d0a6a525fe41c34a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8027148ddfd7a72fac156538fb16615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d91399cd35ce5c8f1ef12bc82d5c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ebb6412ea62cb36e3c37ed233d2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ac963c268eedf42638d3e30eaed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1659cb83585245e579ca9298714d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76d316f2430334cb9ca11246b0eff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d185499a4e786b4c1203c14e7ff3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b5ab523f6f06f520be5ba2f6a2b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee40a3fb1055df906e0b84a20c32a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a597227aebd807ab79aaf78c279824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c54b1c71382c1c1394ba3f6d7b4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68288cc52bf35d5269cf32844c4806a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db5f6b91e44c86bf09e4ed2aa54f0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5fadeb38774ba979215cd2d28156b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b33559e4b3e3db51cbf8d5dea0ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019236bfa92a1efe3cca42beb5a9a0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d980793f11d0c2a59b4969c253a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634954e83f00b23811e1e7e47de66c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6829fcde1a51e50e3441be9949cb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ef60e093cbcb7c681eeeb20ffcb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df02668577ac71f859d444d12981ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5207df298394b233771c7c2e92d82836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01c12c6f491531b8e272c48e5249a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b508654c9ef7d0ef2145b7a17eacfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de89b2824c3319eeb7b2c73365020b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f7bd09abf94a6b9646b987c0d09a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f54bdaa947a00193a58000b2a673f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da303bf62b69ed04d6351534ee098f1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d22b278ff086361198f0e51b19e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbbb10edbe6919d77233be9a1eb39644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9243f5fcfe98278108dc9f8b6b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f4a7429524dfa4cd074440d1b9b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6322b84d3ce9ac0ecd99554e572ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88d85c189695e1d983c221359315248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d12362080749a8958fb3e7112bdc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d78ecbe9e70541d67146d7af285950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831fc2353d70a0a8e09c973f97a1dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386717fb0708dc19d959bd5de5843b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a08ea426ccb2ee8f5731119f03bfb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80af36a2a3109199c8b45c27eb494a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7c79c916c30e3ac99ae8d1fef76b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f25355fcf83c58b1baf467066d05156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c83f0b9c9f337982df3523045c50f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93428a6cd4f389452197f6f471e1e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba7135cd2167d126468eb9d7fc23459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85096cc6cdd4b17273f8c28434bf3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ab3e95fc1e68e8884765d011921261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16ffdb6f0af10e197279cf0f7c3b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9207218f69307e9d4b8e1c822e5e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e905b6b4345405c613e424e5fd860364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027dc25c29ae44dce560ea6908670365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c5626eb766a2e1753949b8e825a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c935b9c7d749ad8931a20dfd41ae70a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e3e9bc6f86d15ec1fb0f9b15796e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc382eb17568ebe6e4a265933230069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4258a7987c75f1fc2bf527e4503f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0764dc637aae471902961c65bef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0701862e0b064f726ca6580b8750d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe21229d3022903ed49a07dbb664bb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57419386975c400893aafec98edbd03574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ffdc49d5bb599838393624897735f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce283d79e2f2834356bc79224358b9f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a709afa6acc4095c2ee357774198c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a0f10d36e2ddc835ce083333a2f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf3fd59081875f897f55acc999f6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d41994726561115e39609fed8efb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2aa4eda64c524629e77b3d67cb40e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da228d7b1b26f87a3557ef7b88e1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e706e1b19ee7ae3f6e864085a2cb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985e2491aeb440dc2b4706917ba4eed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb27fe14363a01009b1cda6670ccb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caed70d510a93fd2bc712c9b8ccaee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fece999e9583eb3f867809388c805987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317462ec4ee6fd4217b57e2a4eca035c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297de3d5d4c8feccecb65fdfb11b960589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7082386d7816044855eff8909a1cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d532638c71c8dad56a2442b6e59d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e77bb4927a4749d4ad30b8fc36e15b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605c288264932b3d5d335097efb64193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d060df0d3012adcc57b7592a3acb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532966c68459e7db27552771b500aa1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379ee02db90d76b97a851851db73a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8fd64494716ff29bd4166cc1809a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591209af2763c0b4e645e991c66e8b9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11de8e2da5cdf5580ecbfd061ec3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070acf8e026c643ab9d388368a69d595100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d8587233f9aba48aceaefbf9c487101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e012b0539f07d5b7c59b4a8530050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0f6a8d901da13125bbdafdb80b0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec23b1afd62b7b6c0913055ed702a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51b5100ff56e5fe5b485d9860bbd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbec19ee6ed936112b300f9b6cd649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce16d4303865f68fdec319f53d7dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769058666c29bea8ff63f8515a96080d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3bfe943b1d6b8bd676a458d67342109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c77022c28cdd0a2b91ea6c413249c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14bc1e5a848afbaecd118d3b48ceaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce4cd0f0ef3edb723a4396fac2010112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3ee3779726c0b64def96b022abbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10ccd702018650cf4a57a4bb1b5f5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9465b89254d5f66d6105977cb2a8b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5a4d90295bcb11bc92d7e9a61afd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c28f213624a6e34e3c33e4357f4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b38fb4fc56aaa0544aa3cd8b5d562118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bdf90af7f518e2565b6bb074bccd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4593033d14494103c39fb3bbe154e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1ea5c738b8d016841ed409c0c5944121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8146fec4ad14a286a9a5099829007b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15989a7bd6bb5e752897f28e7e7d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77874a71d6874b90b99aa02cc619b4bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8640d5b1fa2845600ed2e90973c0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885b01fd11d714e2fe15ac47681382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70181641d013e162b8d1c8920a362e5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fcd7d215e520fd9b349d05784bac4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c938fa02ba9cbbb6cf996797f5042129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54880a3c1050a6c8ab42f4af85a4d0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221c1b085be5b13db8b5de08755cc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b19428cde02491b6f02b731064456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f60fbc5ae419117d974f3f89f3e8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a49d36ea22e928549a09ed4d3fc47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755753f63878876fa88ec6879507775135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313e21fffd4e8d4ee564b620a06299136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49435b45692f5626fba54f2d964705f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f440973ce9b71b630a440e4fef4f48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229babaa89df6360afe0cd0666a6c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d7ac6f7e24a7cc8d49a169d42bb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef717df22b4be08abb3a82f44795147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c4c2454a3a7e426fef17013eb48f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e43cf8443a009a2768b8e7c1c525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637c6a9577a4e8b0d43b7f7925b7f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de2adfbae8b5e65480401b8494d3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b61b45af0b74b4e73a71bcff404351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d017d5fc605bc2429cb73ebc2f17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b0deeae411402007c2832cd8f6f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a08edd39deba466fb9cb9174f43a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa4e1baa4f6f6e471e099fb458370150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a42f621cfe4369353144e20f3a503e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2a8d5a9ceea8d39cf5803851da7df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db60e13b1ff9e6198396139a3dd550153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fea72612cb0d64a9e94a3c57e4e14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd201c1ea23a965649327ed808d8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0b4f7b7d85084c497b820743de04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503917fe53c7facbf02152ba975fa58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829719fa0c7de38c089ceff94b17de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd546ec582ec7d5869da9c15b662b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ea37dcf5da852b71fb31ad4f59b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b9c81a653247470426bf45e4fcbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2122c51facc7e83d2d937b8b64a4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba84271b29457d599923588f505da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7764410f881c3ddc64afa3608225a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fede96cd00b4203e9073ed01b8c86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a925540df92f9d0f2114dac3e575ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d99909d1637e1cd9536fc63f05b3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f858172910352d6ee2cebe9b00ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8cba0ecdd4b66f90bbce7ca2abd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fa545ac03b44980c25192bda75b84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9995b531a17402ed6cfea286406c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef58521a741e54d39df7c55cfd173a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c326565584412f1158309a4d182581173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20821225f9beacb4ed0b3026f757cf7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100472ff42427b0b438889d5484f2da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c5910a7fe4c66e9a838fb05d37b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c46363f106b25e0f43e66facedd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467e211066b416086333883116af8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826d565d0f3c646f54e21e0a4a18f61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a53d07a8154eb751b0b6bdcea4b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40a09973d4ac04919787bc369f609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a804ac6133a17f003212d7b8c1af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d713fbc78d365490ffb5c18f754223183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a5f92bfe9014e8af16e32bd88829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e648ba70beefdd3ebbbaf8e26a7410185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cffa5c6db99296d78faa3603cfe0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763064a698180e1ab3acc23dbdc16c97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521a05e804801001c52f7ca71ce638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeeacb11f9a9868ecbf4342cd129c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e74ea1a593459a2a9fd8e7cf29fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e78dec35b2bc6e3e8a3dd59fee51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1471f5a11a5d6545b7723efed8953f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a721c4495c5fdf30d7930c081ebf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191803ab2fec80a9b9f1ff9191fb04e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58071acb5a4587dd065b35d8c2621797195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009568a53daf1984ef2cc796dddbf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52144813be7e645dac1ba5552b8286c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330717f549f1f1fa1f68180cb769fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d052ff58cf539d93033117a342ca9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77cdf2dcf1551bfd9b94774c331072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d451c256a039d0e86e39337f067134e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7a1e7e3c4c95f72704ed606b0366202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73688406543253f05e10819863d33a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbbc5f66d8ad5544b4a8307c9d4a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b39122c1f3aa087d05a47d82cb689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2605ba9f8372b33dea4493121475206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea91109ccc367d42437780d6e7179207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8feed028d9cb91a0861f764d344c22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a084ded6b1f4ba90d4390d8d1a3927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4d84df5993b9aa9aaa2deef3c1d51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abe9c1499e54858741df9deb61662211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba0ea51593042d3fa5e72ee495f27f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc6f783603d84ca942ad0f44c7ce02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd79a75409cbeb97a91ffe17c3a63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b585d4412d47039a8caf38351b03ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae39e6577b115824893588ceb575e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab252eb19b0bcd6f97e6e5aba22ef493217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423746679b65a6dba9a04e29462f2c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a19c35d018b55b01fd3ed8f3b349219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108bf665cb23e15f083d096e897f47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b28b7be0bd64b407f0259b50cf788221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710556850c217db0b54dd0a5f987639222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464edfbef1f20048c9f9af087d1151c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d1407ab765be13fe67b984118a74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed34c448f27957de7a6ba2e03beac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6750d4950def1eb8846c9fc52983f38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83344501d28dfc73b6fc80ae98272227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea5d05483393b54548ca14aba2ab8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef2f89fc56af51ba3bf42271ada95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313f85341eb06d27e78aff2ce783cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303082277795cbed5c6e79835171780b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217c4291e05bb4507023c71562411e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8dbb31d3611fbd8c37ac64e555b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2ee927790ca05c92f5af805b4c6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcb9d234addfb061dba32dbc3dc3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c35e1b01e02ce238bbae0d16c39e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca541825acd5272bb1da8802bb97e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f480785ba45f233f1dc32be95deceb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b554b07a94a375e96c3b67287fa88e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35a2ea4d6b467afc03eb9c90e3fda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b543e120a70e235611f6af95a0d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f02ffbabe2d82fe85b2309793e0bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4012a663bfafd3fe3b7ac35bcfdeec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67b2b09f5a96c8ddd13d7e8e6b2903244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5501cb5d155004cc254dade2cfb5d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d9e2ca7ceeb073258799152b69cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e93461272d7f4706c9057208bbc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8bd542af5a22af0fc439482f387c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342387a52159a685ee08fb96dad8bdb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301b0a05a47cdc338362ae35666bc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42934f263e9465cf221c9633bc4f79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cfd505c28e7b2f7a75800427b565f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ba8d70e997901544c068f7604b5f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b1a8b467b954bf589aaf90c2349c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deadb714a1df5f530dd068f9ef137fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852a4be8de079f81bdb06e51679eaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431ab1d812b2e5a83d41181e5d9ee21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed81458b1ef2b082d87b759d15e5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a624810dfe1dc13bcc6b8dee983a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764209acb9b4b36405ffdfa1d5f493da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838cc6e589cba7be1fece377964f9a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db246f4c30a72c1cd44f63aba67dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53b5e8cb55f80e6f8a9d16d4c412c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c947de30095f565b72b07bb9dd75d54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58064ed7dce110aaf622612b482690d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c304209d20c86aed0166f22c802524266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f2d5f656fe4191e465a7e6090ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533669d044c1a7cc15a7f93b9b1823268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f043adf108ffaf45385d00cfbc8d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4513282d4319e4a7354ebd00139b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1f849d67411e7ce582ccd8d66caa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939090a3a21f8682f4c3859cdef42c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286923f8a4fb3cf818bbb007589300a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fae5f2f4b9d0a47626f3905861e9f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882dd83b36046fe536bd9b8e4a26a50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85d04e463c29a17823dabdfce881b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ffc42cefd0d9a61d80f5a6870907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c4d054128cda7a0b8de8ffd94639278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895df6040a2829058d2bc5516f44d41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403b5b797f624916829f0cc76730e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793d10c1b081b1e468943fd0bc91580281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806a4913066c61f5f914b8601ad88e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b375eddbf215c4dc3dbe0ce1d3e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996752ae8f32c2be7e5a94415e61e485284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632240ae5f31cd8ed07aba4f13f518285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e1a20680aea1b9cb9a94e8c70e3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030bf767b0cda07efae551756e658f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac1ad7d4dcfaa4cf6cffcae94a1a41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70217cf945ecef59a3197515d876ec27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f38990458427fb004afe9a5ae5bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336d912321dce16b15fc0feb2561562291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9e916a85ed19afa041195a6b7fc9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6af1af2e999bc4ff8cda01a9b4f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc641fe28861be3afb90bd219296a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca7138529a2e0b7acd8b1b1fba0fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db69b80ebc274cbf743e5fe31325e96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6482a1c64ff0726cfa0aa11d795dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ed5184b55977981801e574059455298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2918d7d5225c7d882ca5a55dc746068299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db241f6f58c06a23ab4a41f17b5cc6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0927a50605b5a9f38cbc5b487fba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ce2f1cd6c6502d7bc07c6a878915302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ef24c605f5b4652e3980667a207c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f22ca0119c502785d92373eae1259304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ec16fe600f981a61565eb7a77e59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613df6b10c8e05731f634e69c5cad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ecceb7cf5d0ade2165dc0ba0daa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19e952109008e0e6cd85f63b87d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95643d24bd6d9f04dff0fa307c794f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55df7293824966b66bb96236122f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3c8e702688214061bcfb9f220e9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf109ae75da08e646177e10520c36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d85108136a9d7396bb2b22d42d0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc173a891185fdc8b09e3d3cfa4f32c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c4f84ba4c35602bc69bed0328caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7bec4ac3572f0749494d55809ba6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4b96ad0b5340b661e918085bfcec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417158e12e46b8b3a91cf86dc37f25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746cb4ec54b70296eaacddd2f8b75b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6051b02e6f53b0eb607a72b431c06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464e08c1a6cc11dcf723a9e63f57eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44796d260bf4f605e1bde7e317fd5de7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518648126976c47201476a258dd5df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d417f5f62ebec70111d6a58011ff8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a26461c99b2f5c2ec9be8b6a2023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0fb6e947280204debd7d39fe5228326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba75eb3afccdbf06ac42839cd3cff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f2eb5c155759c02f677796cbf657a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7de769855979c47d885996b67730329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd861a13a284e3b845d41641ac320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2c59995ff29e3107cd171759abf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0324d17baa7bf1cbd796c16a0ecef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b0d00d1af9a7726d1a2d33a3ce3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b593cfbe22ddfc4d200b1676a717ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c565e2cf9cbf901ef961084bf17fac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c2d375ba26e514ede50afd18f6d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8a4693faee5cf2c8c267427a3cab1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27976558507fa270219aa9f2a4453e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ef88a94ef74c11de303a23b3a481339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e242d767e570593d07fb8a0f191034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d13dbbe34585e8a4da39388d9ca54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a689d719d25d980a9d70327e127b07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa49864d020516215d85cf6ebf51789343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d5c1153e713184ec37c85ead6c10e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a146612aa92abcdd78345ee78fee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1655145d2f5d854218b306067d6b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b57ed541ddbfac5513970f61075dcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9baa6155683dcb33cf12c0c26258348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192bb471313566ce9bb41800023379349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4df7cef6361ddec8fd02fbce23e182350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a21d19c6231a93a63809dde1dbfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715d180c669e392f9a23fdc9e7e754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d649c6db703dd78e5648bca88584d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b28bf5a19b7e4366a313dc2fa033354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efe3179fa9c462452f5f09547b4c05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcece2e6c0a2fed10dc008657bfca6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7af9fac6a17eb7a4b4cc9790f0ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69212ac3275b53e604d5a75202279f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cfbd0c54207321cb53baed2841b42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75beb9b7466eaafaec402227e22e5a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3770bedf9c3f5d4c6b39e5f56bec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56e236742010c30edf369b29b57d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190535d9d4574864a0f54b62db6d2c48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d6df2c856c7fe972b090461c1c9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0602aa97c2857b5099fd90deeedc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9af31b8695a227517ce229e42d0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c423a1b487d17f04e8325b1d9f48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063719d21b24e99bd622975f12cb63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9117d87a593c894ece90f56dc374c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e077d0fbe8a23957f993a07a7a7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2d1ff1ef3a2d4cc807ed0e411ef0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1114ee46e745c7b4c03cdbef860f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f20efdea65cfa13eeaaa494e9bdaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342528299fee9a265743356e714f72d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e65d8f4dd8db0ff1331e82026442375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183474b98c1e4e240d877a846aea712376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb18ba08cf95099fd8f0450cd9143c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950590ec6c2515f784ba0caf00404b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abfc3d8e40c77ca4c1ead5bd269d20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31bdfd2be3c24de76c3a5137ffe904380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a646061da04af35dd76cf4d48d0dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221435178eae85bdc9991b6f392647382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd26e7293665f7b15be52ed4a83d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee13307d67082d6b2d908f72a3f67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13e6a41836976a62ada4f2ea610df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cea4278955fad311a300c6571264b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccba0dcc5ef36b0ff960f77adf43e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc93418ff23e796391f94ddf35ecb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232b510f9c14138376874a09994a8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabfbdb83c5946ad7fd100448982d29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf02ed91783d96d9b0e34fe79ce618391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d57c972973e670f2f0aabed3e7dddc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7816c956eeec1d1fd0ad83d6d1d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943b3cc7b539dfef2416c0416d9351394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a529137a5af4ce50c8fc17a46cb2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf99e9e60993d894bf04e797e09e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec2d036759d7903b021267b4c3547397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da0423b0cb5759a0744962f9ca033398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac17c14d0942ca53482dba24804144399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a81662060f73e38d5b35b1ec2f00b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a5c701f601b9463b7f1017ca87bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b95e8141b8aaec108c3b560e6ccf16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd6dbfb5365e19ac87362e42a9878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efad00c026be2ba1c72c083db81667404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa188749710b732fb8fa6e3e9a9bd68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c08dd6e765c184a154a2aafa63b61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe66e8e043e8e25418ee8e4ee3cb25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42eaeb32a2d3da12e791562fed137408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ac3c3e023d9a190121e4f3b2459c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5e0285825d625ae4d78bc7a9be896410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c24389d8e8c982d17c27ab3fb50b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda899d102a628451bf212917fa6c9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0578d506b246bcef135dfa6293166413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7eb1cc9c06320cdf2261b59e1f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edbf70063cf095e471b4add057f36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41d95891cb89f94d316225281762b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0be1a6349cecddb622c5767a54df6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b8aea6a5c18708cdcd801ac8db249418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979b635906383d95d14b7fdbe77c18c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99edd997c77a90577a4bd71c052752420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56e29651391242863ef6b7d3a5dad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b483987f3d83d881e74d3ba60e9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e2b9564261483004a2eefc4d88f53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76de3cf6e0880ad544fa02ea12ea1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717313d12a9b21bb4c4ac4ca91af032b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da9f40e677027ab1862b00c22adac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd1592cdfe9a8d3180cfe1d3136d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f84867275ded46e2ec9c1a9d024b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938d547f46b62aaf4913443bfa70233429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128adc2980af1303aa5983bfe46655b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318351ace8bc81c4f7453bf6999eb8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c68d5b43f552a6f2c9407370ffe87d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60d78bf2a7068f2a5f204134acf76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730df8a00318a336e432270fb1eb12d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29960fe3f3c2737aa93166f4796c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802f660b76edebe2927b24cbe0bad4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d9ddcfa42e12799acbc1d411e349437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627a2384eddb7024ee5b59925b8e6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246a2c3fd1558ee977a5a47008548b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51928e8909d17f1622a89b431dc7219440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cab989ca93c79e0804e93d24c247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36fad6bc22cc4e8a27ad100b33c4f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82f6f92c5b36984f95e8ed39f2e03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6edac80c1ef42c8082ae0283788049444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45403601778b6f35085f171a676abe3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a9fe6274f75b5dc76b1d331083b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213b91cf4594f998ba867e3e6391d98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f699c74cdadecd1ffcc4baacaf41710448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb4bcf943aab9ab2e73791ccce876449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac583df04c0528cca22745487c1114450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3708f0a93001f5c99467a4010d8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b53cd6d26b07a5bbb01df6783626452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704ff605c18b879465eecc8b7f3c9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3df16caf08e4f7052b241d80479a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde6798495308a67364f28722d1b729455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ee8feb58a2c5785cf97367476c53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de6666df5132fe866a7bb78778298457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92114ba962958e64fcc37a09db19265458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51898415573ee9426b6bd372ddc9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1446be5eab72a58666f2f431d85de7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f30cf358d8f505db983c99d6f1a9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804f9375e5dbec0c667432ae42cfde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669701faaa33b8de3a230c0bce9e646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4095542d2a3e1965434ff2692216a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761748dd73d36daa860ca9947b66b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad174c9b944b542d5250c0b7a0b8b6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165452ac250a274e293a3cf5e50e1bf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25072f7f6b9f913b7728e4fad3bd304e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c649d56fea1f3f74deb904a4971ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1871f303f0a56b0002372d715b26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6454fe1e604a5aeaa93b0b72bf7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fc3d05d55f0e7f9800abb42436894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184528f2e31a1b522f1ca683ea7268d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddca42d1d05a66bef615853b21cb02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4336c79c88a96407f34abc44a635b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed7269ce367f986850cafd26ac6b00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed676c2e01f6540068877ceba06c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a2e3c23458e24308bd2cd332a75c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4aba1e761cd4801e2269d609ebc1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2e942a4b6af7063da251c4e5be10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b56bad8b59b4e897f7935db3b258f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c951a2badff818fd17805500c2b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90790063bd73988b663025563bdd6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18baf0fd4c1b0360f94c61cb69fe04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fcddc45972c00c28accdd8d46454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028ec723cccb8e33eb86ed4600af60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc328a8a4fc85537290bf42c2e618487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7d0d7f9faeefbf74f5d29d89e0f1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f61657a7505ed1d780f758a6354e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe954435e61e96c538c02cca4fc9c6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39a936441d728039675fba7352a86c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874db6cf60e5ac099099f3dcf66449f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ee95d3f5a4f1775b90d1636cb9c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc97c33622a2ce265293e875cc68d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9a4994b8780791916286e19164e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821bd843efc5d76e4e211d015a801e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0729176e3fecff3af6dd2834ff0eda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4503658549df7983e2232218d1f402498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06832e7ca8954e6e69f7bcd873bdfbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2ddbffd6e415bd146e68e83e7248500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28783af91bccd01a53eb735188fa8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673eb331787de0593d18ec7847a4f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33adab4b2e039e9328ef72db338b2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95894a32606c93c93fa3ff3f190219504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34864f29681248fc859e9ff42362a05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18686282d43a2df11d6352f4a18840506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286778829d89c05e3a57fccff035b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d6c9121477c595c64540dfa2278a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956e22c41bf826fa2710f2066f387a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bab539a843c34c491b0d6697876fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b66f2fd8670d5aaf93a99fea92db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccd601e9f97a36db8c845753830c92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aff94ba450369156f5768bdb962de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cce52df35bb7462fa5c1344efcbd0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d792fe98c9d23aab111345a2479d6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9478db20238e4a5107409e0251d42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f992b2b0a4ecb42a7307c39c9b3151e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ed985f083e8c1930b71e9a3e5852518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8858b979798e3b381e08b094fe51d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02284115eab1e0144ff928490ffd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59c74e1720378c8fbeb9b4db6b58d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d549197a2022078fa26624bb9c5a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab60da59b0cc6f3817798804b6d1d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d24cbb7ca749baf47902531f7fd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a7785592a0d965d3b7a391ccb354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c2f969f44f81b3350449a4f6af128526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657b47f08ab562bf96518ac5123886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e83926e998219a08b4f0a61e5c157528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983451f391313497ba818f85d0e7090529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b0f23cc4a989e35fc6bbd8fbfabf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706182212995cbe17b83ff619112136c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564522da294f97d56421317ee9862db7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9006ac302415eb273d1956543f2b55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e9f2f03baa66b801a675a09580381534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217cb11d7765e0293bb89592785a3e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2219fa9032149c67738a1de4ad782536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f81c33051000200ea7536b9b3097537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381daa70fcbfe963c3cc5eb34da837538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e458a35acf2893b5b8ff6db02336539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8825504bc28747c48e7c5b51e0fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a74fb50146937ceb104b33ab806f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32466690bd51a2de53c98a5d549cb42f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b023e8cfe3861764f31c9a6270b5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90327bb7c3102d458f7295cef957bf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e788977d5171a21215e9b4bc59fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307fd1d26dc50f7a4af6d65a29a33f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf3c4fc150a003f0ec38f21c666a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6efc0513d87a85bcc7280cd92b949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740907576167183fbe85652c3a7f2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41820176993289775fa64d4ccc0efa0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513d6e9ff5b8e34f81f7cb2e531ab46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729980b28dc350ad3027d286360ac972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f3056ab77d1bad7705eaee96a3a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55861524a9740e4641de1b08d85a4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b10e1c1428b79f4d72b355c2a4d14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107c165474f07586061a0963cf0a7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ff705b3e3d0f596bb00cfd27bda5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65e6ac03b9a5fcdb5c535bc732e6a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556e33e1eee0db7d7d96dece5b400f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a29dc4bae2d8ebf9e2c49c5d2ad6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b521d026833e67b1a521be47016b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd0b83171b19daf9a127f51852f50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214515b7cb9883318dc5a6739ef0aa7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dff802a32f0da5adbfafccdaff1e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feacd44fb7b657bfb7d1da6557e1c99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc44153d0e7790a534ad018ea54ea0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403086f3a2ffa6a52f9175d2a94fe6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481db5eedaf2c69fe0e78d4864c4c06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8f273c4d1af704c4dfc633cf4f24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3479f01cb9eb03507175eed478f2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079fce41cb75dacdd84f70228a11a01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed56a15305575d9bb7c44d8c2a9367a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f4d564bd9890b49b0886d52e7ac5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963ce5394c09cb52e9c0804ba0ba62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118822fc4993a9b46faac150cd136fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1594ca26488790338f042a0ad5ac1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7bfc3b7ab9a6043c34ad0fef4bf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e37006ba5f2b8c1af295c4213d102578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed6dbbcd393c4f0b84b99db98b2ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c69b8c349ec647f095e443f2a933580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ffaa64c774aa973e6184be2fde381581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151008230f4d5f899184dd15bf1d5b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70112fbcba429eb7737b45124125b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4816155c6ab300d71337d6dba016584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a1ef66a1b9c5e597513e00170486585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e578b11551b604ae2bbf663f670b5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6fd64bbdbed1ec550800ab16509d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d5f11306e80ae7c7402e55d017d7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c379be6ff0e634404b1b3ed0491c78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bddd8acfdd03fa0cdddcd73e2ae134590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91741b2bb951b6e0792322b567a97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1343794682ea53b0094d1b4d6801a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918559f571d37797941ef84287fa23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af6272baf0c6f2a42377d1498b05f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ad9ae40fbaaa802cb153dce1b6ed2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429305e2140e8d4d1c7543449c99fba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bd9fb10fd127e191132f55c57590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8db133c094cc581849b2f0c7c160d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502498e1215e9bb8a8f4a6377d8cd433599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218aa60040875580cde0bf6223d81c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc72c9cc51fe7a16aad051c4ffd8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c8e07a3851efcfac8bcf0396dcb12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221b5dbf6d262b1065078025d09b77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519528c1c3fd9cf77d52bb226ffd92d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132be86a8823cc01bdf01bfc08ea6d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3ea9fb67787b72217646b415182c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591b2d3d13f1e9addb0e6e6731bd7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa080f2cd507ea7c8e80aa467112ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cfe6a55d1b58970ead54120bbb8cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0104a99a15fff312268e8fe4a2adbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9d71ff0b60feb91f85148d4f7c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de56a34285696b0aa737d111ecc993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390253ac0b0aaea0e03b02d5ad5dad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508becaed4db616b27fb9443149fccd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689252bf317f2a9f861a1015ae930871615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50fa35126f216abcb39370b7c1805616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fdb052fc011a1edf0049e49cfd61d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48810b143b35d35a382be2aff6285a38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d801ce7c69d06cd1f9841f9581455619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f95ad7fa883c54aeadf63774e799620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714d4fad8a74d7e3c1ee8a3e471a3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad99ad7b17a38d8f123fcb536c697a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b3c6c9f46fb81199079f1dc80567623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1f364624a0b5c560e917206d51f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48bc29a8464cd4deba24244ff89884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e5c86461942e1f7a0cd4a6328f32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e4bc7b12f517b9cdcc1b8aaa21868627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57b89ad5847ce4dc9f40e88c8e3a45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187ebc3974623c1ffd555e59e8b2aa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5abe22c9dded41290ce23038ebd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c23b70e04dd369ab37407f29e3dd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22833d3446f2db3419b4ff517dfc8e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f366a20e52105f38c6868c47b21cdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055741d1db1f9a62c59421620ce887634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f41191666adba536f6b4907b6cc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c96ad1e6701591d25ae297db69bf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1438ec6fbbc1191bd64be8cbc0d98e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a6399c3cbe34860f8f8b2f45909e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2367c86be10a56ccbbf380a31dbf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1a719c0686147ae03a5b07b282b3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0622241b9d75775db5aa2202904b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59980e4334cee1d16611f55aafaa34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972bf406fa36024ecfbeffbab2728cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c9837a64e730d7468b1d9b5107bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c587b7b12d39ec4b186084e21264bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46760856cdcc63afb03a1d8d98c65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0fb7a9196f1319d25f51fdaebe58a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b007bc317fcc0a67840a0ffd6ee74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df471fdaf118401468cd8b77d8c9195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197240f77c0b7f2ceab615592ee1c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1132b1849c10c063d191f02dc1ee5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ceda51c70b09a1ec2f35b3146aba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f5702597d82fc00d62445ce01b648653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed337d101709a42f8d6b8de52428282654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4fae6cab3dec80ffbceeedc02f8d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab4c9f73e039bcc74123e56c97ee0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3df08847e7f052f6195d2bd6498c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03635439423ae42723d88182d9cd3434658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d87744eda4fab2e29fa12228bb92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c26da568c2aca6a20cecf50349c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea99dadc3bd14a676cccdb355c09a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d1d347b178cb5603c06f4cb81c2d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df673b26da2dd0c4737c546b0453a2a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d039ba395a4434e06a230b6ebdec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02113f1656fce8ee71bddbddbaa64ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8984384a42d524632b7ad34128876ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ef2e7c175412270b3cf9e5cca751667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac98ad55e2379dbd12b38e0d304493668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ecb1660af1b22bc6604925dfce67c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19a932bd0b98d129d0663976fa704670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd54e85bd74804e7402f7b22ef4b04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b177f9a90df7bc8d0a75e7480b083672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a2673e7a7a0ade6486be0f57f59b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeee671962fc18251fa0e8734a9558674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f78b4c7feab0406466ada446ef513675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842200385472e3daa43d5ecc2ea27d99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1578408015648b85c9b626c02df33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af028f93814f3205bbc5285b1232aaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c36016e406b813d371d28534094f81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a4b4fec8990a05f3fa7d9cb62696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f82b1e1b6ac16401058b0d9cc023f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a9cde1aa2af3effca8ad565f545b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ad1114c9f1549faeb39390e90d4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0b85d3021618cfcc6fad9b60a4e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d12e89a5dc004bcafda803b9e5ac27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd98a643ecdc3403dcffe8dcf3cdc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699dbd4d57c03800470ed44a38b6e16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7378b1bd43c49a99528860661269688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc1f758f6e16f7cc21809d80b0b7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b361a870ce50fa464ba687173858d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b400f88b433e0edbd8a3940b2f485da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b70d40786adbfb5ca642c82690dc03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7bd26b7e6d5ec65c13b6670e8ae4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6bad6f96d48b3e0b14af564cd3b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5fb6e33096dc9d10cb60e0ba4ae83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea590aba0aea1f5a5b0aed0a2115183696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d93eef3620ccc2f9cc19c8b7633f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e7ea042625823e10e397601e75e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbe9be17b7383f066f881dcee9bb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ac634af981a87a539952430dc3396700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcbaec98f4a23d340b9bc5ac26636701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918b39cb481fbadea630403a9243b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e6416acdbe2ede28a8816fda8ddfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf5fb29da64595ee85ca1dce079d31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5f0e03ae8357d17f72f969604793b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f507f96a494583d6ecdd08d4d598f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb431aa3c502d6891601f7d8228bb6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1cc4d2e62a02bde1b3d6d64bd1586708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5332ddf2105054c7b8f9f3548604c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ec1af1aad53503934fd8c1ec991f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3d2ab2c15772c2bbf33b952c26c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3998146af2b8e7bdcd8afa0d91abf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf23cddfc81c73053a022d0605088713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c538f9627e65939f90b187b89be335c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b80e53c948e23f7e585264d9317dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eeba185f0f915756b21fa233bcb52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5546cbad773d40ebe3e08ee042b927717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824f9a5673724d2a1775217c6b7889718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4e2f62a67943126a6e08000f374c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a705cd5f2bff1e2c66da02546923720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fefe8d8d56a5771d8fc54e110d7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac4936a79c31cf4488a6794802c50f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052beb4255374c8547e595d0272834723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699916a80ada5e5cec0dfc5bdaab0e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc55c8ab90833f0d53bae070802e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914d69d3fa3159b4394511f6432e75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e354ad79681b9218a7b9d7785972506727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7c14298c2d5c73b4b2cdd33bfc1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82faa1da841a85cd4f8f283a22afc48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c47720707f9487029f28871a7b7f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13efb6563f0a2946ad84f9cf69ce3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869645d0c09cf738a539dd1f93dcc43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875aef4476f2de043e4c8ac63458344733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db67cb6a477e0f21961f043f24d7fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589080938d3d9f45bd51be0cce6c8621735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7220aeb41c3df2c45aef17f5a6297a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f8a98f04f109e42a47b4b89264d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007910aea756de8dca4f48ea9eb9f1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e39b02a7211be0da0481c6b6f814e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249e55a9d87ddd79d80f7f22381a21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd370645d54dd1f09e52ad8de29df48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014e15920b7221127a368e573800abc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc8cf8cc35754c99ccd5e60ef7e53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d22a05d5a33f5bc31fb4b2aab212744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6caa2fb65379778bd935e710761563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18638cb03ca44c02d9489288583068e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945a0056a38e55ff4e69029144b5ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725acb97d1288bc30dadb5fc4edf7f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f94a381a759064aa7b1defcf52b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231adb7022f43218e3303b746a5259750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347944bf1d59c9f7c060be2d65ddb31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ab21ff859ddd499ea5966aa1fcdca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bcc209d39e2f81807609176b9cbea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8fec4c82dc19e3c14323742bb4f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf82dabd3f90cb93906f4bae3afe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55caa7ccff2548e0f28e9c72dd7081756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701676b8b2c82acd732ccca9d8af234757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75e44a49bd2a3bbdb16f90a4be585758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a38a65a38c2c06727db85f13dea28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8347de486bea56f2f84d1186a74cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b840cb43d66d124768de28ef6a58fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebc0ddaaebb1f4858484e02a726c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1e5dc742f3dfcd14e6aefba935bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df6903ecd994962253f8b4a9c3b89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96087bec98c85457e3555775846f117e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250666fb0ab5f4688f46bbf4dc0ed9f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7a7d0ffb79709627d6627062422ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dcca41ee8d6c8d06fcb5ddf454245768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133121e7531b317bb75c38a6fcb2293769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a1cde71c4d10498511c856b66266770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acfdd090245cfa6b5022b331ca8a95771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9d6abb6484bca0030435282a8aed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff151618f5e00901f69ccae606fff09773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013f2e7b8327efcf7a02a0b1c75353774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144994d14a80ae3eb75e6d2d002a67c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cbda62811b9df11b8b47f7ea968b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e860c2b0e4873090fbe1aabeba45777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f152d881a955443616e1c6fcae53778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac0608feb121bad3304153ded98fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36adf5af6e6208e78be02dd49dac22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425230f586f36cf3c67fdc8036d8fb4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b969bcecedac18b695e2c3f53ae6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791371e943246f39eec85606ccb766783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe6889fe065f2ab8bcc5f9e013dea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b3b61b04ed81cd5c3fd3167c2fe7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c385ae7d6e48c2724758e3f24ad70c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ea547ec2c83d70dcc699b90b9b49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa648c02173bdc3e8e4b7c38c3ddd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d4a774f57251c8b066a7a47e87bf6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4a02f868713714b3d8cf192f97a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626de258a6c441aaecef53e6f6b960e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144d3a1f57e44f49bc2cfb1a5783c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd10fd02697c5c519e3cd01f98ef84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048213d4a02410aa7cfe069670651051794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b846f7f5cedf6b76a982f242f63429795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f22ece4b3acf08594f200da8792e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dddf341327409027fcacd5322b84bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e33d83dd9548c88c2e25b577d550798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70dbf848fb15498b40f1efab585fd3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ab35c36e09c010300b9c158aa735800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49850da06ca58c18917a216acb7a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb20f911ca017d0f7a25985b3c5864802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d164a584a8f6d00d90c0d4bc55d3f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9e4dcc82e5cf82f5cb1c5c1dc17f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fe2b68996c0b540cb09e5b7d1652805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710c2a707f5cd13fdcae9891bf3e40806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4403a1419a0567a8464ca6df2e98a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ea14b6ac84ce2cffaa70235d86a6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ced29da80040c4bc11ba683684ded809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d899872f4c7af85f62c2730cb94c02810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df9ea641cd9ea66520147da898fe54811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209eb840e239c68c0923687aa90a1b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47ea429a6fbb8b7af9d8d84cc95353813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e49cecfc6fe9eec2818020f47c4671814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554cf150f4067e3be3682d6c3862dbd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882c3b687ce380c7c7f78a1a2380db816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157ad03928d973ccc1e93b13e524fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99e1dad2fe56ba3aface787e83709818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45d2e0fe075af6d7f9b0191064620819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b13b017bf2c529f3306395ff69ffcc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65dc155c115841d728d8c6f73a3b4b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea62672241f63d8b2d804c4463bc5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e347c492123d8d35d079a3eaa04ebc823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9db802f9d765447b83433c98a60141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf23821b44429f0bac2e83bda945a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7284f1e79d9410961db215f06f6c213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d76ddd3aaa14ccf223f125c72fa8ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2359b171badeef820625f99e71435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa6f54877f00d04e6ba20e55428d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed285ec4693a3ff3153573d3e42f5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98888433c2fd2923e9f49b8709e06718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06419f4333464d1a59b14af57d5f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48adb59191535dac4f17c6b045b1bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a6820056b51b62c73cb3d926f5d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d50e1c7bb9ec6fa745d32c0d8e0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc92fc10f9afa737caed45502fd52d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd65b2250fc4b4ebc7071029d1b6a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d059e5aa4886b69f1a436d505d7e92915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c558dbfd52d15ea67033e43c0f9a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd40a04f3be27c2431bb13f0239ce217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb183ef858aec7292472204bd11693a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129a3284ca3ac05fef8aca6a9f810919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc9bde1657480207188e86e94cc96b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c45b934610d73738a65288af894721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf680cdcaa44f430ee4e9b285fb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd8139040bd43dfcbb2432f0ea05423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ab85174c170e82b563c78128756424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042a3c8cf8baee0b27045bab128ccaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064f1fa72a485002ae01f08e82f2bc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39047db65d60afb3b5f954d2dc5c8ce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afee9648998fcd338604f1d84c156a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb64830ba8a1cc247ecbf2c4a7183929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6dedf447a197ba7e64314c438dcba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e26c09b52037dbe30858703585ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27404c90cd5006dbd2760f0d72721332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c363fc41d5e96e86bbfc61629c6c1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fd367211520d74f425756defd82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363aafc58c7abb664b74472a69e9a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74faf6aa3d7b7dbb313049ffa743736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b61e7549ab9149a3c7a53ec2cccb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7387836b7a00e7f47656a49b5a2444c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092baa0c1a9170cea6bdc9e8486a3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb5fd51c68b068ed143d3c2a510c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c114c5fde0ca60508ce28e8e1ffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353e5b3b397a1730a179b2ca9b770842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dcd439ff51c2979442c0d8d2d12d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7a540df2c71b5929e0eb9a24e30c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f454f422fd2714462633f12f0e9d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe81ae60e661dda442d3772422a0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239b609843dec75e54c12af82f0d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e466ff6823e8727f831d1fa3f75a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a707d5e1ed89eb6e5ed89fd71ac2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf270b66e2812f9a43ef5228f78c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7b148a596e25aff5e21daaebe42f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683615e00e85fd4004fce7a1bee93052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469874cf416dc61b4a84c5dee3a39d0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9aab388d7f1e74ec2d5c69d7fee6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc2140015ab4f8909f23898b3b7a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e202b75588b7429946ed3bebbe047256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccd4b855a7224fabf96b47b1f4305957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5b4b285fe6b279bbc03f75dcdb5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f9415853eecd6e5fdf99206cd4aa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4b09419a020fe5533b58a59c558f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93db0cfd8593bc367c3abf0184cb2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb997713a42e69fecb20091dd7e6cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ca0b68a93c0266be67c1cb5f1d2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4852d69186031586813758c97769bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c13bb4b01620ddf88c4689896d8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41de999ee3fc49a1cc8189d7df146366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c524423428522ac845926f2ecfaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb963334bb7bffb2787b23058d309168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6290b8858f2b3e631d6760744cb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7c030158c47d85e14db7c2c7836970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c25f03d417ac53dc7175e37c585a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4e645d2a72dcb2ef30985aabda9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed4f88bcf8506fc96f682effd5aa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2209892b01eaa35a0e6c02cf69ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d67b9b4c85a641cb741e26e4046cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432415163d4a1fb471447607664a07976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac4bd047605418139c9d6ee3a665477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b282f026d635c777beee63a5bb494f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c287ef822f69dc885fc85645c09279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da2a5263746f2c6cfc793dcab36aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826890f69bcf6c08b262d0ee47f160af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb55700519033e8cc732a9307d50a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4579e4818b9c371beea5a3dfb9e0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3ee0ffb55388da39f5f0c7d8948684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea55b9f96b71ceba7a68b5bc35eced85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da14676e63e5acbcb144d6ba61f84186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190027de444da32c45a59131fa49fe7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83c9b5ab902b3fd6e4dbe076af57c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb49334326e68d1b468416cc89ea76a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb519e350846af0c33bcf8a587d925790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b385d62efee34f9292d1227fc9ddf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd9e58afb7fb02c1f682ba4d076e6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb36bb50e647335591c12ac6737a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccddd8a87f6d1b7a761ce76c0bb892b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d2cc4620a05b9bb4ca98719a75cc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7dade48fddc9887e9741073b296e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25244a010ad28bc1d11e34496f832f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9660736f4b6e3e67b1086d58991218d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b95d3f4a7d2da5c247f91debb444599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272ac7c8ae3623bcd3fd25f0f993e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b8a47391153e98529ae309d8f492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4dbc95090271d33f003d3010bdd28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08244d854f4cc6dcdc34c673c93b775103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4b89a7b08147a4231e060bbf7e4ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecddfb5d88daad1fd74ca992eb35b78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ef7726c99dfd67fff408d9877f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d23ddbcfa848609bf350d497e471c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a6bf8c1115c768221b9af711984cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbaf333c9ba0deac86c362b1df269d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce5f444b2949991874600baca9458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f3ebd53513d701c8d7f1d9c7dd79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e0c1bf8420455f4a767010415d71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f74bd77bcc850116c1a46cd3ca148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75eda9027e1ba56d576ee44d588e95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a04e7e0258c372743eadf600e8d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08fd11a10390b71641b5baad989ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35031f90d420adf5b5a1ba2ab2a8b285117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a54dcb68212e085ef62a95746148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263574218060545ecc5649de74ad4da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69ee9135281825ab90a0d0b11e959120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841dd73eebb526415a86e8c2ac215a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3cdd82ccfc48cf90f8bc6162a096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d987716a06d7b0809f169b193a5e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0762378d1c2935dd2378bf9e8972b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b3fa1006368db1897a3f577b765a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4290bf3de838a6b680954d1eb49be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ae30027ddf5127b7138aed10707f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907d89538bf13c2e02cc6d8efdaf4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e6130d573b0fa402f56aa7300b41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555aff4bd6e626ba0761e177d1a334130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c853a95f910d74511c353699abe9d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717d537b3a0ae01a104b14e357d089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a38b6717403d52eb7bb1b32a9a4747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365868da559b6d06dd4029982530d7d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb88c66f94ecf008424069d865fdcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74416ab32cdb3e43e82d3c57bca567e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff58bdbc1db5745b44a4d1f82a0d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0db5fc16767df538100da1937ec93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7080184b658d39e5051ae18b2e41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a234f30cb7f095f14a097f7cda2faf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b62cc3067ad6bccb4e545647f649141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889305f286f2557aac377e9c736bfbe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1729276251bf35f1bc4e0bc060a9fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dfd4708daacae0507a01e00d8900f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bef3bf8435f0f7828eb05a32ca3e20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f72f1304c347e362f26bc0bc997d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f76c2ed44cd69e6ae7b5abec3ff32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75337c03651a3b556997497074dc7a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6b260b8c79a17cadce6fb67ede6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b1a5947c0c1206e70ac73c0b83837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b0c786014c0d456a98c3ccab52f5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57314383f179603db01619b8d96e92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a7267f39f76989170771811a0390d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423675f94a236977a5374c000daa5946154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb580fdff311758a7f9c4823c24fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a852953b4b1e78c69de1225d149eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3981745d3e95c5952b1b6a698cb8f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38581c4754c9bfb84ec7414c1c150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bfabb8741899ce316acc0737abad5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077dcafd7594a9fc6341da577fe0420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770cfdaa3149411a5889a76d7df2095161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a5438ee5082818983066681b9782162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727ffd1b2c37dadebf0d8757056f0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa343890f241a069e20f15cd42dfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b43e93d7cff9561f4ca3e64c58f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8173d8a190dcda977152e9ebb51391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce89a464a78ca3bf2a04774ae04ae79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac83ea5f734176034dfebac6fd5907b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29f7803aca1d9fe5a72d94df680c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0548fd631ade023f628f7a3af553d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd3ede9f93c4aeb07c554621c9e518171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c6ae9772f773d0686d68f91b483b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a023833a03b2ca71a09eb9b73b263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f44d9ff0f8aba62e19286398aa21b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1ab2a0c3d093b81f44aa2e562b0a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058285066c4a900368cf8225f45a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4756562bd772dc20baf6acf421a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de97d12db1ed79655e26eb4e92d8bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe68334cffa5f54893095453819ee4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c88fc0dacf2c9d723a7ed065a58eb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182345e8014ad268ac854f3a337f3fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0d3b3e321e2ea326097dc331036fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc7ee1b2ec2495bddfd9d7402d2a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8dec5b26bcb475aaa8a784604a77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483f104be3d2ae1671e0e7aabd1d66b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81987559a8192e3fc25bc42321dcbcae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19573358d55558bf0a4772dad88714f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050c0602e9273c184f6ac8c6998405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab7ca8520f40cc6381a90c65acd3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634675be4fde8a82388add95bbb5ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b85a9565815064590b10ff8aa6097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9fba3a0d682eef97644297297f9d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab366c0cdc1f806da18f4fa3b9f85a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a15a6ae8991c01e1861e05cfb71014194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154b6dc8276d1d11470880dcba3e4e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab9fa161a7cd1063e30cbaaf4057a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76304a033c0f5ab46eaf36a0389a38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e771a2568a92eac4cf49d13597ad5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2c528dea6b88ca59675375f9dfa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f73728cbe6277d0305a1dac7fd7b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb97a534d4ae5d0ea02f042ddd9ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88bf88387af5f9bba772a0f4886cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd53b7aa3145a76632a2526b34a284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1cb3013ed50586e4f757d38c21ec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da449799c055d8120d3be48c87aa42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ece4ccd6e627d27d53ae4fc222ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c0702a5243cf360f24e15632f2d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa0ae43c37fe3b76c0ad04f2eff52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28badff6fbf3fe5b99bb8f9d1e16cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad776b421f82559c930a88855f5b402210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54cc90d221db743cc7d74b3ebdbba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9447d993728c3cd43e0b7902bd211212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3de4fdc5e565d57b6d1b0371fb585213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553cc36203b0681037032d2191ccfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479850865c7d4b5e8b9221341c9cd45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c332446a2768b4ff27da4f8a93bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9182d697b99f81327def07676316217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef641421e6940563539f9345e92a630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803247b35ac1b4600bf01dc4ea6231d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71d21bd4501b9c41a04e5f8c41ed0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb165216ad3fc847ea9aa009ce32efa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f138970bf89a320513da1ef0adbda4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb67ffae4712bfb05eeb9f01d4834223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba23181673f5700ca67397f2fd736224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c689dc0fc809a1dedd7e917dbddee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c757e78ccb65e03706856d15ddf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f330826b32d5d337803e67d04e56a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d774f4f999b5a0708e19846b3a6dd65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd834b4983af39682718acc41554331229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11e7694fa6663ecfc6ae4f8891c01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41b3a1de770ffe3fc24907a0e0159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2e4da340d917c72ddd65631c9e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b61182a406a6649aa69516c5fbe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd8998937b3abf1630da810b6231f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a467a465118023f497fb6637ca523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b916c72796a74a14b4bf8f7e91fa9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade14950149862f562d537eedfe728237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00cfc858e6f6a6a1e63c94a34759d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218fc54376fee48822a658bb33f3fbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43740ad950d20b557f0e47138c31e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17843327dbca061fe5adfd8a8ab8dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674cb136f0b34a2e0ad04188b626f73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fda238beb4805136f41fadc9f6959243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13409e64097e7adc42a204358ebfc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4217c41eb7846134b4a12d8801945b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7097ed824c48ea21812554f5921b46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3f786cf4b0789196bb28cfd83cb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f72ed60e448e3d0a088a671f0630f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787d92581677565f966e9a7f3f31f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9de11b8811eb69231a4a81b2814c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8022274f4f3615d37b243160944f88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6666585f4b66c50fcd060680c0d7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e13ea817400e6aef07362dc272ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f18f723d8f256d61a5b35fcadbd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e166ce7d73a9792b54abd986a2d9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb41f153275e2c1e0d3d32e29f3a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53df4d37464ca75f85801dc0afb00c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75dd157863bcdf9be4b84f40543291258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c976179982fb91ce437d70d6bf20d1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ab512e6370c07536619e4a624eeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c40eebba088c4a9ab7e9e06805b30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879e2c7972a4e16efb983a0d0c715c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61986a7c97c32a1c690fa21af1103a4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337ca28c63211cdef39f418872d45a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163c4064ca90e6d1cc87883dd7b3754265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22fef554af8ae494d6941d39c8401266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11be4c94aed8f486f8068b9cdba07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97d922e185223254431261506e5ad6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d5c56cd7bb3432f06585c58e5c3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3097908eb3caa339f5ee8ce15b70d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961843e489a1edb90258d84c37e05616271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8468537fb3d9e8aa2f3c41cb6771f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80f29d8209c60b7ab03cbc499b83d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100be941a3227634b3dc31ab519c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9a7d6071d6a55c30f6dbce9bd363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2413f4aa6814e9722d0c6164e71e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146f4c285ed232d545bceb7d67cee65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8999ca7c22c86dffceffdf6ed5824278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264227b2afb22f44ea60cdadb91b20a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da700829d7ef75ef951f57a88f13cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adafdcc459d4c041e04761feb924d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d021f9b008e5f2d2eba6afb872dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857a06aef5e49255c5a2f944e1d186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee14191af537e2dfa9d694430b6743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed06f377ed54390f29459eecbcb48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8b06fdd240b8a8c94aabba0e07e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371bb1fb616fdd535ce91eb3de9a9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d0e2c78e1528fdee35db36036cd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f136608d1f744b21e8366f1b6ce32d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7ffff3c1e3c475fd95d1258ace0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a04eddb9551400ce9796dc33b11f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74212d29ba7c4f94454a28728846da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc63718e8cbf7a2a477541c2e9ac9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8b521ba87b5aff334c62b95bdaea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e08645fbc35a66ab99875675daba1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29bea219389445c8b3ea22d129e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33993b0ea063afb2b5f71fc39e4e5758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a557df0941914607f8ecff7ae4aa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d00b689da54bb2d60380043c73d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea56984037da74c3ab7f9475b7fb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d803592d857aaecbb7685f4b56cf8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1cfbc56a255328a5cdc8decd9428302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9dfea3ba94a4003849e7b302ed83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e8876b2d095073634285a312903f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89bbcb4e48684cc9fbbc175709864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22b989415a3f69c5d5dfd0417017a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c48f1ce5bccd02346ab6e8b048c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581daf648b492e788b7647ceebf0768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cda2dccef3094cba35237ebbdd2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1368a70c5a250a20399eb7c4e117e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025355923e44fce24154ec5447a34e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b21d22d1bbf0c1d45c0544d75e803312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc01fe3ac8d64048abfa1474059518313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0f20d1fc188621f905b0a12b1127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b65aa2b511443200742e318efb8e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e3a55100296d1ccfea0f1ae0dc354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb647fae28d778f9a04d69fdde41f87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ddc2579c050014c0a312df13de30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843dc405b219fb454d6953974073da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbed1c9ba48dea4aa3957784c897d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ddbfc12f9db356d49c38ca1c2413f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338af2efe09b1dc4c929aa55f2c74ada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61b8ace4ba8bd125c5fe54f90fee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bae3cc75776f065f9610025c7c49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56384bf944bcd932529e812b7b888f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b28fd78fd218cd4ad68730b2fcda4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06120d8ab321ffcb51a5f359fd293812327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b115d68ff521b55d9fd58b69b619b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dda016acaa965be450f30039dbb3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63037e267d81bcf1773c433ff4552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba348d6ee866b253a3e62754a97d632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67eda00c146dac04823ed36c1f695a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7314d0db5c0ba9b44454a845d598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b9a07012b86d3f0425d0a379a1d89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256412fa8d5d3e6d7f87a8dfb7239d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9fae82bda9aaa93195bb1b9675f74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5dc49b620a328cb0d9ce10f98644337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41a09d958843e09918a81db98d53c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c84a503c5b49173aa19089cbf8e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de72fbcb9bf674e1f3a6f26d3a848a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb587e567d77e1dedd0539e0aeb34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd2274d9f23afc82f3a456e4f96b87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560141665979ac4b957c29a542ba928343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be3fb39571da4907d26570964aac8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7a21cef36674fcb72570bd2a14a85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a5112b8ddc3cdc64a2c6a323cc2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517638be7b62939cb2edc6ed51ca047347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e40191fed7798df53ae59593d1e1d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724e29e49002397474ba66462f16f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe19cafb1ba8befb93508dc3927919350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f9b95c7c2d06c3d25e6b111e6f8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fef74d211aace2172882963a03ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02cb7a244e024c1fe702d834c7339f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02cdf38d41e27b79e4ee94faf12fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aae9425e2b1d5bd2d7a4d39a1f99f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3db00d59a031d5b364bba8ffbff4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a2f318bc04dbd3c6e9e488200220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeef88c404343df2f563abc0e4fcee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a436d9ec6264aa8ac215db78b37d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6966d2180f1708313ac06f70e68d4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc732a4963a82cd8206cd055c136fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8227192888000ba527473cabc98e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c6ef1a333b8f9202dee1ed87b064363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b475b50cf522cac590313997a1b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296777e4772831f48d9fb3b0d9151a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecc3513cf4c67202eba0dd109357e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031162b7b53e6ad7d73e182928c8bf91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59926fd0e56a265cf6b1ac7c1f71660368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bc318ffc929c32b1034fc9ff4334e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e53ac527229384b18a06f9336974370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33e404efcd0d00b5a4684423d977bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877036537b9de4217c4f43267dc5def1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d974c2ad2db4757a2b1e6256a5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c715bc0cc48cc7c68a0ed1524667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc7bf61abb7a735c1f5b8a0e4e50b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa2a8ad64151b8b4510949900f15d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a97f895c8d127cb8716511f5f614b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914276c28a50bcfb88600850e9f5260378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f34626bf050c229391675b514a504379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248fd7e7d2457d422632a53eccb8d01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17b80ebab860e83b9274d7eea22a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7971bfe548205d2d8e84e0ca49a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a813bb92c59b760bac82f6e4f1f9234383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8a995ce18e155629fa23d60c666c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d3a66aa0d745fdfa405e0fd28c4d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166636cef99251dde92bdbe870efb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009485a572a9f5f98ed81a5fbc26f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9195337abc66bb508d7e6e5bcb249388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a42a52760c54ec2a7ae0f2e76351389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2053aff712449b5999b6e431f13e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59c6615c5f470d2958904acf568b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c2e20bd33ad6269ca1c719ad5fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7811b7e2f463e8d6451c1754b1fc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b9fc211317ccc7924f4973aeaf7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f47026a3d3cbc123b6cf0e59d7d239395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a67e65594dd4f31ee8bd923626a38f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6200731c3bd053daa465cb56f2a7a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268128666facc5d3e939785df7b3ae69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2458a3455d22aedf39977f906cb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d9a51759992fec6b9024be4453b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37821c0654c38f71a0aba1e7b04eec9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1cf08afc2eed25c1b58485b2ae286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2facb7c40618fa91b987f5a346390ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d5d72a47993e06bdf6260d7de22d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732293b3ef7c21ac0d506b0a08184e3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da3fbf3c691dfdc157dad07ab9e35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990f5c719be6e8210786485d4598e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288046f977f77b81a4756c686edb6681408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8fba6d25a2ca60de40edf406c72c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba7e30e3a273c0492df188f3f04a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb93e1a2b403fef6780b9b85102bff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d60c98289331339461ffb312816c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a11f8293c45b709465a3b3acc517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80bc4637185143d116a89b86eb7e78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979dea709dd821d78720a34a8984b5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b5851ad5be6baaa04b86bfe44545416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b35ccf5a5ed1b22fa473d5c48b15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a4b84ce1470567a3cfb4c14b8bc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6edb3cdf2fab144789c650469b16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebf928c1e6a9e591790bf48cb2adc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe432c79810cffb0ea7712183f429421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9be21622c30053812e9c10fdae6f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf78d2d1209e9d6015634f63852521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f49ef35076b16446750d2c0e030dfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656f096f416a420d6decf93a4fe700425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315d68469c19828f99b03055f46a87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7063bd1a3cc0d4648409b987ca6ccc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aac8e97a8e89b2e395c467288c80e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a1c1e40b9b279396e2619bcddff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1723b8de7371d51cc13ecfeabdeba2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4f3e28a3421927c79de11a0144f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136e81a329658264f8fa1af5050fd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4d8ec9db6327baa59b0d380a3adc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872120b03322a12c9a499ff9b16cf9b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4acad39b95acf1a76775ffae99c28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc010c834f8c052e773ada3391a421a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cae28dab772c374fef41b13fad446437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7407b6ee2155b8c6c83623edf9842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b11ccd8f4cbf93eb72b81fad4c31b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8fbfaccb66f44f39aff2e925eaec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad87c000c3c9300327fb3ce37e23f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb75d517d4d5618843526b24998598442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011776c418b8481411cef1ef52cc6dd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be141137e5ee0202f5be50db99ca549444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10023839c7dad7fc77d0f5a34d0f7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555dcb6f5daa925c74981ec96f8ec2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de568f6e10345ae634656fa8a79e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157fb5d3168dcd776437d647502aa8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b58a5ebbf485c83b0ac64840fbdf7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509fd84ada23b883bf463e00b8eec5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58f0f8cdf3824be577f971daed4523451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188deeae8912417b32080b78f678fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50dfe8e4d0d90d982ebacb68c32dc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf185a5804f77c3ddec7284b4c5a44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3af35bb6a1fcd76d5a3f6ab35021f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e654a5ecf2a968bb1e452d476db8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68574a2cc283d7822c6dac6554da2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e54e336dcdb67163a5835eff6c609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4188217ba516ff09aeefc92c461fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97e27117705ab0482e3863b82f6e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e1a8891729f2537f5bfa52b418c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29fc1dae8eef9bbffe4bde6114a9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d919ba796a73324d879bfe706acb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d456e3102930b5ff57701d2bb9793464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60424e557ce9c92f7eaa89ddebf186c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd3a535da5b87254ad1c150679f37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789e776a34361057fb2b376df850bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8566e04ddc462273802dba25c9362468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace28b70c62df508618c5e600263e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa318ff5b9a77949cf2e86ce446188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604ce677296533820109e57125fae5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf8f24b8a45e64d3bf1c8a7bccd9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e737864311dfc4d3893f8965fcdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7629250de54be833da3840da6525a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d06bde55d5f6b649f36815527f62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15de9f47ebdc0ccbabbdb4d62629f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcfbe6534d8c04290d2fbc8ae584f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0497a8750912d1f8dec296a936f976478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1868d2b91e43a989b42e8752803a85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f09fd8ac43380b63c4d2acfbddbe2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76bdcb469e76f955bb48bd44bea143481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbb29086276e0a313565cbc9cea48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcab3cb47e8871e76c4853be700d22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df468758ec75ade981d135e735f0605484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703334af516dfed5761eb0ad805a902485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf9ab172abd8e67807d7e599c8245486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb5edc7f804d2eabdd727b39c882c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa067c63ebc9b482aa0ab8d99f0008488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab274384a13eb8a12eef41f00cb1f20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cefed4b66cf574a3eed8c8ee9491b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195c2eca81d7b431c1358da41b5b6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d52f090931cad7452e27b255c6bf36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b94628d31ffad0d936c51f01362064493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78beee44a3473c59a031d03f695480494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d32cdf7ab2db8b0d63f022eee4b8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44707b17be9ec704351944b1287dbd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba603de1f7d7a600a799031cc02c576e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0c845f2d76dbcc779e8642aeb465498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef045199e22a0a370441f8d32c6fa7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8394209edc867a4f83d70e565775f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b163d170f98b5fcc32a0c99eca410501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e6ac4c67258d31549edd4ebeea2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0bab457dc926f005e66eb226fe3de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94493188c9b7a4412b9cf1e5b4bae7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0097ca1085dd035e832985b9bd0ec1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0eb1c5851703a5a5442f983468ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8529a288c231606f148be3cd54a403507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee32a35ba9d0d03f551d8b43e1cf502508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bbc0a36e012fde1f81e80f0c5835509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928251612deca2c4e5bed6e3778c15b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1d281040d1c1f2f071c504a4698e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058588d7de77e06ce3728ba7b49f10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f721c63f4b0cf58c192ca5dd768d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84abec652cfa3274c71df464b4f22a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2b792e5a45871853a27018b47ce6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd061af1e022611daf1bf5e020644e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7baf47da067d6cd42c1a036c8bc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90ead346b3ca824e263b54782b417518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae2ce6d29c437e60709dfd11eca928519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844cc72a3c6aae7c007d00b00d58e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c14cb25d60530b3619e3500c9d632521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541a97456b55b977ecf78f5001db11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312776359b70dc03ce4bdb7d38875ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d76dcfa7a5450bf6b32a0cc3b366524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c5c19a4eda9251f2aa44d063faadc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c57ac016481c3db33f3fe983c0718526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14bb2a6b32060a69b309c2413164ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6bdfc3b81f58d7a377cb271802f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a0fea07798db0ade6b5f3095b92f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b9362cd01f9d425615a83dab745b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74481d020e77649004fb8d6c4f9f39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126a0612f280196da43c8f6297b885532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e9283b389071cac1776434ede8e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533fab5c87ca3c99cda0128e85db139534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701409d75c67cc1b812df74006cabae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd5b3ac1fe4d34112078498dc3f9c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e502af01c12f4c14c55fc89afacf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55905aab46fb75641e7c5be49b0f53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ccf6d9b21cb1d596abe276ed40a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56edc03f8b02add770a7b060be7ea05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4046b2ee035a2cc5e85a14d0046c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d6dcd394930829d1a14f228921c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca49352e105b36195337743440cdea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe42132c52936a1b83aa9d1654cdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065c19314df43c69ffd0ea3a913d09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ec209f48860d851172a3188e30a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68179fc499c76502e6e71c4541a8cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d816af5303b08b71c120335b40869548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a6b020f3343e430b0612bf73d4ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe15859585bb4d7ef44c0223f8a8b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1888d28090bd11b9f18a20e3b256fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ca28ddf44c5ac2c021d7c1b3065d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d72c5f8835cf639c5dbd35bb49539553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7861505880a2075c64d40894a2b28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8db619c091c26aabb0631feda14f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b2561aa850cbb8f2fbedd9f52a83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501112902b23845001372a1779dafee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388123ed31c67abadf1680d97b455d6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9acfc7d3bfefb537ab314937465a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aacb6b226e54f80303cac8fe5e858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76183bf569eb5909cfb94b600741c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afb888bc4789281e8e5660536f6aa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc38cb7cd4d8742bed8c9c5795139563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b653af064198ce67604d366743b34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071343b2184ec87a4fc6a777af7108565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca361900b77caced576e98502d47dcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0da5bfaf63e2b92259b3c9d46f612567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc58cca257bf33c06f0163df5d3d77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab421cec7ed25e3407ec87d896c0776569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9236a8b880a8a05953b78c3710fd2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e990d019fb048ae46157f9864f1ceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1988ee9b4fe95eab37214d8a8e56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d9b1b10c9164ac9f8fe4a14f4a75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f057ca66ddc65cf29a04f56f27fc75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447b2cb4b3b3b76cd2bf43d6492510575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0bda90435546a8d55fd317ce8125b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfba7cd926292e6e11cc0aaa4c45a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ed2bc33d93bf256a13d79902bc7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac8aa9e867eef6aed4e3bcd60402e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6849bf9ff0176f8a1e7f6c233f4b8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660c620b090f9b155a078a4a7fcffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604cfbbf44ea651114a6594d03c7cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105911ff4b96f4fb70059016c493d3d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b0aab0b9b59c85c380ae8db8f6c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653bcc0ba483f3dd02008e6e922305585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dcd6468de204df89d816eaac278d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14dcc1f5fa7e9a16993c10b13f093587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cced4eb1352e03b8faaf80daeb6f43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882aff32f293e83f8e5e724c062504a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d855d1ae0e854427932b90877bca8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac239964ed2fe3570550578b0445b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902435a0febd83b6967a57de60a3e80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3162432e9298db823fef94d09410593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b098d5a178deff5cd78ad576d044c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d621c3d63ca0a01b9708dc3531a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c183f37b999bcc869e7b70430cb16a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8c2ad32b7d1f9b330f70762f2ac4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5731892595b6aa51206c57fb302e2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669b6b23108434d0a5a7c36617cd57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be37339c3419857bd0e4e0b4f4664e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db558078c20b754631b516bb980486c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d37615163f5a85d9f4b9df60cee858602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e73aa21cdcba748def930841c135603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e37de5e7d89fb215405805f106cac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402b435d8d875dd48cc6f2ee3edc1c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aaec381d46b9a45af61e5b66b81df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194bbedfff01271031a1ad14ec3eb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0132a1494b3a909668baea2dd6e6ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971566fcb2e2d0fe75677f9c80271d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240778d85cbbdcf042a02070c6683553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e2ec8f5b92a71998d029e60372435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe5d3e54331c81ae89ed9c65b6808612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314c2d67768e0e10a7e0bf927777ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb397c1cbaab1bad3e3cfc619a187e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734f896c8ba771499ff462450a7ecc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c5ea306d4357ca80eec628f48718616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d0b5312304444849c19de6e3169f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f9bc4f4e819164e080caeb75ab5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898ac8f04f8a03ebc58f5f981fd341619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8f71543a5493947c68559941932e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a720b59941f60e151f8076880e71757621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788f303de39850c704ec08bb0fa69f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60443174050167497f93a6b9e5e3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc51db1af9379ec6645501bd08662c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d47870f40da55b4840dd8950c036b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8417c138ca8ebeef769df65b2a2e5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302933eb90964f110898f9b1de50c31b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc00c63d074b2a0211daac01d89441628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfff43aa840b31b2428571551b70c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ddc1f51f2c542f7188d5e069a323a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b6b4893ae58606d52d9baa75f452631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ceff05f8cbf76ae51af815d282b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0bb7b3e29a7bc698f9148cddbc9ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5407fdfdaf303ca6a15000aa89be1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c3d83f400366afa00203407223371635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0602d1affcb8dd8ea9c4a0a63c55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f695cd276a9f0f8f742cc9c227198637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90cf0d13d1ba7f4a16e3d40ec43fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113866b842fdc6238fc2fea21d9878639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34969dde743e9c3fbe188ec90079eac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acae85b884d7d475253bace19f3997641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565ddbba4ac3b474dd9eb03b628fce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702aef9218e6faf12951250316dda3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266bde711cbbf276c1968fd2188663c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ace7a9d31abab2bc94ce2eeccb08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683299c0c6795bec2df4067554cb05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321dc12fc80bbf629d0f45f2ae23c6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067b587474034edaefd4e477081d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba3908ce3ee27663777052ad6871f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5c798ca91e20a00481fa0bebc933650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523b0df04fbb4e54c905b3b4a585e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b7d3b9f4257f1547b6d0996118c11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34db4474654d86f26bea4a9b3fb820653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac36d0d05eae918fbe44a96b3b286654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60d1f2d1f4732c11c70f28a3bac27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fd984dee02d40214d4c7c43c8a4b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82392de059bfe933e9d6e833df668657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a9f6aa0f1fd4f3f2327b21a6128e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347b8a2996c6efebbb6a29b31baa2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f673caad9eb5d1dc651baf8712c81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655aeae97e7444751607c7581bd0214661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87820cc59c313f21f7a73467f4c4ffd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bf3f754ddde9d3fe60350b570bc2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4e6a3674ed05cd064679a4966257664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ccf07c0262424037288ae34ee9437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01d42a093baf3be43032e0e6a3eeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b758a7d5b2d58a209f248bfe85f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5efbf08cdfb609b6c068a7f5311e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb3eef7e6f1019aca159a0845e4c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f24b02855312c648df8649f0bf5c91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05cefdf3dadeb24e1abd2dd794ca43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc538660a0494ecf22a05bddc62509672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4523cd5606efe2166d0b891bd2437f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9b5d2d8a8de9b99c145c16d0a85e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194689ca90e5ae7d59f4295b4f79dfd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a5c58ae0ce3f1041331ce8e96525c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ae348bf33f29b125aa462d16ceea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345cc968ee2ce8a099c6293e9baed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988f597c133bf84351d006d0ddfa4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c91b844a2e5f5f845dac0c4483214680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942b5977425b53753b4d1804c23fc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332cb2448160b2d6707382580714576682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63e101b80402c256cce3c5b75b739683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3a384b4a752c10c9238664f96826684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156ae8ec5b56c2a1f4c8a0574796495685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644eae360fb951d8f05e50d248df23b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c819b31b088181861281e8000e74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a446db9104a8a403a7471b2edf351688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cc25dec6c8c319067dc833dc13bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2116f149385ceba11eb9b498ad0fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dfff1d092944635eae316e598bba3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b6aeea9343d450d986a571551526692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57fb45c3e172a5ba5275c989d42bb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba8ae79e37e3e14e87a1b26b36bfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5c4b166d67cf8e78ca5d7d5b6752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd816a9122cadeb80000b020295ce83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22e4a5213510cda4cd6fe9d3ac05f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767dfced9c7b330b533b96c793f1c30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5930e5bd94afd591484b6a8f55f788699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fb77ec6407b63c692636752c18bbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f3173b358d4e5243a2e271a14879701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbfed55dc48e56227418589ffd9378702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397108eed88c02c66de5b30389f8fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675731e8066371608379309101fc794f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce294b35b6b9d81eedb8bf8764efda7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c357759c4243221f2072ec28f5675706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bdff9a0a3e2b9ad8899cb9f3dbf7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be32d3d3334b84a3398772bcae81df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb991e3b84f4461145fc62433acb63fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe548cc906dd01b5fba25cced4f1882710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d2a773d541945bce8ddb1aca0090711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e197e4a94fc46f546cef3017352a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857891bb41547451cdf065967aa0a34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651b9baeac1f2e35964da2347dd89b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dda8b1d4a2e715a0c27d90e22722a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a445fe8caf56aa1b3a8d697d55e2764716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0eeaf6901de449ff5b7e47d990106717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b641b385630cb2388bb5fb158102718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d4ecc6e0fb4824072c93605ba657719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68341924961c8cc5d94a473b469ca5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde064a0c890d9b19f82fb02a9537531721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a98a8e377cfbf1b03cdf06ca33a69e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0387e9b9879b3143ee7f854412375723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a57f73dea2068c375151d7c888b9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451a46a8fd5e265a63932b0875efde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86fafd86000b3e2de89b0e3e14ef59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65765fefeaf1c0945ce7a32b46f626c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de6306c857eda8db8e770b2d58ede1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5da18f361623ae7156276c6ccccd5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef796b8aa159de655ac73b0d37933f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0af20658cd0eb05238e961922c878731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fc12e997311b88878c54bdd2efb86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a829bc357d2337afc0d1bb169fbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710299709310e5fde721d985c6789e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d89b516e454109554c2b217192a15a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aac28fc22630d3966e40d2ca7af03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaabe8e2930b90b3d5f75bdbdd83e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d6ba0ce9e491753c4281ff43b630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea092c44802ee779af52cf28189d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba49b1acf1760e378b172831d70142740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b58d3b9fff61f290ebc32b8b4f3d5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86fcd9e5ebc3c05242203af2a2d1e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e91fe25599fba032c5fd604a90149743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e296dca80e1059aa974f690c5c3a5f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fda549e5b31696547a10f86cd477c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845f1d33ec529431151cbc344ea999746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07474e153bc48fe472e53ef200de017c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c5289e2caffb98d5877d346b9f64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4fbf5605ee121f03f40660ded8cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51945a180761ba77aaa431868b59d21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18393300a556eb0ddef54ae1a5ac25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90daf055d6c97b14e308c298187f787752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d067c3d6b63698fac31d56a20920d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20941c3600fc12635e6a5068a8a1e6ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52adad96a6551044fddf116efc92d7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb18a0ef67019adc717a55a0817107756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9b1b99bb6044c9c3a9b35dbbe86c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea5de50d09fabd97c6c558061eac4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9fd4ca38e20f2c81e0cc7a7084de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc398e27af166ba996ab78c66c61f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aff7e57fcf8c1829063f929028634d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67d819b1c008371b5337d9e8d5314762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165aa6ef1ae8d6ccadabefeb5e7740763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed2ec6162acf7b1d5ae43b5ea68a68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadc0ec3e59bf8b25209ab88fcb2b6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfa98be2716d1dd013cc905e13af1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084104442ead5a43c07b66a9978633fa767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>