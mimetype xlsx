--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd0dacf3b04f1894cb7b96d28f94251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ce01636a44af9fba580b6c82565c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc12e2b48f268b96e8f2c9a74b1f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914670360faf776065a5b4d34d294b104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4811009175d753b121963a3ab81e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610e99d21f8ab3374e02e5b6086a626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e77c32a8579054c6fa9fc77fec7cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed0f76b015e7fcfea02d66d9ccd5ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72779d3b677b556c63f18daa1b23309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e061d98971a63c2ff42917dc5f3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7b2492739189ab5efca62f3cf23311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c214fcd022619f44779258ac832a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1c19ffa6d684e245d711e5a790c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186e6b6ae4a1b37d29f3e29a3b5fd2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bff7df230bb7d3e3ec5ce3e094feb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2adbc55a3c17172d896ceea8ff32f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98644087a34706bb58f5a812b515ea1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758fbfc0bd84ce55eb138493ef269218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb8949bd8b2b2d112f46af86e061d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261802564e28c0e1d17287068099cae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94261f9f538d039a5df9abc8a350f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b8464256040abca8fa5e5c59801222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c291d1adf890786c3f3e53c136f81523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb528ddcd8be69f9c43299b1306eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf83bd5d2c04758842fe92cdf4c7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4afbbb4ff503a3f0ea8d095be6cd2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fbb57aa6f9a96046754b0c4ba812c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e747df8755e23ea48a97eb843e623928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c5756693019c33111c0ff01847b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50d7753d64d974bb345bd0ac5ad2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9c82d4b7b842fbace21ba760ad2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab044724600c57d4d22facd82d0b59132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb359e90c80cda15f9b2b1d3adaa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8d2c6575f98a727e7dbc06fa9613c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c8be8f44bec5a520b7ae0d36c3c9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3dc806c9a38ddf542ffcd63e4079836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a11d9f0f8c253e2d5d36d9e12c2ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d18a7acad1e1ba32025768cecf9af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724d7d04c51815cb4cbae15e80c11139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3741919a6e1114d7d73d7edbbb5b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c10136b2a939ae368309ef48d5cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6368d06be893a2fb26d90566291df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8b28375bef1383a1f7d68783caac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d0539e7cb4453eeadb43d1df899344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200a4a1a0a191486731fc7e01b7ac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afbd3b63e0e861d545e9aa659c6f5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04dd646bf910fef89cb6439ccf9e5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc159e09420edf8df1f8d27a2a9d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d6af7dcbd306867163581f6f6d4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea581f782f004a4284c05e6fbd242f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545db45ca889fa951978fb561f623751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e95b051876688693b69bf80ff82052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361a725c79947c4e53a9678b0f55e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c237188c130f60576cf11119ba9fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade1118ed4751f1ebba686974dc07d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51113f4ac59607a8e866b736d7fab8b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6229850db7f28982931d8c53f11fa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40fb61336203af868430ac904bfe0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ab3e59ee9ce0e472541f4ac12d19259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3836381c5d4f4386581d2c5d7b35ba560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a59f024c3c07df0cc42f41f3bad9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7ffb4395c06c50ef64511d043a8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124e52d24fd91d2cb33b95e069548163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf7a5f0b32e16eaa89d929c2cb283b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450cf5650a8b6b811ebd805d9c5f1ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba480afddae7102b07c98817bdcbcd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e3845000aa0450642c17bf95d49d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000120f2d1c0434a907b645e4750da368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7f29b08ebbe975ab3cf5b252fe8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42373007dcea9e976a4645360999e4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00239288f36c201e483abfd13cf2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eaa09422b837037dbb7c8a17c9cb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda188b3c36b730bdf49c9214b93e12b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1fd70a510a1770e008d17e11c39d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f536b94bab9e499b2f8dcbb4a9c0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abd256d95747b256397ae0b00542076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c566b9abf2ea832b5d36c985a68aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae5e3be9f13ce59b39c50e1190b3ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e53de5a120845a83e057792391aa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5335eb1950fe30ca89ecd0392f554a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e460e40f7ef0330cccae569bec8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369119ccb7b13d4dcf43324b7a52130082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff33569363e53e1697a4d37d586a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9262a7bca40c360457376f3e752484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e8cd988039b7d4d0617f1524269985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde0fc0590547a9e7529c48b07d75786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c2242b7b1824e14c0920f519ad5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4281c8aec0e5cd764c803f57cc61888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bef51c606d8b1d4a37ac141920d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de139ff8b2c1639dd5f0fec3dbd35de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be566eb894a0b492106953e84474391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e956b76ba4ca9481cd3a1840c0ed9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933063cdc76a6c5018ba451ffb149e0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9907b1c3402583a968e9ebe258cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732810af6ba9d4712a938113bed2408c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b2b464434075888ff9bfe3e5fa8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d837093ba94f8f9ee4ef2ec43e4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd27e6db82e5e1d0df60a6062ad2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ca1dc8a3688afd7de6ee555a7d6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b378dbbc3dbc1daf7de7ee20d9383100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f29a1bd63c534f552bc8860ba1069101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ee569cda9b90cf5075d8d087261f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1464dd3a67f96a6c716b287908ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101095f01b00f10020d019ae8ec2a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3c8ae410b17c3aa4d20b0a56e2ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834a7f4ace820a8d7b60bff1708af5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0509ad47a507d410bd143d4b4d4549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce7f56c1d10761d01daa107676b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195b7fc2549f0f5da63083706cce91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ee728095f9b1113fc6539a14f7b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655522a02d7c8286d84d609a60c0abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d5449ed98772a052bf4918f3c333112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a33aaba2ef4eb88c7ef616b11a5b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac064c3a377f0c7feacb38a45cbec94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b66e7971bc9f86c38936de745867a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324bc64c7077280e7998405fee8b20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e20413559d2748d9454539a59e613117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5fcb68901006d8623421ebcb1985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eba5f2d9a1f680311d37b0391cebc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ffdc37b61d9b51e8c54e9e1dd9761120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698d2ae4654ee6fdec14cd8f2fb9bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6aa0eb3d54abea3886ded052ea0b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20f45daf0573afc65b46117084472123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be104b51ac74ed09d5e29b6d138fe41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df1332a5143916bbed4c06c38b7c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed1c2db007a69ecec23c058f80ed99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb364418f8d23e602b65e74279281d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e99917209bb3fa0b28fc523e367c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080413780bbd681a135605dddfa367129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e0b3554bd929385542c5c3aaace6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e09bb74e6873bca6ef61fcd8c76eda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f2f0527fea7f47fdd89eab7db3067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ae14a60e16a8879d110091238baa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b0481eac10eb370e42822291312c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250158e09768b941171a3ad6e2a7f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca68ce047fdf3c83ab5ba2e9d3913136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6503bb57638f1d9be1633eb50a56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b45f754ea3fed34e0ea2a2ffb298d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397454a1256451e98aabdd2ba4915c98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a597cb589601c3fbbf00997c9848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca38f6a8d5ab18940a3042d8d7bc205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cb5d687fc7891b53faa03e2dd338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89027958f63df2e757ca613e3c553b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44aee3d261576527d45aa54fe26f49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a8b3455e0af34a29693ba0e894e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda58599717121c0e72776b87f77b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02b05c0c62c2b7b92474d3a87a5d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da935e61972fe2f7306b3c9e0d02d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773ddf68493aef1ac0b1e691c67bb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3607556b21a7e8faca36c13b95c5aeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c681b01d141c1001c4c11fb5c3501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec52cf5474bfb8271ca598823bdd37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e5a3c7cfc12a6423efe48f203fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e8cf4c32d2d62932fd1aac4914b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec5256804a2272edd50dbf789d7cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae2c8af123845e141fddbd089fd06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e820cd6c617d18a1d1eeac9a17f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6b94f53bccff2fb0cfbf6e904ec5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033710a65bf46015e31f0a65ab578dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6aab526d333f0edb7ab0d0915d21b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6402de53c5505b5976bd874df13fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac2faadd783456f8500b47b4bf0b7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4177758d3b367bc6be48e2dc090f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe582df1e2c43a49c5e5da97814b88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a906d59d79e01e7e997bc52ef070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb225d7ed3e050e669f7597c3e0fc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f63cd991aa58883a80807764d38c67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97768b7e9bff991329d0552f6900c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577afc05100b56b2b42ead89fd2af05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1e77201c2b992a67c90a9775eb38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137637a8ee68fe1bda950c37d2134a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307af89a4876410dc8e2f65efca2d00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677e379dd5695a836eaa16e3ccf8bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01deffc3a723ab672610ffadd834613174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990046f1fef3baacd63faa13c2d8014175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8402583032f088a7e831bc6f00ff11a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583bd841cb335038fbf9827b76a93e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ec603c70c18aa6e01f4e9b352dca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9510e474d729f94574b249dbee38b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007060d1dce9202f00948df4e79daf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ad8c915a60b38dfeab3ade6c44fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33575d3837322a1009fd01afeeab5aec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc146fcc43b05f8d6376c132780a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3b1fa0f888e9b808e7876b7a4aa5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8af6d474e33d60787c938b240ede185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8311480b12e6037906f23f8ce59d5b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f46a23a640ad8aa40b35ad2c0149c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb19c9678967566aa78c67ea2fca5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1173b93c34a231c0299071349449189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76531247ae1ef9f78296897da413c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ea283b3aead8cf2184fb49622769191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52cc6ef3cbb8e289cafd233d50d2eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8312a34d93b28e506c025c03e4261193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cf27f12a1a9aad41a1072cad8dda9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412305e0ceaecc7063993b14f1fa8b5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57eceaa7aa2e457260ee8bbbd2d798196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a0b1f9815a232fa4ac89220ee2123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f098a38a7e4ee7a05ea9cd0511870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8b6877fd3fbfbfc83a17d76133aff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b34b8cc1611412fd4b2033dca901200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4172935323da9f7576ac3ed31bcb816201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ddded1881a73e2323baef6c3fa4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aff84f42d516b0a6d5e51048c83ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb57077c2052faa466c227f2060cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a00b5e01be5a2ec9f4ad2d9380959205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082dbf939492449ea01e92fc70a23f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc6be6066c9ac3d4dd5fece0406d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702b147f5d74ead8100368b70e8eb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68d1daf1e72d13520f4b52f3f88a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df3bbea4e56d0821968bb833c6f3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c799ce4038c3ec7163b88a094dc55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ca8a48ae0ab0e95db6dc7843fa5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a8387a62049e4b7a69ffeab449e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd9d7086d27f4405ecd5023203670214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6fdf2394b2b0237381323246f5684215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85f0be1a5a5fd62ca25c207cac7b8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1caf18ae23ee95ded8f3ae50ee87a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3209189358b7899bf80dab152a57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa2892bdddf466bf72ed6ceb3f1fad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b649050385e7bece2492906bf176220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f5361355c99e36e26a80060fd380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8844062b1ab770f3fd8c87ff8ba6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab476eeb14d7ba246b8d5ce8746d814223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ac52bf867ee1ce35b1a676e9b577224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8d05b5c458c82f37563e521a4b262225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b1bd8990c9f2c9bd3f601fae0acd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c51dc93bdaad8d6fe8642cd9c1f8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247e9645b17e511ae5025021721dab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e506fefc42b98d0249cf149350ae8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691d94f73e863449ab547eb362f0ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7dbb4910b84611c39b4671039f9df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276df8e7c976ceadfb68cf0a7e7b483232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79176b6ac3a129349877d8cd778cd0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1945563410b4f558f9c3745aaead6bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11a892c78859ddca81dcd5c110c50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e29e359dd21adf7fcfafc502f623da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48798287204bff55653ef04839e034b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b5d1d0e8a8831f43c7a121b3cbd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1044ce2a31075b2ecff3f1b3d09be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ab34b9e0a1605e4a3b5376b2ed4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff06bd1c0ad97c85b6337f5edcc0bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7249f6225b1be1c9b8d1ba44e69f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578355dac1ae2c9bd034a100d81885b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f318d59c03154d8314389a7ebff2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b987ef9d0bfe989cc7ebc9955b33f9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78979113f7ca91388b3c411dada944246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fbabf4d95e9f7c2233a25a977957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84efbedfb29f4ddbf5bf9803c8f5a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce93306d32e741b0369cae4a360fd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40d953ec2ca1b236b43ee604ae7b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c0fa3e4591d382abbd1838a9ec2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a017dc42363ee244aac52462c2c7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67af116d0433bc8f69875048727aa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f822baac0dd39f09080ae92a2241939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e32b3b0691bd420977cb83519814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5084eceb800d194cb254acaf7bbdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d88e4ba05737e739fb8f445eb928257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e79400153fe305082265f875523853258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474c4994381000189cede697c2bdc7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ce7ebacc84ed6f96cc29c71c0b386260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7085bc2c3ee1867657897024e9c747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfb19819f2f2128ee3e525f6cf982262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99364c817f10c31638bd0ae2399effd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1a7efde8eefbc0397716ea4bfcb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06692f1d88cc3e59aea5d1c146e0b94b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec22d52c839bdf0bd387db6fed9031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d5954dd6ff84184118da3107edcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05879aa7edc2d6567f81bfab429d18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0fc54b60c0b405e08b4a063e2cf3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2923d66e4670159a2d651ef2ae67d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df886cb109f1d351a8a4926b708df91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713266464e56043db1d1b6ffc774c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ea0ef433a3f4558a83e3b5760991273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162f84c0432d0134a1ac78a35d2481274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10769ae4ffe9852af7ceef5a276bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a4839adb495918c1ae0d31c3d667c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375031628177a7cfb6bde7ba2d908efa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb69021d8017b3f13de0eed40ba697278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d5f03f006b14e8dcb60b03f43804f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6aa3d101c0dd1ac41a0dd8070c9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26071a4ff562262c3fa55622afc47d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392e464fcd649e0943155e574582b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c727d1dc7e45f97e867631313ba9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c92e563f9dab42e58698b7de63ed96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4231df32f4d791800b503344fe4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c1ee66ac6aafb3abc5185276d5a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29147c5e4d506f35b0ee52903586a060287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ff0e839f6331cea28ce8e06ac0f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45993fb7df0e992d2c8521f319afa47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e8a9c2b2e1b9ff32c180edb78432290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe58b015293e92da4033a546d6cd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06e4ea783ec6dbdc4f1e41b551c40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620deac950cc08a95f2f091f52663f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9bce3133fbd16bbc4692b0ca52a7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264da778e18d7aca0834126c259608c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6574e53d2382b7acfdbd13b7d7c3899296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa6fc3c179ef26de877dac03bb327b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c56441faf5dd81b2512b3964539e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb5236ebe941e5baed75c3242a264299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b4374030d22c6eb219c7ac462b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df539eec8aeb3fdfa14e07f898c0491301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0016324091173636e514406a7dc034302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40c4d5bf0b92800866df9ad041221e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e861343b76538dc4a9139b703620b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf827f950230a8501a36514f792ca72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96843066cdf96a52e89a6ee0188637f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1044949ef3b47fb4f4651b2a4893cf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc86705d4e9d225f9dac58c59b8e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d00aa4274c378b271e6e7561df42b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f90c1c69577b6c5872d9e2a2e7be7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c431ad30efe4c3699af9ea46154c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce12093fa63cb8d8907db3c88cb0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7656ff7a5c412c8e06b3fb5dfd57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b66088e94b775e3b7fc08c441b6d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00127b24d0df36a589574ba3093a8cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a792dce2ec4cf5d9f678c76e4bf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828198f2bb268d7c378b0fac8fc7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98986f713e43d87dabc0da81155cfc20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595f59d29e9d7a8478edc215a8f816319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c83b26912b056ba0db5c1716bcf0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66d6a48fccae1264b488ee3ae820f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273510f284ea92a229665ee6a64db30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd75c212703768e86fa67d59a5d3b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de94f051987e2a0825544b49b48a8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd320cb83eea009a9fcbf0cc63f9e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685eacef3e2977652c1e0a13f9d2928326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de61ea5a241144fb8c67b3490ad2efd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac425da362015bb5806ffc45b71ce8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac52eb693600506f00dd3089a24c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0de33d867bd6e904616782635f3a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed3ed5b957a7958b78ffb5b43e4bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af263f32f0db47ba0afdc16c4afcb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee194d0a2938fef616fbef31795fb97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cda945926e1d96f50fb833190835a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b220c1b1970baef58a2cd64110a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee74ea2416ef7a78dfeb49ec084ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5d50de19fe930b1da046ec5ad81a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c222d8f0007289d702f50ea2a9d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2932693689b846b405f69b5f83ed77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b70ea511bfb666988203c62b2c5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e62a294b1cfccf002b717aaf73473341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e298d42a6096858218c15b5edccb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb3d6ee184a73e1fc5d3e53f354782343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a70406b27da0dbf39cb2d3257a20f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d62db53ae0db7ed2744f7f126ac3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f053bff181634acc6bd38663051c80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ede079b7a546a3fa70cf9b0f6d7ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee597d671dba3e6db6652ab676134348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efd844805c76747ebfef3826be6c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb82666d34c579a12bcc76d52ff60f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba64ed8eb65a82fe0b85f69fa3222351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c7ebcedf2ebaa105687671c216cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43131d71603b66d982f7b0414bc9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465977490d57b1986477cba0532b0654354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e709d49bedf290fac436140dd355a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f535ab9cb8bf0103589f9b764acc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5535ab761e0a9953dfcc7b96c89f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb17c6024f76c18a7c7d39f669347d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3572f3ee13dbba99841586257f82bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6b4601c3189035252a52b56105c55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9decf39bc9d6861e92ccd67558457e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e559a01c8eac460b9463c17944183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8657440aaaa3b8bed8825314897b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3a912c3af76f441c9e5450fce924364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ab7a73225ab8311090bfbfc23e4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef421c6a7aef1ce551087814191889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d6b2db2a2a0eee1d9aabbe7d29e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f8932721b69d7de4697f8df70dd41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311e0254ce7f4295354d9dcbe42fbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311859384907c846b82c717dbcb058370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29f06dea9ff029a7214c1b9464626f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471e2fabd9b65a0a0c498632498155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3a89edcf43c7d5b5f90df6324cfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad381e73e00ff8999427dedfe47a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc178629ee9b8c700ceb738656e2de0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01df78ee5e072b459f76ab2e66100376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab8908f7ec98f005ee13f9f220fa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefffb2baaf8f4538729cc99081e96e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c64adb0407d0e6470bbb2adf70d0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb274688f55b1c5e2fb539a71418d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c544d278a461def9bcca9cecd76b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c78efbd103f3c0e59604f6bd1f93f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c029adbeff714146c456f0c9b8c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91444508d8d09274df74139786f3e330384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d572ecf6aa730f261dbc3f3fad5e919385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ebf03a9cfe1a3d1e605516b8d05c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777069009ae3d96b467e9c2145e8019a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c938f0d77fa0ab6bf28bbf5f884c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d466d4272481966fd5b75a0f6ad9ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e1c1ac1ce2144dd76072b6f7e57f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356de036f89342bce0978b57db06cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad95534222c54150a0883571b8aac8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7778489852c3f3f5dc75a5ac1e955393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68cebd0bb0b26524ea84b0fc7b378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56651d6f3f19214a41ba475b7c9b61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd4249922398922b088fa30d92816396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601037cf97a3c117e7907fb3d271bbbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26656fe1bef0f0befcb709a79d87efe1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7eeecfbf975e7086f528567d5cde9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d694abbf738ed4cb29980669d19fdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f1a3d592fe4ed9090731bf6ed89e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe520874df4b25577a8bdc45166df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d918791afc3baf01d3a51c5e06aa7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db5b487354de68c467a88d4fd5713404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d15859b2a34b0e76002c2f561d0242405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637e8c5cd6e3bdd4087a886031105c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d7565ac18a66a11404504bfee468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eaaedb3687eb8f8c0fa4df6d0883c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484984860929aaa8c846fc08adf46fa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb3b02ddab229d455fa715c3eff199410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab76b8d8dce399dc9bb23927de38d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b561afe05ba47efe647dc364df37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055429daba8c03a46c01cc17185d024413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf54022f2bff4b9a801061fff5df2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc99224916c58905ddd72ecbbec66f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcbb2a7667bc2e58850549f7af4e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a566e4f1dd95e00077666a5d50e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eee91a5e765066ca7d05243ee73009418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba18922ba95c0872034ede336c572419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea6a09a207b3760f0f475a421a2b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a44b264fd93a69aa26a751067e32c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f7bad43badc37b457c1cc82c5ea77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd63c58c80600233db27bb1e5a9fd38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a20ba7c535a98f5f47ae66e3b1fbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518f21f79c6f827d42f9452f7f4c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2d10291c12cbd2ae0650a14f1321426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cf6fbb264d5d5e4db46eab67f9dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaebd78551c815d98c1d9166ee8f130428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671478ff9e115fb99cb2ba80d163cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdef6b969eec943fc843dc18c5a0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23054e87316aaa82200e1b4751813b2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0eb56f32090a0d4f6d4d9b9ab2d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa471e2a10dd8af2ee0b3e0dcdbf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf81ea90d47bf12102147c8d2d6638434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f25196f4ce62e41625df12c5d6af4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91e98848740ca979e385a8e7f8c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3b67818ff5ddeea3ebb6a986be22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7710aedcfab613b8c05c01d6cf9bfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52020f7eed0a46f2f4166652ab7d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b769b0c5afe83b3c7155b5b823b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0e63f1f19e64a83e95a478b6cdfb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08aa7d29bea721341fb5477d71f4f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7697e4f9d7b4229b365346d956d4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643ccfc1fea18ed8752a5784092812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455d543bbd519709f6fa1aae6bd518445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c1064eed996dad27ff04d2898fdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854236f9d91e7eee904ec7103e914de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c195fd78c9cc94f85693de2791be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc25c43ef48c73f3b0bc1c500023a1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062689db402bd28e0676020a38adbb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65250a752b98cfa48a01e4f41455081a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33d47a2d68a82cff45dbf6ed066970452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4537eeab2e466411fa165f802ecd75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2f909ee14df4eb3c20b94b89e7f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183720137bd3533def5a3a340a27f2c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ca2e81505fed082e0be7de11eb72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f451bb3069ab67f15f139cb884d51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae41acfcc501ee7842dba7cb27f2ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd48bc7e520b79d33ed66b1a3e846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963142a2bd7398d41b4a3e8b96e7db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ccbf2fff0d31a8739a7f901a201d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2751f0fd414db5cf1070f31c978cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433aa9e2c939141409eb1aceca7cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d79b503dcbc95d13f065a4ad7680f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddba999dff3d6eebfaa2dd9eb973ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920b5569499f6aad1a94d74cc80574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf675a45a9499fe36c42cdb33ec8de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b1866f93ceb1de9be8cb0e949f3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb10b7c1a492645b1dd105e6388f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a15d70795c0c8329fc107aa3a189b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f6e30304c606a14f215dd8ba98fd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c207054b8bdeb2a553bb48608fe528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16709edc3484063133d35f2ab2c58860473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32cfcc8696d8dc64da3811f20d6d54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b71593221e4ae0ff2319692975cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba61b0dcc9ac2e7650cd323dce63b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40da4acebbdbe2cb8d1fd3f69b5407477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf668148296ee17554dbc8a38cf8e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce750b052026a104f6ad5aed954e440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0af77b6f1dbe32022fe5de58f96e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ffa7a957e623e44bc1400267398b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0c819a5988fcebcc5c8dcba85bd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69615d56018aa6c3ed5e53433590def9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58dbb3af6e382a1c8a2dfd71253391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc4b5385ac58c1706bd23d932ab70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a33807af6c0e14af2c22cb739997486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60906ab5455d073ec10de0c2e750c2db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80cd50ab8d2c1daebaff742ce7964488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c174ac9f7e5f52a7723dab385b2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca04b5cd48fa56f9a48aa2b65d76c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906f4124c36ca4024066516acee9a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefdfc8c408b23150cb7554c5902351492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f17f3ca7c58f3e308eead6a2e5f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786c91078a8f69fdad9fdd7c9ef890494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4f37684d4b7006d3b2ac8b3b1cbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f005e03a2dce4c7ff4bbf5c23f0a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080b70527b953e00661eba5e97319f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701779118d437723b1c6231c2626001d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016b3da2485467025207ba139d97a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb4d56f643882ae68819ecee44298500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5805692bc5ed33a4387e4dbbbeb13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f4b7e46975175572c500f8b15658d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21902f549210c50aa4271833e363d3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d0485d002b9168ddfb724bc1b895504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e58f2967f874b33a674f469760b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b42b07aae4e1799eb5f42b028bcce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821c0013c5a88fcd0bc7994de2adbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683487cf482cdd87458798f964915b3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753bec73375143a5dc616512a0827a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1765073d8a20a9bbac0b098542d8ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2c404b710a99cc244d8a175011dd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd7da5ca0e24343da04d022d7ef13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99ef14e1633b7e9a8df0ece465ccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b34a5f6161ef016b9174469339da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f40608babf4233a77794d85d9c9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3015864da4c8cfe82434a4e489da83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d09f7cad6f2c532253eb6f9d102c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16344b20fd5227aeeaafc2d45aea0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd0787a1653ee7eeac9c1e86ec2062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364780cf165376857db4af8f06ac0d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb40a7f8b52c470dd664d4fd88e203521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8c6275090db202f9412b0d1977c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052f84d0acbfc7783755223863ff70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb000cf158f1923eef8c2a223bb215f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a116d03faeca1579e1eecbcdcad6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c5b25d7b986e99bffd89cac24d79e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38560b151fc9ee91b8ffe68b1aac0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a34d05ec3ffaafd018e23fe06ad0de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b9c7585cbe806a2dc3fe35c9d91fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f80042ad5e4605cbb23b36ff1d8f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99524f03ce1269a49b7b5e2c1fcf01e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0678505ad100a06430f64cecd7ebee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c11b766d6552aaa5fda3f90c833d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15448288733eff200d9f0a0d5e2443534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec46156109f252f35c0fa6dc455e47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e12ec3d357674e0ab1a4e6d5bd7c82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11966337f75725e156b87b1046e0a85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d7f772824216746a35a7dc732563538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb80d478bf5809ea7a1d95b17f446539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d6ebcc708f6cff04feed2e006aac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39159106f07697d6d0906b2f2d03f4e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441925d498dcdd9eddadcd626331ba89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f33e5fcd7e58bce7623749a69acdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71222797739a5f274ac1448d0f05ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec7c0aecb1ba7dc415e73f4a82453545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abd5215bdda1177f2e030619369f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abc2fb61c8f3a3b68bd402e555b7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e6273a945429ee9250db10eb6bb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da831c0a45409e38ec71e43184506df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99cbf52429213f1f67edf60333053f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283dc5349459ca2e9dc43000ceea146551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47441455ed5f29e15fa1f6e86b613140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c936da56448e660d54b79339b8fc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd4d615c99f83d6c04a8805e9d0022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45ef1cdd7a636bdd71bf09b1d3f90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106edc74585761372a9673eb4b01f85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85472aff5cdcad82963f591ed33a5181557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e368cc5fc8b99f715d0bb09e697ac9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848faf78d4e1b5c34adf4659fee51314559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b672bd83e9e1ee4ce5790f573e00d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce548eb0c6002e121f8cff0a3f289561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7185e212043653dee967c19433df57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60bce40c3345f603b578006b5d683563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991693afdf9844a4e41b70a21e160b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388c2a1e3c70d817894cd07ee39af2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69aa0146e565ecfdf49f5341691b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207745de75cc0ae1552e46d7f566b00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272a980dfa9c91277a5ba6f5995c39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a45e6ff8b18c057fde57d3a22f34b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b992b7a1cd1f0fddf142ab5cb0ddd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401cd7bb7cd3448fc4e84690a156cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e0b2b979fce1f1354d3c13b140ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076efec68a3ff7fe4e8fbdd1728923e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6522bbc07ef96482eda9ecaf67d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f79574ff1f4176cc9e05360304e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adba966c341bfdfdfb1eedb37df5a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac70faaba769fed5b8b45858c26ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b830da9caed8535f4de0fdcbbfea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d1cba237b73ca21f67f7b5d0a446579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c27af8ca6f272015c2e8ad01449b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f62111e87ab9a3dd8e5a8c83d880e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46523d18d92df44873050073953fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7751e1cbda9d3d1a4946658a6928c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95a8a51755855e67f933b25c7882e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67da57b77a792c39a40136cd7aa9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6af6d845094a8546dad5efb0fa2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700088321b719a71dc10cd6a7eb8e1fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b148748e7227adfab2a4ea86998d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000861fffd14c08badc75369b78c182589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62862412540c246849ebf17861bd1c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bbe3d819ece512a9b65380fdff8c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06af0bc8df32d65c5b24a1359f8d6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f288321ed65bc78edbc9f357db189593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651cb2f4742714bfa435be22677c2a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba55441630873f6233553b4b41c88d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87405e166f91c2bd829e852dbe5adc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432532448330b183802da7fdfb070b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9c69397dd650115d8e3432fb0b19b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bbba0905ab79539ee765f0d791a7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617de290c5ca7f738dd6f32e89e6ff6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ad6ed475178da0f1c9e63184c290e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e61c9c8015a5faee56e77ade8ecb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd5e8e4fdf4953cb205b71ef29e580603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099051e41a4a77afa5917adf6d2986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d650dc1ed73b3fb9afd82827dcaa7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa6f896399b43d2d899decb0b7da8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745573831cd9ff725f5d72f031acdd44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa1266cdd1ab3ca937d1045a63d16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad20cb491300271fd507f22ec1d98e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1803fed17a57e035b0b7b0d881df3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27bf991c2d4e49e8fccb45006a92ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f07d171b26784e233024d88d5e8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943c6202e78556e64010b95a6c7e395613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60002f90c5773f3b54eb86e946abc3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74727badd0ee6a269a66d1c6c5798fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efa7250bb37d9606361ffead29953616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5ad22e6ce382040370ce9624eddc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ae594c98214c42e1dcf3de49707d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00101ecd59fc67c38ac77ea52954a6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce09ba9138c933a9a00871aad126a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3530823719aa5f19f8d79ee29d96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916f6614ff5aa47c40409a20d506b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44469734b6dcde95cfdf1d35816d91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915508b30fed8cb90232b063cca856624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c87b7ebbea0f79391eab369ccae3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307f9aaec70805c670d38dd0986199626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3859693c4903c1dd6ed81be3599b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c612e17f9dd808b808a5fab76107fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30414fdb5afe9bc3b68b97e47708f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0474e0ecf35c8a4f22c4d61741ddc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee51a601c5055a279e37d02af6461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a58dc95368b803a7c93e27698bafe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7244338ce90e365d2da54041c774b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4885ed495e0aff6dcda97f87910a24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553377254c193d80bd5ce2e6767fe2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f46be0809c5283cbf9356a8c256ff9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb44853d77f45515613d2c54175b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dea497137238c74728e6f69c38643638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12182866341ca1d719a67c64de0549639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe927b2a89838bcd94bac4e6fe747640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06023e65cb908b80a8f66f007d846f7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181d9365f50e1ccb6c653515e73074642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128946dbb6451add1aac03b6f0d9db38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c746ffbad23ccd9e4c95baac58636644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707af9271b1e6bfd1c250e33f90d84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcfd4e421f65b09f4048f85070e872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58622ddbcc1212b26685a50793096b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd36076c96b500a120382b465ad1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea54efaffb67a59f454472186f25ff5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0628dd732dc3cea0a8b0b47f8d3cc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741d804221eddf8b45f4ee1a093d4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f74cfbb6339721050b3e7ec9bc957652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b9b04016308e4ac29354966b4af6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e191a0f713ac50c33be14379e27755654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420484c99a3c9f4e66a5e71123359be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a200d686f3bf34c29cc5a8d967f4ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb997868aa1ca7739d6beafcfd0818c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669318bf6169ea9403bb8929d515d37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817902a1b53a50ec092b2113b249e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71880cfe418776325effdcfad05c8de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952cd807da835c2f399e521b36a5eb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e566852293e68e8921e51cac90a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5dea1bfef2f5c3b055dfe275e1956663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a9c5f511a381b6c8672bc3cbb90d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c3c48129f30b146d7b6fc59dca5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e658845e02d31063031d30e68cc7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef608f44d5a5d6090bcd78a3b8ab1b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1e30774b3fb104ae45e35ec9131d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac429a2e6085b1ea566f3d473eeb04d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4e36d23205b24d421da05f908109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecd4f6a2f36a2c117724641aaf7de5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5da04a0d855153a4109ba3ea6d29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b227581dbcc31ea83924fdcde500d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2ef523f797cfc8fecac7e4e3c05e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7e96ffdf046346c8b282964fb1ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd675484bb293c1b5254b3d66700dfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b7c0c31e56cca731039000d7fb41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e834cc3ad06fb7165478a4857a00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab72b528e6929ed0ac5e545f1d09d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ea425ca55b6ff27f0bfdc88e39af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea74596aea17503ed2cefa4480cb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15973a8ae4ea3df4f906b69826601136682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c78d8dff33f27dc5431f8945c40cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467f4cefd27b8acf362a512dbff9eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d2136e31a3ec14488ed26d12cc258685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea8bcb62b7acf83973d48478e0242686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea208df12925683415f25b61e98c8e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c70f37841b3234b087e1792620b63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d591060a043d6e30c534e69ad6c61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca5c52573ea33e367ff9319ef6ea8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87259da4a51a9e2141efadc4690ed7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d98323231fcd04b6a528317c2c6a27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b78c334e746995ea2f760c54ee212693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273dd72e8a9b611fe2295f09f8ceb20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469073ec14ece26513a22c24c387ea8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0dda299e762b7905aff616e954af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa8b0c7b1444e0325b1aa986a8cf5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f62d80c076c78fe10438845879b89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054222d7141bedf02e749f4b8cf23e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63321a35d67f1a7049c5e3f3001c3f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92081f2c4e63422eef1d9abc4e37fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9e53bc9eb2dc89c4503fadb46a04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb6079df5f3456c1f882ba3a2084d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2926044451d905b69a5fe547f1634d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02df065ba8481683ab8d62ba2f57a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514a2d826da83b8f551555f4e819a48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f21cbf986e70ef6350e71c608f2b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cbe43dca3324a3f90d560db2cb5c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796483505fd9bdb62ee977e5289eea71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d0aa118d44dab1e18dae2d426c3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8bba9fb8b26e5cf6e061e6b8b2980711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec22957fd063594a981666cc8c4cfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67366e71e7431fe8b713608db5394749713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760d713b9b3184716fe8169049ff46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fba9378578709762c2af74efe5cad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2186683cd76b02e08ddeab64bb29166716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e6eb319da0d5d50ccad7478e86f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc1b59221ce8d1d8911b07d2d9dd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57bd69ebdbe83f666e299e98c9728b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d25304745d39b4fab511a7f3feb00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9538e105609d0175f8d23c655c28c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e52d8c5991ee9c33c7f41bb1ee6a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e12c36d8693ae5848212fee61bf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c2bbad891a99f3a2b01294d3bb9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c224204f2532670548c3e82e2c45f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a84b84d1ea026ea86715ab6ee28e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2445651a1daf21fa4c5137aefb11c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51bf6544c5f000c8396fdf6ffe07c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c4bc468bdf7ed737649464f95d72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dc1372fa850b962ca1d64e259d5d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeca95d9492cfea07d41db3fb6296d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd0deaaabea7392cd3f4d36e7ecb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166601a45819dad742f3ad2810fc92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b2dbdc82e8031694c7bf8e77def8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e317b76e353b26a6b791ee86797de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e024317483b7204c2317399061ad43d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd475ae9aa6438ac59b751b008224d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253154b215bb663cf9885f39e69342738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1a38c6fb5905ed1faa605a0a895d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938aaac14c287f3114cbc3900c692c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971b250e9f0c86496e7eb4c3845e06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394b43969c9b71180ad2cb70475e08a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb103c923ae164cffe955583f6774743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e28365aafc58d23fba16db45eddd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5f48ea069eb9b3a56b50b06e03683745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bb8877796bf4e94f9b8583a23fcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e12937582c75e6f5e4485de79a277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79cdcb943d3151c8ff3a4744299e95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982d0138923407a6479dca864ea095749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637526eec119459c7f0ea1b286cae144750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f39f64e3c9b31ba790e37c03d56b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f85faf0e0049b51fb80e65f0925c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851dee979ff121953f965941b50138753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb04f0821cbbbe49cd33f7e604bc54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d73987bff75097954bc14b63a4ee1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31681c4182556054b7d4259873c92e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a3e538b6bce0431eb70aab5805648757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974ecdf9105ea8400f8fbf340e87b23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff165fc6fa720ec5616933edaa440237759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a664817ffebd4ebd2340d3c7ddb5a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d23650e6901633abced0f107623ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c43f7db9d2abe256cd3e75f79b52762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e264f6c862df3130f15e7d2dcfff896763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2c284654c8f2866d471c5196a4a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33cc57c4c15184c15807734e12987765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc469480fef65bff2058fb5b7f10c33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4418eabf1c95bfd8fca54adda2d3f55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83668b2fcb117afb3513c8dd278c65a1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f0c5d418dcfb3053051701c13bc79769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dfb49a0f88c24865ea0652e947e6b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e4ce53319bde545b3f67e16643d50771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920def18779fc2809e6633ee784e77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d5ff2c58be4e50af8aa4125f1b8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb4e973bc5bf361616b76b95a82c48774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4126963237bd6e9eee184174bcf15d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532401a599d2577e5043173146094a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496484474af7b640a2f1edc7b8402d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65362eefca9633f81d0d097a145d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a77f0cbf6fa1cc85267a606d8e890f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e35e2d01dacf50b780349be1e5fa9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c1092e68ef1207e36894a03d28b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22597d7e780c7f03d362bc58d7c42f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efe6cf704a9aecfe4d1fb515fcd18783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc258753258b463876a856adfe7fb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38500267826b87c59fd9cb65bb9522785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638471d6d99e076c97e40f92d8e41f01786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0ed6167a094ed1f22c4b6cd43387787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ddf817f70b0823ca3953922fd7a15788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210e4e5510723bc1a9ed18ccbf24e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e305523152285439af1c23263e8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b73a070ad56db8a6b5ecb4f355d3c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2672d42630aceaf1c83f0cbd4b9e94a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c60b3c593977c8bca81c0d409a062f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ff5c5edc355f2d2975d8d7cc206e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450c43fd9d727f074520d17ce0cafc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e743e051edcc179972982773986e0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea6058a40bff5199e8bfd4f3e37cf5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd4a241f9511188012e9c5476cecbd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11898071c9611c8439c68907b01da8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066fffceff333873a35aab6196a55d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb747bac8f08c5b574e92d4b6c22d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bb160423b8d5bf45d241bc3f3c0f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39216b432bc8c7e2abdbd10dd3167b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf8d505c3446825021c2ea9d30046804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cddc4ce80206fb27c73f680bc4378805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d36066dd4658f12384a97a64093a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706297161adecdd23d8d4d36541b0b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b002e1ca5bdb71b342dbab67f99e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af9c8176d2be9ae98d7ae2708ef1a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb45ef3fb30a155f183aafd68a2a92810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85617cece69bd4f60867452861d6b22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60097c75bb19741ed6dbe5e85935506a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd3e13311359af31dceeb7ffcaecc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49175a2954f3c17f8202a658dc03de65814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190643de47a4645f8375bc6595499b98815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362719baa0b72a3991978e64fa122c4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a70abf6b37b368e968d494311e1f26817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa62a0cd570208cf972ef4e8693a80818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c3a766f5ca020ce900a837b894f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6f69efe9be0158d9f91014133794820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e7d8c8c2ea0af7f89a3b4493862b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8318fcc94b36046cd5ab5c373e3b601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343aecf66b354aafd1d11e4b09af152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113526e8138928f7f0e48a0dbc6cccd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ab7c041cdf041274ced2fd2c56214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df0746bda9f9df8a0cc9a1d68f4bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fef29f2c20d00fa0f1c69f147824e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71376597db35c7dd35205b1930332d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a7d25a402f9bb8d0a12526db570358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40402ac0b0b8e0fb34d400fb388956c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a58e6fdc08d30c5367e79bdcbc72a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030794ecaa659171bc10fc841938f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e89a39fe20fbfe3c8912be9bfac1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475837a67d261c6e4fd2244461735913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1e6b8fd640b68d05b2e7e21a9e5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a597dee8750aebd83c2479cd6d1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e0d9f3760579ed1191bb6f9b581e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f162737c1a4029c25d32ea233ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb520b46c61c301100609732cb8c9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a140b61b8034f4e8673d9cda87084aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a555dffe2522d9fb5807c1749e69820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012df33108deaaba8a9915f933db9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e43ec17bcb026ba5d66078925746b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5894446d0d5ec4ef60fc78568d7dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d295a7cd4d0b3b67d484cbf990c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b5b86b1f2c63b0905ab616524f3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433a12c3798c07a158372d10da0c0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98e8052de0ad4fc3ae37cad987a0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d0a3a29d647964eb432e41c776f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af81fca1d86b46f938baed982b85c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353f460bf05de0e8b10f9075228b3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f4210220b399995e9b27786e550831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e812eca8265fbad2a9e099a7e29132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e425c714d0e09a1f3c1498de047a6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5c435d585d10f5444b2a8185a9c1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72a2395723e2d6d41b8ca1c963b3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af519d197067820d08e6bffb7eba17136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976b82c7baa966176a9f1571a64c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839192a46cc5ab902e4834a1a4ce4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671cad409dd69afcf16791c34208d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733f19f359d5044a94a46f8ca599d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd67e23fc3bae8bad47f58b180f909741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc95f732167a975b5e57a391586d5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb11eb62b1f466c9423c7c4e3aa2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71334e6278647baf2c56fb94cd04544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79d9568749203ce87447cb8d3ead245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0636f4d9b61df7c8c89357b1bb4f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b138454f200744a49ea7474f92418047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078576efd2a32334e2501a7ed188b0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbcd96275773bcfd2a8c4726c3a98749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ae0875e92c652c9257dca1c46d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d47ae32f265b098833c198a9b697551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf63ad5ce3750110bcd1fa8e523ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c31952ec452f59b5175d2ff94950e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dadd1406d1cae4952e9e9473d3d41754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d4a94aabd0f6ad6fed990f03c619155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c5e938d2fc0bafa2eb8412e551fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cee27dff96e21b42f88004ac034b8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ea5d23ff8c1fa7a7fb0f9e4bc0b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebfc6768ce29f8fdc468e6a777ff3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d8a17e50d70c2e3abb4fb922b01760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f921319cc908b269d6f30ff8608961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eeea058d2d71b7c660e2c94146b3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc37380948901720c0fa08b2c480e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba56774f7e55ef25fad0382a95ce064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e6b37b888482c96b870df57f3a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6fa28f82c6ae23a5f3afe5cfe7ea966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7d3a7d494fc495b6fde3840d4a6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7442a771ca03ec6bf01918560d05168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3930d8f8e664e473fdfcfa1b1b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dd890ecf241f1ce2b9a96da6f26a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada785281523f3d6e41dd8a7f0e35d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e3246a81a48c3a0e4a5d180d53c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43adb561eb10d790007682a1e62fe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1eb09a5e1beae26f37b3f826fa00274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dcd7bf94f09f3d8e8c3d151c5c12075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742870764e9264f31be1dc1369ef79076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10ba5c0cd7c72d46f06f3b7a921c0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755646982a9ff6bb91fcd1e5bc5ed16978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ef4265ec9c4814aca66d1aa9ba2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8052f47c83b2d7918067fcbc8caae5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14abc8c0db7340b76b5f2d61dce225a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1448ef05fd9fe6b5bc0e1c8f38e810382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bfb69bf86edd979250decca927ddc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a4c2050fdd6181d8ea93b70f301f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10fe123bd05e5a4eb088a4d3ab58985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4d1146b9a6023c63b2e12b98e50986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253f4cf3ddc3247e3fdce2a712f36287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd36662b2f577736b3c257b46a73188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055b305052afdbfe05369f80670ad4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9272bb62aef3e9065da7e5a97c34490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fbcb02b5775906a4655f1d3a7bae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2667d05018cf9c6d7b77799558637792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e2e98f9ee4f448df48226f2c076a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914861882f0290b9b5f3dda3b73a38e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed09b39bc8106ee8844ea44d1090a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17ab9158f047c74d23ed6e101a34696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738426e816a4b4d8fa7ffbc4be66cf6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5e14852a8dc51c5e90a375e873f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac503fccd5699717b18ae92f0ddc8f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d8360497c563906a4386c6a2aab0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb831864cbce29740f24b89b3eaef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583fedd859a13499ed023fc8c64b636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128925b4d5cc2a133714a46a526f3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc617a431159ba8327856cc009f6fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8be27a574887ac39fde98dd180d02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949e30f0878718e86144f1d698055a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e56407a98a5a8898bdb97778d9c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0543b721c23c9b10be96f5bf57b04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5cf127739c779f4da7b316fda0c5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661a88b41415669f6da294524345ff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2d765cf35e64f87d20d97002b04b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751bc46482400c6241dcb7adb3df67a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16fd29f97597e7b177ebccb988114e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdafda3faffa8f1076f1f5216e3d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981352320ebfd3b996728b8cff09f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ebb0fa47f2e2f3ae01e017a37058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5de51929ad866289be03490898ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce54d85eb990db66136fd08fb29e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961fc9cfd3ddb867d4d90b2732c679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c19686635390be5ccd398134ff4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5d55a572809ca9ee64c53dbe8fc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce98720d0951dc9d3f171fc08acfa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aef3db87b9f4ce18987b790c97124123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d8a107c5f5319281e65ef1ce5132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a34b619778c62ceed3ae02e89cbed0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184946e4b0e7ad5cbbf04343be6f7943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82510e82e1a99900857a01df7174e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1434b4b1944e36637a956074000f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da7aa209f671d39aa092d212a3da2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb4062a3f645114232c404f0f6fc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3f515f981fd20ad170a720a52a2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f95ffd8fe960a54d71c4e5530bc961132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb75f1b1b87ead8bb6c9bfef386f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ef31c00ab99663b2ca3532e68190e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032539d709e99dc3bc69c65ec8eb42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec930fea44029dd6986625cd65ce2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a781d4abb7d22b868c29184c54a331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805b226dd6cd633e1eff47a75a9c94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d9832dde11f1f113442ad33ece84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d06415ff990716585a58c47d4bbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ac20ea27209325d9ec338861ce99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761836b4ca61aa1db3ae22b01d56c07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02af1d759f078b7dcae4e268a495e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295fd35f194e45b7fead1103cddb23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795fe5c1f98bf10ac6760cd3ac2be5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04655600bfdd543af2a08cc1c9ade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1dd77a0e993a8b50a7ab096e9c482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42c82245208d2b42c8691549db51e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5542f5117fbc3da717235c45738e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9dfe866bdce9e76614aac7d1f0eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f785965a808b56c3240ed48811fb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ce6958b37c0d537d4767ff41960c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18300cadad7f37c3c26b7626ec1ee60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89efb8a12094713dcd47613dbda9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a0c8727aa93c6df599eb9cba07e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d1be599013c1fbc8651f44af6177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c790f8fb6e7bba684ec3ed8516bd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e799562254ef6016c426aa42ae7544158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d297ea279db20fc43203a287a87d4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e6539abfa1413729a9009287f738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e1cc00839d0a02a630abe75b0444161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc035e411b43f19d5f29add8fbd81b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714245062153d448bf732cbcdd2f9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa057a6b5a53b938a13f5c0dd62a09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa176eaa59dc72ee0af028944b982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22290f309ab94e353abddc0d83c3b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683aa9bc6fbae295f6fb3502a9aed5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7094c6ca993a93e3a281a554d239d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23ff91c8305ecb86656ae7b9418c35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f89543097ae5f7f7cc7aaf2d10b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afd7b3a3b0d9cda539331f06b2e08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6844cce6abe9d985d4fcf37c5bf8f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3df79d99527e0266751835637c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676855c1db7a7270ea4ebd21cb8368174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b28a6faa55c247371ff3737fd15d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d58e0de717eaa136ec855955ca1e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1ea47333c2d580bd2994927d961d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e477401924f7e3fc9a0daf7a6ac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d1fda8a1ccf1341e09d6ef323a4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7543c270b209c88f70e158b47f0ba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2fbbfac5319b9b484c583cb95a431181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcc65d94860c2f4a20376633902e17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0908efc6165b9b374fe561d8c441183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfab0a366382233c25b4260d3aee7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0eafbe9b834a5af6141f01c63fb4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd4ea000d226319666d8055f71414186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aaf0274d962b52c4bdac6ebdfca1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b71b09d390ed0849a9d700b1dd0cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a06575e0d38f0502ddfb509ee1f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798717a0bfdb58bfcb90a57be7b1a1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a7cf5ea11b52590cd5e2108547d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba708f19ffc31772382e18c06e0bfd56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbdd78358f08a974f5c7ca4acd1e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bdcbcc95687469f63ee7f2b082510194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77f19264914866e175dc4b1c1097a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919f3f886bc4485da2150a240b35336196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670c3fe47cf5172270bb477df58f82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce280906bfdfbc90458ae1167a548a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afcb226dc37de7df73bbe9ac65bd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da6a827020b0a81e1208c3eb4ba41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a8ef9158e613308623305c159896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83bc598e6cb960c14f99670c6f2613202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c43bc8d25fd25733df717ae355700203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d77ce3c7256777024110f7675763204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f151f0e306d22cea8f9c297588bfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6664de68183b2f9e3c33ebbaf922e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58bdcb3ca14d15e27cb2c84a2969f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e654ed07d91fa36aad0c98a21dc6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea752ac4b51cb643ccef4aa0667aba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd394f34ec7c398d13ed0a12606fce60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dff1785f34f6a62b66f30fedf1323211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356ae18dbd835059239baf7506c22c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94598ac6eca151d45d6600d816f14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a87ed3709b37bd76bf86626ab24aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dce6b3733a352cccbb94e3946ad5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41fa555d36d57b755bb159f724835c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab54c9903946737959801d5c2c865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdc2d76a705b3d913d37aa76cfad1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b22c96bef3ea7b047dbcd3b5d7d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55816a4249cc148413c87f0a0a07dcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef8a27ef35013dececdb2bce5da7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f81af26077f59dd793a90d294e90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8eff574439c9794e0333cb6fc2e86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e172e4f25f55711e3e9c06bc945979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9781ba33fef4993dd74be14fbf69c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b663f3a2a2e6f2097d324b0c8db60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8719ef121d94b21f37a6ca103bba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13661eed3a2d50e8b786efa8e2536a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff0b24ca2e6fef16146211fd9ea5e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc45b58340d34a33910dd294a830b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320634695e44a5a9b94cf3f6fa403db7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6411e5660835efe64aa24cf6c68d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04039c137d23fbab39098efe1edd9961233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243c8f13a7d8352881ea1325b597f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6e076a4bf676c55d478705f9d0e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a366dcb635ad6dccd24c5b47fc208236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ac40934098f68f5514a1bb6657a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e16124d8f970cb450e1ec51452e2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc6ad74ebad31d47068574a8f7a065239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a1dac3520db4eebfe195947b01e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aab42310cae2209275c9efe65bd22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b55ee8fc95926921eb5fe80f48e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987349b87a4fe07bdc79180a14c334db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4be3f9da121c2e5372cb9534d52f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9cc77b062d422c5f86436068d5e76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4abff4710816fb8c66fdd4ef58b86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab694691eaa5e43aa9bf27403584f99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c86dfc505441201ed7e450e420589248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91d1728f78fc477e4e85c63239465249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526178fd37a6e89cffb05007318d1070250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67578105cc2d5e90ed531b6f666cee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc5e1b944dd328ffb1da02b96c15f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e5b525b7c3811642dded50df59c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac71fda04099c3accc1ce0664705f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48d3e2d437d1aec45b95b3cedd1a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7d07509ec3239a42516787974f6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5120a6594398633e7e0ba155ed826257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fac08d7cba4d0385bfcdbaa95574c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c4e8f08b1d8f52aa1a75bcac8bc09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12df56101ba47bb80eff1aaeb57d3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac05c09d10ab924ff15d655eaa59752261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702cc2b010236023c5d2c6ba0d2608a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384c78c82950b7c3a067bc69abd78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c26d23ed639a0f9099f871c00e327a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28986b68b67247fc9c6640043951ec6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d787be4dfd583e56af458a0065a41b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e1360d648617622e9262184b52a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e46e9250ca2c74aa078bbc8d3efa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09d7d3c7e46188fa818e6ab200c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c2bfed4c9455af7a2961605918d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5db8c11dc98fee7c39d834ab5bf41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab7a72b053cc93de8e1824b5235e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ef070dde29badb0b6696ce251aa55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20327d7ff528d7a82a443c7f28b34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5dcd6dfda9f7094026629f3f0a400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b32c862ddf701886e834c3641cd0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3481cb604df135123e5b52f56419fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cb3d08e999f4da1bcbd922503d0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f01c4145099ac5a9b1f7c36157a08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada021d096f01c64951ead3f47b22da3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf75aaecf858e1a25a6f00b84cdeb6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4832eee82281fa3d301b5036bd0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d17f97293884ce0c1ff6fb1728aa43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975cc9e67a4c3fb767a863be4c73dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3ab3728b2915af815e986498923db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502b9a9ee504ddb0f96c07fbdd659d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999ad3a88a8ffd212176e9ed43aa63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985ffae81d70d3613d82ab7e5dd5f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e9d244f3e166b58e61af053e9858b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdbc5f215357807c3b25eb1992916a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b6e23d26934e196071d9b166c6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee092c30c482ca8ca0dfd17ac9dc2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369dfb791c8b51909131b034a20a9af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55912d30c8b49bb2fcb6ca10206470a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf1f36d42a3dfb29dc0e84c00196aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0de6b1a2f308245131664386eca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee72b9901faca68822171ed4b8676297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac1878dc767b6f67ac49b7106f2932298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1ff839fc684df34e65aa33e071746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b717ba328c76bd495933416d5312300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f36959493213336d4a614945b76f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f98153c51b9463de9a7d6433ce6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13e3e6502ee3f694a4c66b37c2142303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8de54fb698eb6e6bf5cff80abef34c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3045173a3737665149ac2547b3ce441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0818311cb62083d2f2682201375b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2439f39b17a7cb3866a111d453d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f476c0e9cc9cf07d262d5ab45f23097308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbf69c52039a3b172ec7dc54d749a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4721eb97c525500daf52bb373ebc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b359d3a842b00de2804d3237084a41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0080860c11055106e04274ba222af8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ed6341460e1bbe5b21397a6ada72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e79553e69a3e78c81bb1b081daffec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2553323124dd9dcdb598cb327c6375315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaebeb94b5ecb946db1b544a7aa4e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f13ed43ac9dd4e613036d1595b2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f968fb11aafb93c24f4b68957d0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e088893391162ee0637f688ab623319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747906a93fd741e029e9c89b2e97d96b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b56ae5a8680d1b6e0934e0a1a2ff93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec40269e38c2fd7f066a477f3d07e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3318d99188c488d1da64c6c4ba4888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381556ed8873e55cd5d051dc8e3396f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfa025f9260e26195dd5cbbeccf1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15b8511b14b62da8b9da465c8e471326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f3ec6ce3e8badb59e1640bfa1c37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3407dd6fe66f333c7a68784f8db7ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42542ef2d738b146ffdb6b4ecfed6744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85850e0eb309cabc5a109d172288c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29c839c544bae080a5da802234d5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376505ee7b2f958c02cf7c6703993ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d79587965589e6f9fa5fb93aacdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de85d1ce26fd5a969e1a67a2d85ce45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d16799e5f5be7fb09ec3535c0c22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2c6c88d5274d82180ed9c3a97a80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d00ca99f4ff5705adfd1b67ec3e6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce9f8d0dada20815415b093b30c07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf748b4f16812b50134d78f6419b9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e00f881ce63b1163272c2eb5b43c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cad6935b9ecf46856c7e12ce48e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f8cda1145e75b06740b14eb1f4ebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8bf746280842f445437832f0cc87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa0aba6c1d0afd0a06b25378c9f24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c087e854d9800ba12461262bbae86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6b158839d64fde5bedf8b0ad8cee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be278d103b97b6bfbb5e54fdc38743a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc091df019742061cbda4a839af3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c878a4a54b871a3d2615831a23c8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0ab3f39c7943e85675e9ee612319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8a6ddf7961fb18404e18e5707161351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ae9a03b2bbb7bab532787ac9a8a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c9f79667f2fc6647a0a55c973bc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282c7ddc3ad3485d90a41d904e51ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972af20f641950e1a8b8b4c892f7377355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10260a57fdde8b78fa6bc4e5bf91f5e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6adedaa7b0a0cb0421759bcb70d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b28bbeeccf65777903ae7ac85538358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6940a25431647340231e489e69a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87940985347d15c285842ad7a451527360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85001f5037ee9d59a97444c151f4b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155c833bec8bdd76d52688c75a0193e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b16567a8a6f79d4faa6c984785f810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48963c054d1d3bbce131ead194277f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad710ab7ef7a7a2088b63f7e4da28f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c0767d7cb5066817510eaaa1313f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b3cda1e922d3563d70c5fbf3f96a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae57fffe31b64584fc25af9bcc255368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc45279af494749d769ad7285207c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4050226b3d188a9b1606887fcc235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4962174a8ac7c4af245219cf57008c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab487de476dfcfabaec918c3ded0c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38594d48c8c130b1c489bb45bd720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901515a942c448b2b9cfad081def07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812141f8a22a7ab228bb1162779187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97383c39df0b96448acc1bf395a8f725376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999feef5256a96beef58f613a3700ccb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a226100ea11626f6ec15ba4d6778fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa052f5dc734b59fca456648b4a886c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cb1e483be98c777ac0fe4be9e7c0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377e1c4cf3c1bb302016baf951a3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29148d47552062d93f52ddd4ad0b8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0017c0a8e428ce2d0b0d61fa2e93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f683bf2d0c74e37828b4dea5af129384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f638d8f547b0fc3a967d8f85d33c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067dbdd30f6ba5124f5e931f133826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7afb385ad77ab46537d52a9acb2ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4487a5d6e362882e8dabcf9494e60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26ed994082c2eae92d2ac25c1956a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2ce70985075d264afe2d08b5e7399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf171cff474034edec13865699c348f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7af3e1570ffebc027b24f0e9e5b8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00d93e7a648642784a3664d7af798393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe29f2eb6d963f9126768d44f2bd30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c30ced62188c82abbf1edae82c89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cc216e872509b35bffaf3a23efb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5cbc9c7a51d8b1a74373f7d7e07f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd62f2cba6b3b21ca7830c5ac9fd334398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e457dd837a830b37a6f5f8774b311399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a28947073bdcea34a7d79202fc0978400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1362af5740ec1dd35d51b3aa389e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331c3e46f8d3c407524eb2b6a474cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e12a48a61d13f6992c3684313fcb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea8a1ce5d2c99a7b785cd9bec0669404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885ad1aecd45b4a05120c6a4d27e1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c5fe8968b57618f612449965da39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a54f096c8edf7573987067a53bd98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fdd41e0f24537a96d483e44b1bbeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47c0d6ba484b6ebf1b126571a6ac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410e033d6b9da533369934104e6f4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5156433467a528bf537861ca03007f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349fc3094666f8cdcb95a0168b835f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092e9a42bef2f10830f3747cca6a7cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1584b5059b12ffdaf2be3ecb628500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffdbd231af7d0c1fcd42bff34a92ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941abb875ca3d0fd83092a6e134dd88c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3bf28ae25553f3075ea01a8ce293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671dac23d54fe8d783a4a2a366bc9ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7987bbc05a17717febb8e31035316419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c796f8edd66450a5f206cba9925104420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea46138e0afdc40fcd8d58d99582db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb5cf99337d0b3bee30411ae370335422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f17e0a03e96bf13d83d586a8cf68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c031521b987833f5272175ba08ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadf1b343f0db031c8dab118d25f549425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5876afdaffb4fb66572a1836d09733426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077686b9398d4cf8fa9bfe230df10ff4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d5d6bf845455817c22f4e8656286428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cff1f6e51d92293066fd109684456429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b783cfe56835be6d23d99765b0a1e6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b61121630db95ecb32e8a1a8a198431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2414f1c2b9b6ed311f3b914f2e36b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998920c5c233bf812723d20661474bf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906d804c6c5c9c2febcd9f9bb24c9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beddb0ded06d2c2695c91ec7465cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d169f31b70edf87e9a331649de30b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c774594c8d21c65c98c1057729d5a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b73e51e8b101f827925bc7430d056438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808473386a76ce09fc729edf542bfc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e41fa75f217c5e74433eadd543ceb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39c4b395dfb2bf109c1ce62b7bbf09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50a5196cb7ce0c88f80d6ab586dd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079296c6e7d6ce86838b5f9ad9d5523443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0961956525f4e1bad127b3609c71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa5b54af63cf95d7a86c9eec8fcb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e26b650b195ad29db3016001cc3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3953c18d13143a07b93da8213e8409447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a250cca98839afcd377d8d59ce1721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498557b485e3a0420f1be4aa247cda4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643b98e802b7a0bbcddbe26d43f797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324162f66ccc28234a57e77103ed1251451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1d2de351fae37ee538a8ca70836e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087184f4f7bb4141db3d5084936dac0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c698da6c731090830951147e3497ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde8e39d07b290e1ccb94aceef0dab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75882f51608cc6ccb0e94aeaee4490456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439328d1216b2bf2198663a582c77dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed08ebad2e6bfcfeaf5008dcca0749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083deca1f1fdf4de2c700cf9ac3578c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a3294a0b2c96144099f7b3593cdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e955d4983a07129f409459bdc6329461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a492658dc108dd906e6f5e1f99e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6edc325a6dd48916734db9691acf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb4ec7198734c3ba6cdbbb71973d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36859b5f7b69ea29c80f7a421c23f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c523e666b14495dae68197035c8f8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b10a72b36a3e587149bf7940100e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab41764e6c9d36060b9c2dd2e8744b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332879e8f9686c8925d5cb6a72cc8070469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489905ddb17d80d8e427bb7a212f78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed31af621189e83c441e060556579471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116dee86beb4b49877e11b5db46b2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986711bbf5894d7822058a6620bc97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530dc7ec45bb628c98ec7e57dfec41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2e8f4c074a4ec0b2feaca3e7cf4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec696bcec9dd721a57178310c8261be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a8235604b857a47ac15e5aed3978f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3666583e3a5b17893c1f32e62fb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f20169d40c8e36ed29ef210d8e4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8160e43b6f0a6c8cd25f3aaa700597a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51982b45776d7b6013993215ee81134481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920506645020d38a70621b282c379db5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315a7240d14dc43a3d581c7766754a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2263e36944b0cf8a4946f3c4c5c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706becd7685476ab67db95bdc0f120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b46488dffcd78b8a3150db89ed0c3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157837bb1604991fe445131277a14f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e91462ed535e366f4e002842e1f8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9f355aebcefdf4fbe46b82ede73f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafc946c454a27e1d0378611986a72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f61fd1ca3260d9a35f3ca52f6827491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8b86478b0cea5e0fdde031286869492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d5439216a3202e99b427f5cf2b02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9eb349fed9b195f57150bd1fd4b51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b8afbc46422f0b3af4df0a5691c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d2d9dbf42ba831dcdc7a72d9ed935496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a7009ed09a7a3bd553f969aa319d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c077a0b438057e1bea8b4659e179e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0faa586a0a68874e9f513941fb5b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d437cca23e11d0b1be70548b6a8c526500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7379c8d4ee652d7c95d3863384e7c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9594eef0a1ee657133503afac68786502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c11d0d9c14060d4627f97b25ca99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec78a7d3974fe56935b7aec80cb77e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672b3407f152bdd23b9d9b1a28227b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27a7fc484af5d6bfedcdf67a2d48f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9960cc745400fe2dc04fd85014a1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19280035056bed6366e30a26544d1a82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3cc51dfc918de08c27b8d7c1bed8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01657f4026d7554079a257cff80edf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b4309dfc49d2902346100786a7fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40047e03c18cc907fb19f5a84c0296512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab18159e9a84b72f2e8c7986b451a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344efa6c4ed5c790c42fa31913658917514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c6e8dee50051015c3a85ad789cfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b55e373301ead42e4776e262098f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b687dd836f4b985ddf624e5e136e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92e7be73f955e19fb8fc774cd9c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fbc2b8cac539ede23464c284e9e56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61250f0213d455690bcf36b5fc08151520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238fca4e37e13d7a78b0e748867592a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65ff84a75345f83c124917a2ca62f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb33bc6be25e1e4640b43c4022f9adb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c411dbc19d2a0710880db9c589b20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9705e3aab9cee5c27fe9da52eab69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b690dfe107b5ffc44c32c557c8b3e40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b3435a73d304e83d3035176ec310527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ed4803eec4bcc5162cab39378f7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea60744abbd7e18d40b560239bbd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55817f309e9d2794f9e697a6676ebe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d63bfd2ff5ae803bc80263453413b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95029f85a1eb4d4e8a6648408dde4613532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd84e5674b68bec0436a048e7b22e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed6542cb8a291b1bef9ecacc6a3c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c31876e7876cbe5780c6a07cb8225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e887e6690d1533f5f155d1e1ba0a81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783fc5b0c11fcf4698b296c982c909c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc365dfeba6a72bf27d34ce9da08b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6d73691dbe39d059dc539368112b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f1fa44909406df0f130863ae4a292540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d4c03e6e6e8903b380bd94289b535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c60ab936977f19b3682180b9606d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54777f75f425b8de686598837ba5489b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9f8d4c5e1fefdcb9933dca01a72c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3c8b2efa927bc2836868971adbf72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e16e0aec2a4dd64c797a3e62f7ef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ff5b46057df0b163cd9a7ef6ba55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907da74f208a9c073169713fdf517c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418bc3fc1d274f5d58041c82164cc20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862959c2ee984c631678c7754af52c93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca0918254900f6ef1aef588fb6d2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe428701ff63872661204e0cc2da46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95621e0465f50a5cbe5495869d44fe8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e36c9d48e9786f1c78ad1fe6dd40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a691dc150db710887a15ef1f0bf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0fca40d58fe6fece1e303f0d847f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ecfab2460b82a79c1a550a0f33dde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc27d9458bbc3e4cc5b68ccc281aab8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38009b66c6f778601738885f30c90c29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558de45cd1f0c3df42cc57aed065762560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc589495618ac6a615fd57905bcc6440561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2067f328a994f8e8bfcad6eaf608a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffd2d68a245128b2b8202b105e4d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b95bc61e138f7cd56d84a89bda9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac922414dcbbd0b7d77c3605fd7e7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3ba1cd808fb35d4870b2cd439bf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a395342906e0c6624f730a87248219567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a159b9fdaf3c0bcb3045ebfe8a45e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45670dc12161a9a21b6a2e11102c77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce472ad19708265d1d4ba3830727ce4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68b3cacc229e7409505af2c97c0e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5e6d9aef932d22184731188b9425572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade0de195597c2f2df3fb61fba3c08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb618af0aec6778196d47be6a99066574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80b18caedac943d973a2e68729929575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698829ab7c45ebe449d95ced3352da2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497d167bcf111455fc52d550298600577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77657cd1c026a025fd60a5872675b7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491d3a803c1b70319f4b6545d4d659579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd3a9a6c1a18570d941c5a047ab7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3a0883a59f4367eadaec7a8af992581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a63754edf3e654ed28b01b3c88281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc022a1c0d627ce1a800c79c063d6bcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7770e566a77e9d02b3a24bd02bbac1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b241ef0b2fd6e770a0756a3e34e036585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cc317fd62c3979c871717f41104ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07153d72b1574fbdccd2e9058402850587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee4186f0b7f7cf3ce6897e802e8bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac1e9bcd8a43f286cd3fb405298f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a074ce291ea07ab8eaaec6167ddceb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba26724c1e011fe58a75853b97d61a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bda236294ce6f56206f7c19f1a188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2635bb3dccbc3b1256246215f2c0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86253d552c89bbdcc1b897e3f75a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be43199255284e49a9adca2bab62b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb628a7e4a0620618ed80503d690506596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e30d0bba4ce49c7e80123b2cf2975597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a866955053fe2243da4292acb9864ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52169a3b28c1529c74bce9bd763ab7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9c128b69b806814bb18665e00f43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202e3b4694524ca2fc3e6c3bc55b77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f372fd9a5ac85367902e391ffa4ed0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e8a4fd05bb2b97758d4563e4e5b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f44ceccdfdf1dca27adf07cc0743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce00bb8b7501072e89a6081aba671c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5686f2fcb455df3336d5cad3e5a9a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a999bcf37253925ab3b05608ae1ddc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c8121e7486cc3da86b35a593c34b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70025343669c661b4134b3ac3a8a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c7b6bac6fb3eefc2d99d8dc1ba9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ec394aad7cf7752f7e01d3d53323611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d1aa90863b11a00e38f9c74442c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6008b339c20ca2af67debc449f83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aede617d17509b6e9c8a42ce081a6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff577450bd39309cec212d0c8b10d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a23d5590f95ee1cd8cead9cca2fb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143623da72f801c88520c5a94ac49e31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148676b032f11d51467f1a78d12f1039618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97bafd997320435d9cd4e2e429f5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a237b5cc9604c6ae8c00142d1e83d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec308a5ebe62b9e81caad40f81db8ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a791ccc6e0b95ca8c811221d26ada5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e340e30cae0e475188c5d281313e7ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d865233075efa9488d9cf19223d250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acc5831755da18b2b4e4b8277809f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b46bc12c503711202eae3acd896d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d341c88df50988fa1ee4ead91e467627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9e0669e33a3ae518155793bb05a87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18b9e4e8f59662562272b5a0b647f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89ff58726501f20bdc3e371d24c9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5762268daf058ddd0f9bb07471b79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d60f196186f52b98035d466025b9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071367cb613a2592d3ec41122d01a05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde4c52a7e0f6ad65a8e08fff7f45b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcf53d7e7f81bf890e9171d4b34237635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09baa31c0479eb6fcc412b4d3e870f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086930c84b4284a9872e7daaacd55d09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1b048d4ea9005277c09ff5ec03bb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a29036886292f1a368ccc50b84aa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69075374dbefcc8e4f2f540eeb92edd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d024ea2e38e11c37e646327c516f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a66591d73320f06f8074db3a45429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe247c67d20de0f96fa53c5d6ccb510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1f8ec97fc99645eb6981b3b31346644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab46e611040cfcefa56eb245823624645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb0fab8d23020921cb1a952b2ae8bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc614b6ce63cc6c41256dc7c5da18db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f4886ea87442714281d9a9edfbe22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367dfacb5262b21a05e8563f8af199b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704d31b7f12976590eded95285ddd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2448bbfefce213926b7171bd3f80ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fa34d408398083be3c142d9b15413652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c481a52b749f62b8588ee4590e30782653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaf09a942b9975ace4bb7bc9e04b09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8896da37faee3e3f4b5e2e003dbf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152279b09c5d2b7391a9e8df46cdab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e18d77377be6d715a97e25110ef75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373234f55471d503c880c9fd4bc06c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74b5db187a0dc56705f9c507d11b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815301a4ce89a9963c0ee9695bdb62a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6747c8f454aff569f7ce6eabb6a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76343ed2221cf57b49e9130df2c317ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120c6a3371d99f0b653a6e4ddf962a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be917d774f93ae903b4a8bea4c01146664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128373da07cb9ff18a14f62de0dcb2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539d06d6774fcd240f4af47254ed72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb84f09d56e048d5efafb1690fe473667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024f753be1e05f3e299856ed528a9c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31cf0e2831d63fbff87e0e8c66b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920aed6f5d407152894a65cfbcf249670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31539a4a7f23b5973197a58dd6d36203671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6292a9721569f0dbae630b282eef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2653fe4104a402a8f0702698619a2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d603026a184915313f8ca8624add674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508960e965a8660921dd3b46d857f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef68fed43398beddd80a8a598a33e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a142a4bd8265b9e40bb0c2a477a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d965a27239648bde23f4648aacba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5f2d014c2f099fb77c3f6067aee6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704abf140318698e6fbe1619424cf914680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea48102ccad3d0c9bc33eedccdf58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2e35ca965888804bfe3131fb2aa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca8ca2a6f293987cb022b6e6a6e18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1429bd0a6cf0b059ff339992993d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7cdf45427e39a91c33a90a1783a00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54bfe73c87badbee9420896a17a8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f4642fce9ff3c7cb5107f552a6c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0b5ab4bec8f2c17652ce771bed73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb01ac15051a660e508b21e84da71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1520adffdaacd469db00995033ee9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4afe0298c55e4a3993bbbc49aabc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d695dbc48bc6db2eddcfa3e69734692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc393dd2c827bcfb795e2a1da5922693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea2bff91de984254a3557bc368b517694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a6f4865a8fcaebc81abe49a7e2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38037fae341b0529b6220c595fdb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aebb639652ca79da555aa60a8ae640697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228ca68878f8d3d4c9f01ce5a9d957a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16b907334b782c57b1ca05441a600699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e442fb06fadd8a1c6d3f8a61b71b20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2f7150439ae840c537f6e3d913a43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db86c63c45109c8fed17c920a6fd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e177d652c598991028455b4c40ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5491e4208221239c481aa842f52bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e6ba4c02a581f8515b983d74c2980705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea03170059291ac63fc85d9e06e320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c577715e2c3c2a4ff0c033bba896707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f5e08f40d230d3c89b52062a7c71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a0906734481b8f691c6a2d9d318f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56208e86796a996476d3d00642090710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e94d8f3159d7f09fc10a06e25361711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ceb2af23387fe1818bf7dca782a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749df811bc446bbecb2c9e404cc174713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828538947814e2d74d45eb59ca2c52a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cfe1996a9e1353a83a5ddf4c8cc31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab52bcafb65256dc0e03ab678a7cd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c1810e87191078a8446ce4a8f8b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6bf9ee2704d098145b89590045eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f38bbfd5782e802b2b81ba42dabf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230334925b5c68f2c34c8778449315e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe94cad005b70e26b63f236da66be5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973ec6d0c878f801d86536e0d246e1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1fd1f81931ca09f2da3e61c8c540723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc246ab5b05ba57ed9000e0f9f686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ded11868a0b82a299e01081bb5abb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6014532b1963665aab81284363c4aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd0c7a235ca0145c0cd6d14da1d48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1857c5c934c81cc2e71eef6598dc1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6145fc77a5576e91ab538f24f9bc783729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ede6c4eb157e614d9a6fcb5a087436730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0e48beb270bc73e53a8c89b32187731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02785962f4a2bba3a1d8ccec0a08abe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f2dafb5732430a7f351191906c58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410117ac90f7f3459cc899694cfda814734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28314c4956a03ec2d1070310f82b904735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0885ff55ed8ebc6ebe9f0972c6497c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9337a8dfedfa4985fcb64695df7e66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b737f88d270a4872a1bdd806ba2dff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19610ac6604acca14f77eddb853e50d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2926e45af04b18d506c2bcdfaf88f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c95a49499d622fa45e7d538c5dc51d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd175f41e6cff7188c9f6f39e8144742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a57c92cd4681df02123bd0a9f48ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ee4f1d414bc7c578590b92c55acc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578582938088910b45d51c9ee260a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ddce67aa2ca221847c46ed689bb20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370d93698a6f303de63fe1b29a5f13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94313ce329c094f8e8cabf38eb40bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b24d38b1f37a9db6c33ec4cf50992749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1866fe30048731f2a5c7b3525c755af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810eeac0908fa461078c2143d471d0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7222db2e3ce2189236e96cf170cb4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede006641a4da79e7dd7169998dd7c02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae25c9e2701c30790aac55f99eb5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7cb039c509a148594e11f7a18c8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e4dd8b3d80332e0b9363750b30d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507d363b04e5e28bb89f471aaed407757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b7b721eef0766c0df084c61d4ef46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee312fe4a9ccc26aff38eafcdf57cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593c1e1439052d14c558d159848c1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9e12bddd936d872cb109fd8f2e3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98866600ecd73cc79ef7a756ec468f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9108a16ac8136a5339271c068882f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ac65b4c4cf3ba2d83d29ac212f30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45982090b99dd8995106f108ec09a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ce77f07fe13d2fbe003896b0a849766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148bbe3be4908a51241ee0838a80aa1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>