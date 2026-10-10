--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7918dfcf511a51083edf3f2f3ec371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc4d5013410b2f4ffef75e372eda42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220f11b050f14b3d56871e40490cb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4198283370becd1e3fcc7eecd3fc4bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987e58b66b96f3a2ef964f5e16206b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750c335384d9c5d69a217e8e7d284c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e151f5f1504e64e46407fd01d31d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec4aa91e931e6fca411b456b334678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754b0cc49e49e4de486b291cdb269c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8a2630991b8fc5ce02824a9248f7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907b8474a160eb115b0f7ed8bcc06411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840aaa4d727e261dd18c08f1eaf8d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329436891d16638b15065e104c564613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d839d4c7b145040832ac793662043614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafeada0863607d262ee7ecb993e6f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149e2c3b870afc2d4f66f50868386fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18a106520e8104153da9b4986800217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7216a412bf2bc692580a9658eb9a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6cbf5ab2886933af7d81e72160e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c73fac8c7a2d8ebb6bd8aa038d87f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5a4cbcf13799642c02690ce07ff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5af1caa35c2834f77e591ebe9c97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e66b48a12d621203e7ff5627634f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31099b597da5a32a64c3f3d1c1a951924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750a0e168d53e65c644d5e3693570325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d630b936a2384319eec7bee03b19526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b942182d6e55789b62349722c31a06027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacefa4e4fcb6ec6dd852f6695e2bf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682048c46511e8f84c74a41643d18c8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8ed5158d2b46df9f5e79a0ce1d1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b20a7a0e984ba24dea5ab360f2ab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ddd20394fde3c0af90efba912c08432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5d1a65d15ec70bf5712f1239940933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397346ed7c424cc441175f6f48e50d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b118ea57a3bf9e2537d69509034ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e462c187977cd5d1ea55a194385236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd817a81ec1aa8a3d41d82c58ced77f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd8df9b1c08d97b90a8a627c9f07cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49408606c3844da9001b05b2765d8d7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f5061397b61c9db92c618eab633140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d0ad73848b6df205516c20df0150441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cce04be820d36c441b81ec481c74742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8afafb25885cc5dbc253f685a82ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27afb8fa9c5c3329cdca655cb626f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa032a379b33cd640ed0a62cf7c710c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecacef0a91057f321812350d6fd5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3899587ae99fdf757e23259900881747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be79222b437439eb4708922b1cc59848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb7aa964b444962da171b777d537ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301f24d7352a5f37fe883e68fa90a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7850f18bae38d6509ba701b5c26c3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6eff4eeb76ae8bf6389b0575821e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11baafeb7ec753ba21a0eb5971e127953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc4cda30123e1a8fa48c3bf577bf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c01b60130971732d57affe64d47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20f50b494fdcfb40e771ba46fcfa3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad690253edb0c828c0f6b0c6f19322257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b931674603bd67c94faeee14a0a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b2274244ceb61dac5716e1f17324059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d727bd652222aa0d50695cb752f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107494e9590bdb5ce7f8e93fb91b2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bdea22c41a6497749b8f176c3416762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a89305c81a717e8707dae2513a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77305bee55248b0989db614d492aa2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81717d3d0d6d4e7d9081a436494be22c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443346038cb72a2226f7fb5327664de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6bb6d724478cd6f3ada55f0682d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e3d38233efd248df3212f8f890d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ccb856ddd79beb53cf441592d22169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d740d21f4e496d4fde13a9eb6d9b5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ea553f7aa27e2275f0f95e60a4f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1f1d5132e684bd512bec410c195772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4185d0d9a18468f1a93cd179d1988373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8a993f33e38c926ac4acc218dd5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3a5e49afd1c9b2216b14df56bd4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38659b58262af02ba78f9eecdaf9b62176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0767e0492c41576fcf856757d0157077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107602187970c5ca8567b026e6ef2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc019c67ab57e2b83d6b00d39b29079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a34dbcb81bc2bc6aad870c1e6ef7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab14907ac75b47c3a03cbfc097adcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e1349049c5c4e6835a078e530bb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926097af41c233087891524fcddefc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1498e317080e371b1264ecf3401d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee3cf96c27f1bc54e674d0ccad1b3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6058ca28be2045e9d9c945f18aaa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ed5f2171a8cee6017d4780b331c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a00c557390f0c2023eaa039df4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b4595d4ad466eac3ac4a22cfd9cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b6c6b70606a0740c5e026aad0b8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779414f18f94de42b44218853f74cbac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eff1df12a762da4c07890e264a8d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd65554ee2116259b017b68aa10be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc329ff6f50b9c0f677378ece872480494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd67179e0c35d09000cd7e4409be295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c0fb03ccaae9765fa7ec5dcac252d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65840b69628f8505538e83071cfde297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea759f226731b902bb808937d24b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee607cb65a2e60be6abf7627d7439d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c36182d0d7b9e2d32cbd55fce5f02f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a013744d471b5f8168b1a5d0b71d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0665a240bda0ed7509b05d0edd30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd81e2300d91f2f0b11e190777aa1af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d2c1e020eafb2d41bb6ddd7b81064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c97bb842bd2eb54042d31a220b4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba28fc1df4338f0776e6071755204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597787a22139ad6707bc94cd7c3435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc40ba1de02f9feb349e8b3b505fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46424742d9767c85b96c5c1cfede6753109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332427413f64a3119d0df11246b0b9cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755854286d83e55e7c5de5574437b6da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a853cb909afad81098dc347aa645c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424324f4542b60c2fcafeb4f9bcc13f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5fdc6dfabb98a579983c2f276b15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f5c90c403c44c472be2a95a53aa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa600c1849240e32993ff6fbd2e446f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0cc83b269eb5c9fadfc64fdf269b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc609735530ab55ffb20ad6fc12831118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f70af6764b279a30e16c033f0c2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e76e115bbac85ab8d75bbf1cb9bc68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11669bc3072b9b2f5835a75a90983e8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1e76251cf8c0418193b1dcb4b56cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d2c9ba9566c905060ffa5a9a12911123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21be3cb7c03f3dde7a0a7b21ac19d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484df7df22e50c774ceb7e5d4c14374125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cbb08f188f2170604093046ceb32b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142eb6a393bb763b2c73c9cdecd592127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b67aac1368d90455f14a91e2fd0da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2b0be1fe92d94ef6601504371c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38f746ee0d3ab50db5a76510e3dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433cb6f84f3086893482ab292f379b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df1fc6250973f2b5f1fe3cc32c964132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece82297908f9e4376c2cd7314cfb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6de1b2015fe8ac1b70551ee824b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b15ceb537ddbc53a4194f6bb50085135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038c37ca266a98fe76d680c2fd515f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846aeab2b0a67ae60dbf6787e1e8499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb3a81fc42c10465f2fafb3fbdc8ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5969d662825e0fe34bc9c373a3bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8a8ea63e18452e542fdc9fd192b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712775c6b5b0bdbbfde77e7e82a153141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163bd177ea6bd4db7677782ee57c29c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a7c849885ee4b5fe5d3e296a4396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0286ce2a116e0e46b49d05fd09597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7662ec651fc55da8cc54e74d3a44e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98492728b68b25f830a78f11592649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572897c11a9afad3c0b8bec939339103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf116e544b3d8adc855d8f4f95bccaca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7f095497e4f0cf0a0af6e1848204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533127b49e150696a9eec2d0ca498c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880fb0c80f76ac4fe410e526fb1db10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e9a2929c5cca552208f955cdfdf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74c62858a52a5a844c2b6fa1d83ad4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c3d11c49107aa689d1ffe61d8597154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b1cbed4b951284c0a4965211bb02b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3abc72986f2d1082c5ffeb43baaa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c4f1378b1248f44da8ccc32644eb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301649e0597fdeae250c5b80564fa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19e3c447e72f243f9256efaeacf75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c519857f847b5dfc5887cb210ecec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4850577324624ee848e29d124e5a519161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e2447617eab0d762f30f63a7cbd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a14e4637b98c7de3c60e7491512c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a44e57bec8921f02d937ed4daaba5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207501fef7f5e12bddc903cdc3d3ba2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300effe2068621a5dc82f24882465bbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020461d9c5019b3bb10854b81c75e115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0e7e69452f90422b577bcd567869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc5dc497ec69d7c731fef7ec5e5f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c1a015be50332d3614c3f40cc8df0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd434b36e23dc8b273cbab7e3ee1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066c5c5061b9c20bf1e9d3864ac6ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca92ad30544fecb3f47e65fc33fc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54ce520c24b8ab1ca580295675005f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c390d8cad21c6815fb57be0827d44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e6d1fcf437af6709c8c32b2c15ab6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec477e3117f1dbff374b03ac9834f59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948046c3f65a397634861313a2eee6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19ff36e196d34899804c2c99dec6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df5d886bff34ec3467952a66812c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6292415888920ba097e2999b0485288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0186c04c320c5c9a80a04530b1727182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee22689a17eb637d97d1fa6b66d5d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c46355bcc971b1116e30d3736f59b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e6d10d3e87c1dc8e561a9ba01d67b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f552c2d3ebbb8114853fa9039a880186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250a433201fff81981dccecf4269d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c801d180110d148db2a4c442db41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1e0ed6896e8bb49c5c4dddbd1e397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735162e07d49b862774c9b6c135c3a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494df57a9f79f0037377029f0d725a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ecd6f4b25644c4a0026e827afa5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c2fd7608b63b194a8a0db43fb0485193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb18aaeb81f5a5c38b5477a3ddd4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096800fbf170a99dd81ba3ddea6dcea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710889abfe02528b51e34c48c3d3d853196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7a299b70c2ccfbe0909562ba97a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2d93c954e976206da024d230f6dba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972cfd64a7fa4d367904ced577e08ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd33e0d530f0deaa7f3e90cac0f05d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61dc9fc5ca157f557ad2ee4634e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f12d865b32aa4c6d6d39b7807b507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7430a6303257b875e3faaf7b02720e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26115bdbf4adc4906d3a14274e6461f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9da5f2e86ce51c13b2b7a0b18e1de5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1370f80974dbc4f4af4106d36cfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59e8ee359e08c9d46012b1201c37b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02db2d4e146eb5a1aa4ecbc7d2add1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17e0d3461a812d29b173870bf8b5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acff79d102543586440e903044fa43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468175cd4e05030b6b54a55858f171211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4df3b17d215b6b1090408d42d8da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126855ac7d47f2846a5dce0cd2904e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e11838c5938cf991a1dd529a8a378214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43aaf537aa378b60f9059c5b1c7ccb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8d200cc7c3c9519d7c3dba14efe09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99bd6ef61f4f082b230bb5be9194b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804896f110926653e2cdd5363108a914218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8900479b02e5709d834b7f31f991ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea20c7d85c46dec6e506f8fec25a74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567fca6552dd80b389ffd49f9d8fbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728539567abefee170b0640652d8384222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352f4c6a4a46087950248158e7d6da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd87d0a194348962f0ff019bde0ddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2b68ac92587a75f15ec772365ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710c869cea8b019151043377bc2807226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e97f9a19d9ebb9b76f38d403fed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a31d4cfea86ea53707e5c2dd33a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799cfeb6da7612c04f29a64597c75f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf1cedbd87baf0eb0be43fcf25b5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2a377ececb0f0771362a0ba11a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0395f31e1cf12dd78767584b3e3c0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491437f8f76188b576ca0ee8ea27e0ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b94fbb40a15d0920d5bf2a1f7c15fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b94b47311d864a31248aca021042c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94827e2ce23823cd466be96f4c722236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5af1e09a11f798df3618f8ada7625d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb2e1fb8440ecf99cf24efe902f27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f6611331f2b5f57f454406e575262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7d0cbf77d4bec811634035ab950f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168348c6d7ff8b14a8552aea1200a01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e454617830a7e010d450c030ab2f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bb21189db3af767e04b99b1adcaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c942050d4204589d40895f96766ce0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b83790634edfaaa56751695ca889245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663fb34f5b00150d1f877a819b0f71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154372aafee19081395953d67badbd8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdafe6e5df88835ebda7ff2d11e690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6669872e2d807c0be684dbf35d7d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295da54f4ec5a35a3787899292d61181250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c420b3e55066ada3be55c94dc5a5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09065a375b3fc58816951d34389661252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a22820046b50352cea5a7fac63e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff64ce4d16b8e46228e1eed883741254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2c6e207d3d9714624e4898db9853255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5386a354fb81b20ea8c1e6b3adcdda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbfaedf3a533c201d05cf3487b7e0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe716bcebb7c29b5105845fa69346d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc739d2f0cd2ea65cb47ad1fbdc0c68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70215bc90db64d18c958a8351dad3c91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de376308386bec5c1ab764379589b4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa10c23428cee5bdc6b21447589484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11e188f27fc0bdbbcd666cdc7317b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6cb0b019ccf776516c3073ddf9715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d25e084eb0cab2d80804587491a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc714eb78a5e8e4d0239b1b22b5c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0580ccab69ec243798ca5fd064a52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a183ff00be321dbad501fc5976a6fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74028a6fe8e59f55742825f97ce1bc93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeab74c097633ada682bfcbafa6790270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497579718ff8b4577107dc80841c6b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc71413989a95aa1f4b184d5ea1c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66023a5b92cb4e13d33ab56c4b2e7ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed35b71d7f0b6c8e675128461e20d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039212e407efb1939dcc49b04a35fd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7416643986d1949d9ebc4d6598c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c9ddd24ef79f5ce49e043ebbe111f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c6b9dfdf340e0a476d4a158f0a95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e84692f0a9ba6d9ec29d227f20004279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22980599c65262aaab1470c1ef80f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b984ae05c3b3085a3e994615a47c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8171d0fe044b81fbb121d5ead686ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9145e47f29c36faa7a5e7acf3cc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7c3b3864bb0e64355d06d8da4fe5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf04f790b479d78bc0cd02a59c65cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5cdf5465ce97985ec6a6d4a51a083286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98983d227b6577278de8d5af4e50b8eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1bb33145b2d3e9c4bef36cc426f63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fbd5284e859cc96081ab5a85640c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee20a3dd54548447329dc13a2a3fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd14ae4ead3d924bb1eea247a5588c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e320dfa6046db2b0847cc210f61875292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc51f3be0033f76676eeaa6d6bbf56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d32609c7f5db84117c71fc9490ef8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6cc28de2e10960c1e6eab721ca0c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965237fe970981fd70ae81022255ea1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc16e2d4d52b7826ed5b91c60d7392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b15e74ee84ca8b6b4c123e21949b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e47f93c6467b7f89b2f71702f3450299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1437c899e4c1a3c8b872a22c0365a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790085032772c2d8e69874273ba45b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b426e4ff3ef43a3374da28338bd5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375a27a906ce9af0bc8acb1809c51fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99faeb81c8ba2818ae3c722b6f162f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef3f59dd5487be9614190912495e7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246206a58beeb44c5d1fbd9325e3148f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733df82b92217949e4c7c45d5a270c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af92e5de87c084aea8603c040e739d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f42a6f7f3824f7dfb6b20f420b598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b04a7a7b5f1ca19b4101fa1e4fc5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b70cacb07c6aa8e025f67cae697ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff56d969a8882565ba07203924397f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ca0cd1ae5958361e66184d324768a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ac5d8ed8332495ce33a64cadf5d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aa5e858d2047031560611b64f9cde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e2d3d9e72ffcf9815551cf4a57d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c3d085215c009e8ac869e31c2533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cf7107173ac090a7f3d87dd4611a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6c0ca488512867f848eb22054c73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b30f688e1e2d508cfbb23098c953b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc36d9a06d20ccb5909cc3cd39a6e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a5ffd822844e14ad2b1edb1669c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca09a6b3e21a6015c85da46c80edc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1df8b08dd4ec12517d04c19e60a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b093cacc4f0b9fa6aa017502d15d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b19e9645ac9fbcc59b6924bb22f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec91539d1d0fad15c9137512df625d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783401f5ec5f8724e52cd68a7a73e466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6fc9edc84f9821fb8e42c3773c6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e76dad366e777be833fc7d95f7888330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52432d6a4da4b61bda16ff0e4f6ab35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb84f283fd909af01074f8630a763c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842937326e4fe832615484b2c2a80802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16023ca7050a7723fccf70b47c6357a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859997f0afd8283d5348a5dc9f7cdb82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b0fdcc061b9e8dffffe3b8959540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f5bf070b51d331bd66159cbc3596d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d74a62d013f06929f6b585dcd983338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c196700906cdea0364a3b008566829339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89495e93b3ad71b1a5f95708a9db8ff1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbedffe7de4aea0c95e9e5c3fc1e6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659393cc1dfa26b70b2ea815fd2896a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ea284ef1ff40a8ad9d0187988339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d3917e170a4cf257b1b9dfc97e24f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b801a4f460df4d58c425639b053f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c0ffe5bd10b3c24a6f103f2dcdf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee7fcbe268555f87c694c2f3b266b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7c1766d45371fff895913faa03aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928dec33da7de40aea92c235fdf0c01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe2a540a56f25bdf5259e443ab5ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201cfc938b464f64a9b12eac32b2b50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d46b8d4f294605e60963f0978e67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295aeae65a2d8914976a84636bda61e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051a299d28544469f666f4fe74dced354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a9b9c575a665c221a34a5b20c157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eecb01a84cdc32dbc9c6e9297c712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066c14f28dbdf83dc9c8e2283e66d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510bce267d681c46905242537aa72c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e4fc10c398447df152be315b9167359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942cf222738b82e126bfbe507c6056360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57046d41bef0040dd87574e5a738b28d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67f6b048408086e56175f990d153b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523fa3c18294c19f4c5477892c07b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702be7cc63304dc6987434732966345364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69b45c95e217175ac1395559eb7816365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f898707375c879eccd475c20eb9bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede6994945017b20c4a8d73248f870367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b2cc4da22d615ca309e00c73ab65c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6968d5703d56942bacdd687f36045369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04234ca83d08d601851004f5b8cb06d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b27b446ac02760d4a4884d58cdf00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dbcab5ad393d380aca133966ca55b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5acbc38cdd77dc5422714cab5604d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd9c454fa977c7b2a43b72eb28136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de70a6b49f9b82be478d1ea1180908375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe9936db4b7bed35510e5f26f43945376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666a27189e45a1eb88cb24e9197e61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cc38ef429fe977c18ab7c1861217378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217e29c2167090c3acd84282f8d4bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2eb53c045785cc9f9d6a596dd1c03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c13e0bbe9fc42af5d2c26a6c760c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7746ab74f78ba8108a0be462d4491382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52581ec60646393e55fc4f5da53d31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ce0ea47b7f96598c3b60c25c41b42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca43ddb9c315c6f67b07beed6d61a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcacd890e5ecc78a826e3e92f8c184b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad35ca407139d91cd6849e34e4d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df67747bd741f12aca4689edcd435b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbd784d5ca774eca97cb61d7106bb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2959d840f5561f027ea2641d07e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f6baca2731344f881e63dac7542a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5623549641327ec302da0bee542d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5970812579bd1483059cef1c032f9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b961685bfc7fdd15b6baa5e06e8e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0867083fd92e7a2a56f7aadf3bd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a596b9f858c1a24c7db575f6b82ba0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e545723f8593941ea492589ca8936397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bd3988c413948e81b9721bf16e4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0de6a070467fc8690f96308eef59f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a27bb8a2b3a3c205cbe1800583f03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50d485cea065d7ad5277d49d49763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dae2ae97eaa16522f00e8befa4c40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886e7c842ceb7f511ed6aceadfc33a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0382d6a4d7c2a09dcb5f9dcc1840404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479d127d656708e90740320efba1ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ed641c43c2fbd55c4c10fbabab9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a596744fd1c0af2eded132d136c7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d3642c2d513e7fb9e9a4cefc2e4c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e33b71b1ac2c033cb67294f407fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d81d648084543ff979250f7a069c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d35633aae77e207da2d22371f203b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f2c014f6392bba247d586d585236412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497da137059ed27829cc643e5d03938413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af3ae538e1825bff0c58b874e0daeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70cedf96a0febf5742719c25680552415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ce0ffb2bdb5b1dd8df4182e9cf49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b92532f46deca8a8c4b4bc5a1040417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040e6c3d5b05448c2e4c538d238d457418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060efd41d0f121cb94b1c77f13b486d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833f456b6f6d3ed600348edcb59be7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca33acf650847ca93c55bd4d6ffa13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d30e2b20522d66d825a8b065f001d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412bc76a771a431321f686f6a050577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141993b6f56864da9ea8cd16b731fba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973ffd19ba2f25e4cfc54619b65262425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2cb20177353bec8f641ed721c5482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea0c218633951b417315dd59dfd12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b283b69b2989dd063ed37204f0d90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc4754a0b69d02c641ab8a8984a15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e944ed8a738e0627ff6e16d4a03ea2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec4e9cd9683db8c5e7907f8df29d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783602c80aab68b151acc462822f575a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c2287799fa285d40e7f6ad889c93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e68b4e5737d00eb2d111ca3eb134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f69c3c9fb43d1f05a021489f405ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203780f842c2205ceb2ade81f444d618436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c543b586f10bde8e207cae546d56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad4df03b0cd536e036360c6b8b8297438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc15400162c260b923957f76d95474e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91125061f410c469395cbd920e587a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c22b496d6c2b4cdb1d91a7ee0ce56d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ff8e61cc70cda8b709a9dc8d70d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4998b461c9df1e871562dcf3d179d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8b0a57f7a1847ec931444ed28263d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498696350d98be6ebf792fdc6852a5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f604bea772f1563aae525f4a41e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5f34b4c580326b9e744482be14a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ce8c47a27974699c83bb787a3cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614d66345934a9a8283a566e05af1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa810250adad61ea9be98fba7cc47d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044095685b6c8054c2b39262fa82c99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f7db088947d476de1aeda63b25f03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b23fd1d28a012bad494e0035436d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b96a28689f92a23d0e5e0bacf8239e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1c48014f6ccf862a1262863ac520455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de163d37828108b545de8955ae967456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1763d7cd3a3fc40c62c52c30dcb44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b37ede854c73aee2334b2e2036bc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823011bd029d64fea1100b9684e3ff59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71279c8cf610ef08dde7ba2cc63bae0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8593ae7a270447109e394e0ddc3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee3b5c45a122bb1699174da4ab743462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee82a7fc3f6eb156b0b13e8940fd63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8fa75ec804febed089cf66d36ce2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed560902a260d0f4a310ce3695fc67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701071f99a79beed433feea56c9a86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff934ced6ad7da76c0de37205e9651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f2e2161f3f50ce2b82ef90d41f6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd2c48214bb6a7e840317f4887166e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145aaebb2e2560e9244c5b9c1bf9a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995d748c9bddc5b10c67f6453e8eaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105b56ccfe23f4302e573e5f143876472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4f52c3d0c864848ce8e8d790fe83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3845b320abbc06e7d19f3d151973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74975d5f5a0eef44aff6a74867708475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57043c50e8b506b69b1192188b6cc3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078d016f2cf63129280c273908b1b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330247ef14c989b175957c273775bd48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb2162b2877376b92a40f2ad79ecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0fa56211e0b71b13b767b8630f0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f70a50c2690e46b9b16c083a287a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692ef3dffd41b48fbe223d05da68ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bb372e5654b26df4d6d1c2326dea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd33a6bacca9d56f0f95c2992d6bc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd9648e3c9c113f58c061da758753485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33ef72cd421bac03770fa78dad0ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e18013e99f46a16d066152c30d9d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dee5a981342ede954ec8128d219d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87419f6c989e6d2f2dcc0711f47a25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c3ee75a299612028efeee9c1d0cdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ed765fa9cbd17d32eae7719a8442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e01d0e7e5a8507b41da48738a54e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d701ccac11f52bf25ac50a2d16746493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d6b78e0013466a2b252e7c9085dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082187c3dc840103b891c847b410ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b64d0aa66e05a451a777d59a64f06f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afedab0edf5def8fe32a3c64a4d7e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969af86138746745b9ca77b2eefda043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e9ecb9aaec867606b98e460d0c48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2459fb418680f103c5cc293ab6c92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0448257315f528c45ea3394572664f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1def0cf64087585dee6e2cd4f209cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a03eb73380b4c7f247be9bfbd4ba3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ec9a4b176fe79e7c5d6fe5732002504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea95543af440766d7ef64486209fec7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b25f639c62938bc46a8a98ab370f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28e06ab90a47577adb9b8f8864ed7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cbd99e6732bcf33a7d1393222d36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5d3dfa6e1c9c76aafabb74384f0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02630ba6504df14db93f77e3fdc8e5b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e3a4a17e452e659ff37b92d7a572511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4498b1c848986e74623b4981f1bae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d8d5fd29455ef6ab3bff5b53e982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f403e6a909e3cbcbb33605312f9df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf0b89ae290d97f37aec0924f71a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c3f3a5b7a5ce1ee6393674f47d75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7a269ce406faa3955f2007794c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c284bc714ae52fab91dcc6b12ee8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06308fd81710931e7e772d93ef513d17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca327378dc08ec9bd607d6bb55d33e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0253c8e028f12c7433f0438e194b5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db42d9b748a3bb6886572bf53b18b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d6062c03b917c09da60c977269bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988dfdb26ad2dc686a05e7aa9c3e7aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02e72602683549e644d624db64a461525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1275b7d4ffc00cc6311ec7c2af03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e02e107a4596301967c3c80dfacaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cd51a2d424d0d0842cadb5c9df16b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3a3861eb70dde29105cfd90f6c3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6becdee96466eedfa022d4be81666ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5d4cb24856f5c9c98257bc2af29d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3344ccd64a9d0c9eec3855847766b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4d215e59a80f828fdc60cb9ec489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de66f88af70f5c958da2aeae642fab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee584c753245e08cdfa6e2ef7fad75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e49dcfcd0e505e1c6ba8f3fd86b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bad617ef5ce525649be7bd5fd2960537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd26c76c940481604047908c7a6db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d932fa80ca336aa3f79ae560e80b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121dd94acaa0156528aacd419cc003540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3739fec27c6bafb556fc13284f90491541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0dd8fed6a18ca7b26443472a0a25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd4eb570e6b5c59f6a57215e97965543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9527e8f704d6f10499971b9e14f39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d238212edf046f03097747c75f957545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7592e9e1d3a3c92b6b1f32ce02e77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3b430baa13ebcd3bd15336f27ca6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f375daf9eddd53efb25bb8d20191b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a8b4cba84530e115293639f13803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc7a71a001ce3d5b32c84baf5c4b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e97f93f470a8265657f3620bd7cea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fde64693a3a05f4cddbb2293ad56b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a00c7baa4f4d23b12350b1fc1970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067cdd4d7fb40e2f9c8a7e67a7eb042554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c2016f0e09e78de8097fa33098aeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34fa49a67b398b08320c493a69059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c48345f847343bcc820b3313bcf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4507f05681c93fd860cc83b794d82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc221eda4e85548a3880baf2a29e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8559e3615d0585f26c42558506b73ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4738b3073c89750782a283cf6e2676561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df39a3a686cb57a067385bc9172db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b63245b67765d6cf2e42b21fb71c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944b1ac83bcbfebbd0a0335219db4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ce05117f155afdc0b45dc32aa5ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c3d3e714798fb5d833ee4af4132fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c0d7d67d338cd13ec2adbbfff5ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a56663eed9f74f43b9f4d057832d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd46c97fac231412ae74ae1ab13b07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825261e299996b32e19a363584139f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc99e13499b81a6290d712e509256f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e64c525eaaf2a9cee74f94b904f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce71f47e204a1635ae93b269f67dbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1519b6d2fd6d2efb569235ac78ed3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c735b845b0a192bc02148bcf264bfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1047b7ff30bd83619dcc319d965c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5adb7b75c19a6550c437636785f900577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f1afa37c0977fa07a6b4541737f32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272248055c4d0606867ce5ce2119e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929397b47a3cac2c24a2aadf38b2fef9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20efe4b6a13376792f4a868f35433581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180be0c905b60df7a0960f9b6809d01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6241cf32d91489909ce431a7e2d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c04a8d5d61efa7ae71ee22a0c4ab9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc3008ca1113ba149ef13e95899ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9452a99bf54203dde1bf248582751586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c1dd7f0f0e60098b73b5d5dce850587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5dd81845371282c4dec7d54e30cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d2fcbf446764332209a4dad9daa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423906bf99313a05a35a4765f20a081590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db116cf03f107ea8ce26e6f132727ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f66daf10f60f40e6651fab68238f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc377fa07d17ee4e6488269addf0254593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ffb25c23f598758c084fa3b398501594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c7467a024b59179d95fc222dc932595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4376f1d0d8aa67627a59a9f3f330596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e3e2b9b41d76f054f4b7e0adfb5ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17ceaea614d4fc0e82168e154f45e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1c6d104b5bbca19e990d1ce6ce8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76be390f6dc93cf95309e6d01d8a07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17fe0b02047edcafd31d538204ece2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354494ae2d697ba958cfe6afc64d943602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e9206083ead4b89b0a812315c8156603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687823b8b6edcbabbddb3203a07bcc00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ff489ace5aa1ff17a224e9149e234605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb706bfe8bfd664c9e6b08d9aa6f949606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39f3b4a13cb128639eeda7c0da485607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f841806e82bce4405f2a91cfcb67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de52c0c08ad2985ee0b108880ff2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38685d47fdd2984d532ddf957bb898610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a9991dc544c143f01c908773c97d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5acc9026c448f88336dd01bd30f2e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61be15da540120aed0b0b0875c2f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77956221e9e9b55cd33c644fa95ee6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb0bf75dc38f0bed43e3da674d265615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdaf5e37af0ba47cd1a392fe78c926616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2da052caae1c78f354e02767939b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ac451fe135002ddf5c1359e1cd72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125815d94be25bfda425e116574bf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426fb237c1be70d17f6f7f5fe32194d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9b7f492766f9ddf0948b54b440a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab1c6368850f29d9f983b94d653c0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3715ba9883f0602e2f734a14b862bdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae78c5373de02b8a3841bf74d7df92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf6ae99897779256275e57adb08a3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faca94bfa2b93c63bfdef875602308626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1d6843f324a510ec120580d3f2c3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388be7ca0045617ccabe7ccc9ac9df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337b8e646eed369efed056c2d2d450629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135897f20b4bbdeb51d502a46e3c85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc4df96c7514c0efe8002ef1641224631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71157631f956953a9e3ed00c5c19697f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4894ca7e0817e732a123acfd0d093633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc080e16e5e85ceea956a214addbbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261482a83fdeba3cf6e4b2f28f3ba7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e55439c6b1edf0346b262f151f33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9fd3ff5142f9a92a6fec27e75942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774898f59633cd62eafefea2e58ecc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4425f74d3dd5cd154fbfd974324f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba3daa20f96593688cfacc1450925640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb1b80a1008966bd7d62229127b50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce2db70d70feb2ea1e19e9fb9a33a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c7f8ca605868def966fdb6c4014a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe92a99fbf2c6a1ef4ce19873bc2c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff3f08e567ea58bec6a965aafd7e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346b739de3e754fdac5e5f71794907646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0201251e2aad98eb7d3df50bab95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f3d6a4937efaeadf9b51d7257ab1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2055e201b9987e92a37518b046f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43aee7ab7c2d0644668fae42860134650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3486bb6b546c9d65fe8ba4441c9c9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85009bb88d1281aef4145bf8d872b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccb359446a8f217d541f3db73506f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a80795b8638c23ed5efe99a8c556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c40c36316c5d372a28c830ae31fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2b8e793c70d497f26d3fe46a9abd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf2b5eaa1d1cd7374aaef5ccd15d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9550bade753cebdb51c4170b038a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f6466515a629cb0fd9830a393847659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde51de0401cdf7483e1176c94edee1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe08d3d145e936fe1675f271263910661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea6db5806a23801c4d2f1808af44a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e135ccd05afc9527ba2ad98472c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea4aef4e9c241f00abfb1d97f90b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1d507a2c21600b28c4d3df68741a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8c1def4c438e866e49edcb919a79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234873b7337756cfc8ff366d3eb6312667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82faec5e70e8909b47d62f48094c3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68610f1fc51d30e0efc352e32208715b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e784aa6b05c73352a1ec3c4c386c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593643e9e7427e4750251d7c643827de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1070dc235dfa2d61295a7a491dafa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a103c709e00da7524c65b9f63043c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5176f8c871ab1e3dc74eebe629efe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f7f15fe7f853d44098ea441f2ebf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9990b7ee0f2dec14cf1aa92a67d17b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1ecfe04d391be69f9993efa9ee19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002feec0175fc5095522a930496b56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da7ca0eb2465376aaa7ec728ca006679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd20e4540caf7478f91fdd9578fe71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a43352181ce25fd4d242f6c600186681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfad7003069f203ef0dba7369eb0e95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15ab4f061bf2f08688f99e70ec5f9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07c9795349d401a98ca25119da98f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5b1050383e17007f2ca058b95dc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684b5f7bb4a8f25f71274d61bc8d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921bb62d20d3d43c6603a31e7426254687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92cfd493d077b0d0ae948add5ef50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d22ba813fa0c9e2d743fd5f1bdc7aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342c6d22ebfabef6f059810f81c79d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca565e7cc76acdf0edd604e41e2a998691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc26ff491bff578729f710b1a81d5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b49b1b6904a3572717c3ca1800fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad37f34714ba119740703ddba6ec76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb1654da2763531b01ebba76a595a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e303dc4b17e07b576eadbf706c329696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef921679bea6a9d5f4996e80b5d8f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427869287a40d2acb27b252e38cdd50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5226a0ab025e20b76f86a40b83f5e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c8138ddef1db185c8eeffc21e53b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97788cbfd2ddfc39722ca90d95eae7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad2877c53d457ab5fddb54844e6cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c359e67715069780bbe6e007b0efcea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36ec60a18ececd8e661805c96726f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e707778df26fab91b509a475f557705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123720aad6bfb619d892c3cd0120a4c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe340baca4233a2e3e6bfaea625c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4442338a50e0ac8394d241070a99cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfeee037c7c5b3b8da085a0fee95a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b00a0617050b68cb0838598709b3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425283d4164edce767bc7b4d36f361711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028392ab8a4b6498950711f116ef1019712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd438ca5f9d704444bd2159546cdb226713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a2a4b049e0633eef5f137c5d89d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e8f0ccf49f9cce4fd04fc30397b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade1f56c86c808dd16e361a9998cb08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac23b1181dc53f300b071220a08b52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435120a215bcfcdcf6714c8ebb726f02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9adb794ec3a0c67ab2233c8247823d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45deeebe7f916a4d4b35583decf0afd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107306a0b6fc046e23fd615651c3fbbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e66955c969bf51ea919f9443dbe00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a69161e38ddb9fdb7368dfa92c024b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79692c1eb2e36a90d52bf51942125bf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773af7cc743c544dab69d6b46d4763ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886620e39b8265950b62ee12e3f4c498726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f5a47c041ebbdfd7c06594005c1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591639802d5aaffbe682ab0645d505c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458cb7495fc93bee0abd175fba2123b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d4d0243537bb659d87a7556c37e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fe50218a7cee80a601dc361e8ddf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a7712379e4a3c2784ce7d08a8922732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c766c921a7f9b66e2230b8ce6a36f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f19bb92d9d85fa9d298942733ae83c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90397e7e64ec04df8cbb63d6c6319b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3bb623eca1204cf00569e2f46d96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235008b56bec727f95f899f3f74dadfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44691b011ea6e6d2bd6e39e27592c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216993cafbae1619bab2aa91813b321b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b690dc370a6170f4e7cbebb0369a73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeffa9d668496af434bb14db1859ee2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9153e51eed2e96c936da669df59b1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a770f966a0d57e50e767ef95bbbbc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f1590014f0e4db277963a26b009e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110cc6b5e79bc81529d14e6509b2ed2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8299d207947e51dfe2a082f39891746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f29567124dc43018117629deda922747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f19f876b54d336d44153b2620bc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477da8550317c68215082a6bdef4c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fba1b34c4e85184bdf385b53630c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f1aee4e49e836457087d9b995d1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9029d78c585ccf9e887d9adf62ccc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f68e8781e872498ba39eb766653f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e1438a67f48dae71fc72c4d7db62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465700c5a37a0c9266eaa0db6a01f4c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3b4cc8c592393749cf234eb9f431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf57e613172258ae2f9779f9d328cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762af1b16b25699d2d468e0a8f84a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2a140c2706da8b1c8e4ca588271e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43c013098d3609c34b41841d5607a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c82e4cbc87c6824147b27a549a02761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f34ea29bb676a09136f84dacc15433762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8335ad8b0745efb2b5407e34f307763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599019a7482f5fb34fe44e98aa13f0c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8876c5fad6a92926afc3beaeadda27765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7773352af2c7b5cd93db2deace138766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a6b6f38d5d1496a350b2844b09fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce14dbeb3962c1dfdb258c7f2473da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bbbae10c2a432c96491caaa746a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4c85ed4ebe8335f3a72564e845ff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb85c825010f25c7add9ff949e2a2f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18b4ac121e7068b40ee58ae7daa6b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd3cce0b410a3503f5716a0e8d3df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627afbd2acc5cc52d76c07c9eaff58e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9f5a6a1ccb23a1e939e4782a2b8c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab36301b98c667ffc3b0cfbe4e57f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f47e07a7b50da12446bc0b72cac9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d0ea8bc5f3223001b6b267093adae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6ac3be4d6a0cffbc2a6379917cb1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd32e749c64d8899c6e0d6fb199d27780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf42c2eff3fcfb81bf7ab8032ffeae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1ac96a9b4548620085fd918c1c75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886abf72a26925c7ee797c2a41649c8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cbbd740bfa7da55015a84597a7d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92d25d73c18c5255a2ad22a9e5d39785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24aee270d9aec474d2b7b2154a8d47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af8a00adaeda376e10dd91acd6ef9d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b47b04f045bd405fc24a7ca2a8ff50788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf58f9235be62f00417d589927e545789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0048fba3b3fac47e9c0482248ea9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068def305acb6cd1ffc17211bbf97c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46475ffb3e2502258d31a7e6f0496792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604b30033bc9c6d65920419ede15b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b2436d5942baea33c5f97015acc8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05267f7d893d89b31d5d0cffc6c0a01795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3d86eff0d068302a306238f460ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1a51e0a30fd05f3a6b2d3b74bcaf4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747979fda26a2c1e79100537d23e5f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0df519a1bd3dbf0b641ed137b25e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95feec7e1cf9097305931242e0d823800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c68fedad58d809c8ebc315ab2b3d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65739554d7cdac43be13dfaf7b180802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b0186a705f0fce662ce2f77c142d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9d8696a549a09f62b36fce63cf83804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef779d1c6a0a2bdd58487edb0b9e78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474406ee65961cdc4f2a92d927b0484806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bddfbf9dfd6df9ae287c8cbb6ff61a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8f5a34bb36f6a269910cbcd44f663808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48154711eec9c667f68d5a0b0a1882809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb55e2ecb43a420db6ccf0f6d6b19ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b532467c392e45046d9c3935e6ac2bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63164dcf2834158a719953f4e9a8b3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b98c787f3b6e798392e9c8401a7ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f262c33196b4e9031d2e6cfb4f468814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d8abb106186f18091ab8ae5e1707815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35846fa9acf1453d04fc0a54a2d688816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b4e79a65bb8515e0594c132dbbfb3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd45e5d7055b0485015433b31f8baa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecaab7a022e5eec5f2742ed4dac836819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac86e0d63711b90bd5a5d4e434437b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f9cd73de03393dd81c789744ad7ec821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8adbc57930254acdb61cdd51fc07a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feee74c4511e91c4d60085ad4e3530823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190bb8fe76820b381c3da6f6d05bd3d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f890990df8ff0719d0732d1c0c6ee18825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc89be5df0b1834e2bebb8c7c247d5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db26086d6d21784a58c1733b9dff3b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55ec42826979d4ca3f9357225547c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc58fbbb373ceda6d7461debe6f9a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0425a4cf97253ad2ea7a306383c7f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8c6fccbb55646669ff3e08f19d6dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0c291a729e00ea077eb84f90095ed832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42ee4b5df247a8173b266beb341fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c29e340769b08436c6ac60f97b493834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9aa913e831d51dd8aa01d34cd47d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06378c99a7d1b49291f054321436b2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21abacb30bd57645b44f7e1cd053aac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33dad2afa17bba3ad1a96df8161e6a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3689f957baddddeb9f81bd03c948a9a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff61ada3d5b3ed434638ba30594d6c3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c85a67cf352fd1786f07649c5ac1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31e820cb7277649ea54d01687a6323842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc4f4e05d51cf266c1fb6738c6e23843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b4aea22e16dea823b23bb8b67ba9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a0bcabfb3259df1353837a454a9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993794b2e8bb923551186f1232b06093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a2bff3f8c372d0f7d3abd391310d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f72c38c50172d9523b1ddd832e43965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ddceb6ae46acbf43ea3b4549c9c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f968af26a22c69b7e693c38b034967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9fb9c82a4758b39ef0a6c4779762b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7779a9f9cb9ee4b57ef711f888d2dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde78c83bd973d2f90eee829c105eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a6a8ee4052f96893834a2095269d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e54b7a328aac42a58b314f8168e9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e044362680d2ff91d50fdca469ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa7b867e256856aca492d5c9d9cd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708821a7bcaabbe428b010519352e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84bfad0c0ca86a41aa3b159b1d68416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adfa0af2d68414d42a030e2ce6c5e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc786327327d787c1754e2e62df064518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4044912d6c8308ea9348d95fff9dcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18cf46dcf5fabb2f2fb56b4612feb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5561b0dc96d1caa5ece6885f4508e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc25a06d1b841443589fa4b4c659922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c76386b67d64114d3e39581e73b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb06b06a7eb5d7c45c5232e19bfa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8162b920e311e88bfb61d2f1030f5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa78067f3a12e7341509f849bda3ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27f12e1ff79a296db06bffc94fd2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1ee649625571a59de17e3c51abfc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e2ebfc645a8a5556f96c8373660e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f83c601964f3673a3f8d65f680a3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7714b82f81f34fa4f80f228ab7fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193431afe0e000da79d36b04c5dd9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4bc91481a484a08e7e2fa2931e67933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1312b2cc2518a2b64107c59a3a82934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3ecbd4ff84cea7f0a745f5f9d05835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e632e0e5a6c3600ab594ccb39de736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d8eecae3260632bcb9ca54a7796637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51a30373d992db23d9d9d2037a06b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8df2a06fcae951d63747877ba391c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514662139827b56e9a962920be68a7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56045f849e10a7d3159abbac6770b74141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd17dd6ad26c5b208b05c49e0fc03942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866d44ff2855f5bc7d3cbd011b529e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efab0ab70b3ea089e06bcb6f9d6f6c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe026014640531d9ee96001b9bc9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056d3886dd22b0f416168000984fc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5db897aa7ccd99dd8f0d84f8112347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2011b4a4eefc750813950a4bbe50d9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3fb47bb42e146b2560a04efe8777149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a35eca115b950d227db94d84a8d72b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb9023528f78ccac28402e9f7ecacb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2184b303d6dad96a589c6e9ac55f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e6c36ede87282275e742f0acc6b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b8a0df753264ddea09a082e5140354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c351835fe3e88761fc5d9cbf170a00555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b071cade589e16f5a2b2621826f535856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817325437ab53473813144396294ec1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb4e8f9cee9b25ff9cf073a10f04158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8bfdfd9be794b1aa1f32069619d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a636544a17f0295a1ef63e10e03a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d950e12fd31657ee6ec8f9c6ba4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a34b4aaa5c8e867c0a95e0c2cb6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc475bbf88691cca091621f2622bf3eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe09ed3c80ae5a63ca47ec14e65c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3ed645e8809086f51d7f6218515e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef465974c3b673863d1c43dc28035d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495baf1111b23ab2abbb14b7a49251467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee50cd878f4f8bcfc2c6a228d1cefc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1efcd7c0bba1a1664a7bab80abea169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d11e91b2461cd4a05c2f4f83641b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1c1cd45dd671aac22764ca5b100271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6d5fb362bac225226b01513a7a2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4f091efd2872fb539be48f12dfa873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e170822b23a1e0a35ba0a7c258440c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6844ad1977f899cfc77653c397f3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008142a6effec4304f815adaf949c9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761e5034b923dd7eada0f7c0aeeaec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb2c1a1db33c0f927d2956d14f463078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0faf12eee890357dfd94dc33c1f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794d8c55fd18e9dfc09489c2e3d99a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c66d9e80e40a8759794bb6c9132d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581de377fae6b9c8dbd9aeed606054582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f09b3d4c8956ee85735f2d44ebe5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5310b5c234ee1ef19e836bef8fa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe66f1f31638dd81705b5947a398a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d6ee104b9f34f70d04c63943684b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88832424d691ac0cb955df5a88871187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968755eda9b80c4db3988f67329c3ab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f7d27e5b7fe91e95f0b874a7ff4e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a129bbc169ea3a6287e3718e72076890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d784e2a572201b50352ba43de60091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded1f58485d7b12fbc544feab50e9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c715a008b678afc79d110ef51c7e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f96d164192c3bb0ed8046785d9692494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821badd712aaa48bb2004b6bc5f900b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808f6a3626ba7e117e2c828f09f91e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19006c4ea7a57f907e7302c85dea697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62594fd3e69f644f00e01c8c0d48c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab8372b0c712a990c5f54fcd57ed6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72ec72ec5d9769b0c05c7b0e8e05c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168932c34c304fe821c6547f00eb3fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c065659a0a6b1149803af23f70eef9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e0375b3169a2126b01dca1a9816db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e449ceca652fc1498f020d8c3ddd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e7f8ddf670e1bcf8a9114b2a71d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65077d175d3368cd110384934e94195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646897f0dc2741c780e82125db80179c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4b87d6a47aae60468f59ecbbd182108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424aa26c9a35db460a7ee568d7521cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32f01fda5cbfe1916fb97ab8c5a11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8fc997636e5646809986a8b07b42c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35411c555438b28eae91ba6bb867c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c901ecb429c20161824f65ec8f77d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599fbc0ca7b54bec0b4a80e7dd726e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38321530fa766555819edd05ae4a9c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7929f36ff281e1c4a88214d7c22567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc158f0d258545d22e40c3ab9349f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73adcbd15c142d3ba1c893c5ab87923118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe245bdd7a6fc5ca42acf055289e2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c20edae2b59db0b80a5b0441bf20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce317fc62238fc70708793009db4db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e8bfdb92b67445dcd852fe72b653b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba37e977632110bc280eada4f0894d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b450a1ba31752b5298316706f827124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feeaca04c1f6158ceb98d35714411f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6ec064e4d4b5212bd21e5b38259f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926a50bb2dec7439f1c6b24f63ce82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f5cc10013fa9c0a8d8432536c353128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b15889d8c1a70e79f499c3a1701d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2224c268808480bee8dfbf20107384130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf21f22394207fa9fbf8c3be58141b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb227a399e4995e1696e73843d24e54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e793875fbc46b33a0ade6bb11825a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a8da0bcb7d6ea0356053e26339e19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be246523cd7a5a6eb445854758e8305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951aab9606dc77164e7b646c425f240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198a2f920ce1f5f25107ee8ff4804a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27adc764204be922caa5e88d1f88a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e14e086a93fc40dd04c2c199461e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af102e2fcf81b2df2486072de16a862a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e38892685df6601354de2c95a075f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100fb3661041b60730f8ab7ffe4759142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2e0fd7def6d0aaba835aedb2454c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23759e512329cebd10392d9243f592144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ddc71507f5a50d7c857f829a29bda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cf43cf6a45c98b436519c5ae46be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c08f58dd6be7f6790072c579d6077147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2722954eb170d3182748917c1589930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517cd0db027ae4857a53d4cc1d01d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5d0f2e1bbe66bb108dd014f1c2d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5dd29e2ca85a2bbc23aebf1e5a3cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3ab8008fdffcac07e6e77a48da49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c025b2508733c079a117d20e0dea6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e6415fd380ea04c162125cdedddd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c91c94b8098686badc76875218383155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a5d61f4a82c1a23af9b1cad0790c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c25663eb8dfaae9b3f7d26c191b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23434c65b716b36e22278fbc5dcecc3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9baf5193a64daaac57e9a670974b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d365b3d2e311d8d4a4f86339660c3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d397b683880801f736af5f726bf375161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94c612239627c716c91d75924d67b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358b881e21a9e59049b601184f4788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901488a8a748dcea837d7d276021e15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01ca27522ea1d12892b750b9dbd8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac2f6ff8ffb0c7fd8968fa39c82929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22957abf593ab87902f1c55a2fe8dd98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49eb52e3175337df70d5fac08aad04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b239b18c0cfaeedb266913d2dc5eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b0e675eb8383ab16653942c3fbdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9003f9676bfbd6bbcd22e0e984ef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac60d62c0aa3b04a9e17bd5eda4ce0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d2854a00af4e0d203db26b373b67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b9fb2dda9ea2eaf8b06a93c171d51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754a191dc599db5081ce4d6554c5f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16b7287b8fff510d9991be10e9d7ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead84d53c295e6615774542a1a5a1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c08e872369efaf0d708319cada527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6995e793cbdc40a48033a7537b6abae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46401e7096a3f3ce140618fa0be0eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ec04392958e8ef49ca1dfeb9c50c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c31037f19c83614edd1903409a262182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b2d2b08ddc60e13ef7a7581f6a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2fa96d2960a685a3853cdc8773b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913d5c1c5a4d62df01f54e4ec0935f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a93ca44af839dd78e99c56f8ee2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fa9f1711a79aba9b57ea63e73ba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc99b8cbe4a835b100ed2480ae74d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfcf6f456509c8a53e523265a85c18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c074dd5873e57df229b6a54537f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fd6bfe83649ebaccb469e0d741a4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a4ec72d0318c8ba80f50eea0e5f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7db79865d344681b933a8c4b847b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e4b209576264fc2d38e6aa2c8dde2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979343226886e3f1a9882736098e74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18611a6ca5e1b4f848e008740837a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d3c482b8e550410ba60daea4e004197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d1eb2d2b2bf6059d8b5ea3f8ec84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95a99ee675118fc69e10d407bb4bfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a97b99255fbee461e37355219510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53770350d9a001205324dc07141ea9b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de545d160dc4fe2a602dd29d73f3a1ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61088705fa88ca630f343ee52a6ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd8cbd8dac4aab27fae4f7a8300cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3521001083dc789981425b019c119205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157bb4e6be0feeec23a7337f3b8c4e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db30a80650bd1e0422f792f296eca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6fb612333aae25a6cf5b1f2ca3219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e087544f8b0960b611bf736e53d064b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0ad31226ad64185a9f563a971e53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588141393d61743aee9d5d0d5f66f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39324958c88439d2066a9f15811a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69a373052d2ece6b9f03e59ab8dc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527db7341ea2e9cc35f7b2b0aea8c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24398f80aad9b7ae208b3c1b4390125215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f73e6032d9ca29eb9c219c6666122216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb649f5904c0816dfab29005c1168ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09efa8fae865d2e1d2ffd4fe361d1de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350298c9cb101ebe2946f7c12eec4cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661357046667f1db95491d5b318c7417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511651513984f20789e0f8319826be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082bb0832ab3be4c4c60c3d3796285a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767dd4814e5eefe341277d5184bfce4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19ad5d51d1c2fdfffe3b5d2bd0e07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d8d24bdd3f3ff1c74119cf6db158225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335339204ac6eba17fc0d6f4bfc7075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb034eb5f9e88a831023699551bc90f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580390c3c83abd455f32c2a113e21f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a4e972b38b5081355a93f73ae1ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e0d491748d13a13813424f5371c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308844c3492c8c85abb3140db80760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ad1ae0817346f869ced662256ac0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648ebb8258b1b32430bcf77527f6cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480476addbee7442646118f80d8ba06a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b2465a1da3effaff1e2d6194cf34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f7f9ee0834ce18dcf0fe56dd70bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49facacb5275905118bd3cf68eac1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399f90f710809ba8042aebf24695b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f8f7b409d66b8eef88b4d7713fdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3ffc864c5cd724cb5e2b65541865240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b4ea49b9979646ae4745d15afd556241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98428e91c594c1a6a26d717f3a883026242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7333c31dfdff11d928a9c2520a4bd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8fc1f991dcfab367935cc58d0c736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c083f5043c7657e411eb189fe625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0b79abb33c4c6c415cc9d16a8eae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204905ce6334063e9bd82718f17a2193247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01de4162fa80a9888ed20ff7690bf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bcdfae7e55fc3262075566125079249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a1b75e3da3466fa75f1cf39c42bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf17e21f45a435a96bf3ced248111251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b36f8eaa383b2a451d498c66d961f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e815aa92293bc76d699cd6ed4562e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1fffab6ab103e92bbd95a4347d4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bebe86eeb9a44c50c2a2b2ac37c31e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2260967addd4e255faa3ffb446cec8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6724bdb152bf8c83818bb42bb17ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871dbc9d440c694d3d586e7b9590b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac70287cdb3dc1093d5ab173cdace259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e01131c34b53df6d2973915b3f397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd80bde2554d7fa1549fec1f139fd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef3ad440c8f527ebe9b8400553a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10c9575f92b3e344a935289e8a74b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a947ab810a2594b1d9f8dd80da8aa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93713b67a81290bea9b5cf093f7e350265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11fc74168377a35a8c74f17fae9f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2025d111869c817663b3f06289b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66be1c83aeae30c35f3ed879b4e2fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff496a6b9844c6cd6526bf32bdb8a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e303310f05c41858ff29a538e6ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a8728c3224d8c9f400911b58974f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e1baac809bc8a86a8389d246b2d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ac6c4736b3620b8bc9f43676d8f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1297ec174dbe681ffc4a91e9aa083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f89ae2458085f6419c629910ef11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0c3b6d16e40da2758cefdd18ec7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af6b6a5e9634ac99cc49a66e37966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa6f9db6a86b990ee253549ad6e89e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d51fc2e33a0ab3829f02bfb95452dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e535271a879f7231549a857f68eba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a08416a771a5402124b9657572f492281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe506648e3f2bd23ebe2c583da2723282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899108f11c0beb933ed3c22a329ba5d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139989df66be61ab5e1f0a1b28741252284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d274fb8141d4333e9e63f378cb055cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334a0c33acf72da1718c739e5d14df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065021a16f7844b64014cc2faf776fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f685b73e3ce2e34f99df0eaf2421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0bfadc92045598f919022062c9dea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d7952826576168e68fc4b19642de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f52986e83c4a06657519f3bccecd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561093ae6c2808305ac3b7d0623f58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d000f4942f1af606779173d3d1c4cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e0a617bceaa0c03c391c2ff53129294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a0b4dad61a6c80f6699f4d20dd69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cd534cd1f81ad8fe56c93655f9d0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9287479c7de01644f04a8be942ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a22b757120ea1ff0b098a90c5490298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5b8299fc9a88eddffda7bc7adc97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e752552729d13ab8b4a1efd8236e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08109207705dd5bea9b3fbabf4f1ddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24423f5a3805c7bdf134654377140b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b34f2511536d5e839a11554a23ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860773e0bdc6936319e405d535f65da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baaa827e3eef36d627a1270d143a8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879744dadc36fd3a1b2df7a1608978cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b76286cea925e98902a283e60365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071d481772c88408b37673dcf89d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88795512a0caab51e83b91534efa1234309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a959ed1ea2c5e17214746e5f5c1c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7060fc58e09f42957105e7ca6c231311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60c1a7a7990ba7291a57f650e3a91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2bde25ea51497261f619260da03a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124fad6e1443157defb68cab5045ff5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a6433b71a9fc84ad038ca74514651315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e72bc58c14fcb898fa537ffb563f27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e370a1507e95d10be4746e7cb9c4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd75874753ad5d6fd23a9ab124726c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f82fc12c25ed99aa2df9baa8ff90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae89e450e3fe9eb5a6e0f2b16de043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c496633ad792d6a42cb5b4a5278c2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df36f9c58446a07fd1c9ecf7069db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258932c74f2aa00933d763a16f2c3ccf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab123cc8c565947c8d4a8aad98424ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c5c2a7abd2584505bde8f9747624325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f06712a63a1b83970815f6cf825a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bc272420d960d8c0673829f18f2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2afdea3c83aa68ff3b740f009e0fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7c600b8f0fce4f513bf416d40e8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a1a8aa1df803e6f255ed51fca452330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ff166d28e08130a8cb9fa8555f36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e996a8a3620dde0cab353acbc98274332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced125f422783003df3847326bfe5281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7238b71593f1c0a7d2164625c9a2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9394a9a771fc77d4a3ebd74200b0e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a66d11a31c2128745c61bc5e43af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81e9473ed63b194840ccdef41b760337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be03479a611306172f4b2ca9b8343338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe669f5524856b2b98a448fb13b8476339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f929e4077d10b6020bab1a37e89b56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b9ea06fcdf70e669725535c46121341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1c211c968f63d963775a1426b976342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b697afce2931d7cfed64472290e8c30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c342e868b03ac56347ed86475e3709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2b268d69a483032a1a4d3f12d6178345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23a8ffdce080d26a928371f458d1e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f6612ac15033995da21444ea18b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fcb0336e431787952671315cf2aad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50280260d840412f5f8717a0c3ec8d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e024e7206840a5701630e04e6f71b0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228bb7ca32155df511bf95e2ab0d94c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa6ceb4d5c5542cddf3b9d39623ac6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217620922121be65a3128f185eb6a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05a2fce8768bffbf72fa6fd0b2335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f63241104501e0e69175cdba06601a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843142febed7a2750a423b8c6fdebb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165c5f400f8e0b6019b37338178617357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403381528a05e46bf32c86eb90cd81e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc735efd08c94f6a07e463b744d9e97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4988d4ce91b0ee5b9eb5b03a67c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871022453b80ff281e4a68f203f9f81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e742197a7500b71aa35285de3ffc2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73671e1d15ee8761816f3b0fa707e14f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b36d05436035a53abfaa9ceec81cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481816373d7735f2449eb30232517f87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b809ddc3f46d5b4d4e22f20a03f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d702e03d96412766d9ed0a11fa2e55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc58c14e32893b76b1abdaaae41c50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44dc488d408a1cea527ae783b300bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541702c4d6a2dc924d0c8e6535a36e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b108912ea64ae207b5aa3dbf4b19a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c651ebb6bbb1b212fce46004aeb76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1099ab1a859795bbc7dab25b56bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f40870b3e4de09892b47c27040290374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b99d9f8add7af2ca783fc43bb518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e96efc2c88cd01728847e9311dd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9979f14e64ffdf007e9685c4baac8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb857a8e0e5408f4811e136c86273b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc646ed7a885d049df732cbe5b9435379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde98002931c7faad3476e0c1c6e20f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339dfd2cd67d58a620911436c0b58d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c166dd2b68a26fca5ee816f66fc36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e62e8b5558a44332fe1518526e691383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f63234a02c148f8b90cab454c9bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e89d3eae9abbf6e1e6d8b553a5cd37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c650c86a693ad3a188015f24943053a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d480f18aefe7813e80b85feafbf81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a342e7efec955ee7fb441aef36bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061639f3f3125aaf9c347aef74a1f6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f50b13fe15ca0a691872568b7b9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c5cf42e5b1c83a3036ffe857f7d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca3f7abe2326dd160903c330820c18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f49fbe2fd06ed737763e2954974b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd4e3d8023fd7bff343ac41cc46e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c570ef24127a63f8fd5e2a5081db2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546498cb1b491a7d382058ef15b37af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b911da0f3d8a37df56bf4c9011fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a840b581b0fa7ab274937031b0fc93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d2cdc22d01f35d17d0da949ead37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc852696a663e9d17d358227e5e961400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698b9f3361e629f38f924d2a7cff27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675898941a086999841126b1ccaea6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83d33cb82ed9f371c0b8fea0d4a0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d50434f59a5e1ce5ca2976eed87c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7320da8fa1c6a62dc37af7c3bb6d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a340b9a45172bbd6ab20cfb87fcfee7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a64339db22e6bb693bdb0abcebcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784fe1652db89b2625a84d9b1e68bd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c782d0f1ac589e8fd30de1346a4015409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af3f2cd60e41cdba5dd8341076357410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69cf45d16b58958241b8922670fab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ddd275ccdaf5120e98720deb9e9c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe04cba4839aea84c46e18f390ab872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257940dc89c0eda9e02ddee1d495ba3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7669019c83ff7a658c03601a07c61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ab16118dbf5f5eff80cc25cf93bb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c241cab155be2f4fa658f2398685417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6bfdec67785873900d715563f778418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d375f3e2347755536804e9023e2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7d375a49e57b22b0f3fd2740914f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5f44b60d7f750e0f96c2207cfb3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9338894745812b1d7fc62af1542f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e3949ef01d2909f4e402c0ac00c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7caa32dcfe0590a9d3c394587bcfc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2adbdbed0f32a208fdc1a852c761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba9855c40defbf707ce8b562d2f676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd9cd4294f752ced490857b4ea846427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3527562fcc062b9c2334a5466707ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6abbe0f4e59f400acf873fd02440429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34ddb177aa3afceb487c0bf8bf6ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c91d30abd79f53966e844e6c7175431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51d0389fec3e8169eb006bb20355d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2e78fe29f69a56e32e9047f6e742e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c04c4daf81c2961db83fdcf1cb2ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4824103ddf348489e89424935239cee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232ec8671d53f6b5730ee2e2fa2125436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d76fa11459290c29b06c75977f4472437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc59cf3160d0516754acd7e32777c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94d985a985cd9def8cd51252f77a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70210ae7c832e56b673f3eed4ced156440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e186d9d9f2eed2e4dba705e09da563441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2521262c566774f3d938a8f4acf712442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e74ccd396bb4d2647c38f869154d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae2f48557d3d313e83909cf59ec9d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11de925673b5d2b4f34d2db0de72c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce3c7a37db8f87b019952ce162738446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9a8d660eb299d41860cdfd2e6b78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a70a551b9ffec5ad8ba5fd189e537448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb3f78b74a9bc701212bf687d3f49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976813238d80db1e1801def5b0b6cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbbbf3b270b9d8c25c38f98d5460b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02034aeee4e0bea343da9328c8e1b65c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad06e9cd002ee4aa22c40ec27177f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3969bf6723b538cd81958ed2da170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786b6f30be1f54490b9d2a23ceaf67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1b8b8f772d44c878185d9affc322456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47515b38f6185d97f36b2add29c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263497d5f261ecee17f1eef336a0e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058d4eeeebb0654a27fea42d3b1140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8062fa9adbe1d721f8e61d2663a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c51fc694b54b2b6efdf839cc3bd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ae8d3a854afe35fbc29cf97b6bc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cdaa4f63b99a461f201184a9083b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352653099cf4f12c7150ce1b00035ec9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632fda4c5a3475fb9fca82c670da4e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f074981480d2346b1a76b7ee08552466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafc2e4466c206a50ef6a4146664af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95dffb676d8cc528282cf3d11162c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f68a0253bd2ce307a72c482b621fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492152c51bec8e0411be6474604ed8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777843d9c5f4d423b646bc5daff2705471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982cb28eb085d5c9adeb81432d36d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6647858aa4e57f3c449247318eac250473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054eca0c076b7ceb78ec724af28be6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a6bdf67b0270edd0447286f540d23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654486236932152f1d9ed6fe36ab75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3bd14401307e1e24957e7d1adc1f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3808615511b2d167fa2b808c5ba564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3e6fdf94fc7716f5fe3e4e2b793b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d4e9a0fd5f85af0ed472103b13991480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08d425a9664fcf62528c1d5a72ee31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354911452b8faced81f41d85230d31d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea40d41732b04ef384157d1d252e37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992da19b5d2899a159f2b150429f04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080091d2c7fe7d63dc13f22129f6eaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3240acff9cf0b6a6a61f395be263486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c547338612937e33dccc2fa295a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e50d9fa508cc8aeea29616e6bc0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cfa754ff9bbdfe2eace2151484796489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363566672d098cf6979a7b2475c291490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf0e5fb204ec492b9c31a2317f434491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb57632f098a951c196d3c9925dda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605efbbf907fb91ee94a0012c727740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6efdd7cb3011dfb9dfd4173a4797494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73def90711f3e9f766b7c11072d16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0efaa6237fb8297709a7c812c6a4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbad0548534f2152659a555ff948ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454e68e7e2e4b64681986c80d081af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a81d12783a0c0565cad0640e0aa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b03ad7492c9d5a7dde52b3020a2945500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d0dd35434671efd68fe600110b1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1ef885afdad7f32f5bd6a28f374b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e349e8670af8ff33b2144f5300bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99b2946ed16dc388ea469380d5f66e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3878efaeda9c78e3930a399d5d6175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d32d17b43e9d94fc6ed7b70b4000506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45a00877bddcd03024dd5055659a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227bbd134bba9f33e8dac668125e3d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ff4da4b4aa818a932118a4ab42b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77d3569bfd0acc1525f55c0c87422510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211463c3e4e7e12ab5d01b864259fa95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce24689d8667040360330c9dd0a70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a05091632d6b7a56483fa3d76226c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360b4546dd32a957fe6f9fbc81eae6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b88efa032910d7bdd35e2e509664d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5b0f05932a74e7ab0c12d061d4a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66dee8a6bcac5ca6a55f5812bda14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b643e90b2eb732c54d66f755cfd33a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a5aa131e9f706dedff1fe78796a6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b066d35578017b5391d5b41d43ef4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55c5cbf5cbfdb1a6d5bfa88e450a7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81131a5ef9ff7e0540872a9c457c0e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6687110de50e2dc2cceb626dabefa4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889ba9af319ca0ea9bdf992b8f0237524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ba0e99bda676a1a462c3c134998d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059bba228d6966cdd5b7d308c6c4d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdeb9a20449b8cd4c65c422f79488527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ef03dee467d90495d4791402537a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e86faa1a1599b8909654ba72bd0704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380180f3837f3e73cc444416b2b078530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1627828c96189868e6626a35cd5c70a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae04e753a7d23e255e3fb261c7ae7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4e9e89a04be59cb4839a0cf92cff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ea452c6b362691572de9a6d0ca9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d3cac148346f97ad9caf86ee34d43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301a1eb00ed6401a084efc28d4bb6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e72a2929038cd377a65185ec49aa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c41c9a43cf1c08b15721be03bc3449538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113e5cb7ad9b47a250e121b697fc66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1f0bff94382f54e44bbbeb0e7146540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7679aac6b22d8539cd0d2b38cf8690541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c9a42560cfa7cf596584158d4a6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435a07626369fcea4beb5313977eaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6e2a22c01bc3ffb90c07b40476692544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a972af7b7c6ed77e563a20351f01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86f1211100c5f5d123df1caa3da32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec73ec6a87e27e113c60f20999630e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158892727d9cc8fb0ba5cce465770f37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fbee87a970cb08e11c68764dc278549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489d251e8bb80881c2edf75e5d4994550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4feed9c48abd20ce077c08d9b32209551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd6c714039abe4d55bb9ca4b910304552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d286820ed52745d8ff73ad3f3912553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd9b2654a164274e9e0c9c9f11091d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd152ff0625a3a22311fc239acde7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e4deeecd2884f396f7df652defe1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b9f71564b888febfa0f5846217e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358730bf8399d012ee82d334de297f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285ec665043faf843f7fcb1d8284adf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7649ce1a6f756362827184309f8c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a19841e71554b0de490d5fd06ef77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32671233021e38951676b4ddd25d0022562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdcbf64a8d43e9381394a68b41ad70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872fdd585f4b58dade242dc344623a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b50b7e5accf0fb6fc02f1fc250fd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4293fa7d6cc4f8d5e60fd2e19de98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7887c381b17da1a94db39ace448552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab33b260733c944624398b80277f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195fd7d887cc67ba7309e0d3f220f7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007e3c3f07d74e6d09f3f31f746dab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553553f9b4e5621ebeaac8cd4ccaf77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6093616e52dd5ecb5d2fcd751727572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfeeb99a502de36d21e3426c69411573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b8c7dc8c346a8e1859a2727914cd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5b6996afc851f3f585106d3bd634575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575209294df0de39d9b88930b22684576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7118b52e5d5a7a5910f55b09fe4558577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d360749f4e511ce562bafd6218830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ba9df393bf1f160958661fe63a3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed9d5f3415ca54ff76eaf2d637786b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430bebd8f253772378e9d02f397678581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f5364ae66b4b4540b8fe19303ca87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07dd02838ea081b692376cfad5ca4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a924acb38f61cc2b1dbb207b2c9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b3e0ec533cca3956b2b367a98998585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914687239bfd5c79b40f70b2634378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a237fea95adeb8c3eac1369ee1e5c14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe589ad323d4cd2409c399981314f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513207d66630bdd69053671dd725824589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2e8e5a57bfdfc21d4ef63ec35af3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c372b29ab827961b09eed06e221145591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c692b621e861d67d32bb0e74e831afb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd13222e50394d670e484014b342ac7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb43d621d47183e75a42bbfee2727594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b87b80c63fe87b96ca3a0744e3f540595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689c874df18f1227e48e89ed9a4ea5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181055ada76292aa602cec09dea37943597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df79c03cb9692f530ca83ee36d5716c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48fd9fd073960031f18a3d9aa70e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850457bc41e458d5614afe90051b5480600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019788672a67d1e2826cfa97d5ba484c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970d3f65ecfe3999bbeed7e1b645f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47359ad5c0ac7ae3d8c368835482fba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116fc55e1bead0cb81226bc2049c9af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141261c3e75336a7666576906f5482605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f6eefeff9e7bcd0af1946bda9c410606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9b1fbd8789fc50335cea80b61eee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c670a49e5b545db0b0316c5892b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5af77be242b08d9309c81321f80c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec8f2ac8635ae86a3d27539b74eb44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b6bed3ca6d02c45f2e80d1ac284f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e4edae13ff7e5e913f0e6faa7354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90dd26f54ece4d70de294ffdd8dba8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669eadb8897c9598a4b4b70d7a62acb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a567ed018c2d0c5cc2f6c24bedd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517277d6dadaee651af8153faf4db9b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015bd3cd2b6c3f1c218ceaf9eda5b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea71017ca21269cdac69955c75766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6cb9d66e6cb5a5adba29b826d151619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991882b03827103f7e774b5da6b54209620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02ac16cf4a226dc995a80c9973aec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815dc53dbe9168f98eef2535710dd79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f2fd2210600e26891e3433cba47d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015abc00895e3a815aa8f01ee4ab841624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be547c5eb5457663edba92867b69f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6117e2c9aca9080c56bc6e3e9281626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb8072738142861408a0dc2b580bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209097048ac90f632159c54da6d829e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bec29f09c3a550864a963d5cb535629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227071238f1a97205eb9f52f71a5ebec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484786e0bb599a904abd0ebb0d92f15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886442fc55f6dbfc309133e2801330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482ddc1bbc05804408ea6a1c063a47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ea3347e8b73914e633fcdd0f4ff8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277229991d2eda3cc07a1de949b5d4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84f52b02c9724c873ed8f31cb3085636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3073e2789927904e115948027b5717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77bd572103ef2aa5c4f2701f6087bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485aa217a9cab703ae66b5884d2b426639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a45d855c9279087b716cf186d8bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96e648198fe0729055b2ee4980e7ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a625680d7566a93c0a2e0f809056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689ffd0f12c645e8418f1ff60dcaf1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba247785840a5907262c4073fac06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c317b351938822ac2889b5bcc46aa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39141aca0ecdf930217c0758f2801f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3acba3a504ae46beae6cb1894b5c68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a90ea79d0b734b295ae9459f9a0dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b8e6f83cbf760e56ba65418bdc32b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18869e58902b5da5c572888dea568c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14cc7c62e073a91040a87f7fab35b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05dfb89accde41444a88cc914dedd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e725b9d7def7d8665aa231411a0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080f66c39617c45ed9bfe51ff70a3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae007bf71a8a96856854936ef7315c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482b41112113914dc72105bf94c5d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173fbb73a17717c1cbfa567bc72406e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a26929629efb246212c3017ddd54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c3d063b46fc4d78f0671fc55e79c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e728a65bdfc6873f593fea1c4121fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce00523a3389b95dedde3f2fe187d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2949e7b8e32f2c9bd265e6e84325c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13a423c1afbf128b6cb0c3f48c8e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d559e70f9601fe4323279b88eee53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c84b0d7b6d78d831a300460e3c965665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc26bf45b8ecae9120977bb00c905666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9756c0f86da5bf0085d50f014260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeff8029f08af9ce3a27bab989742d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddcbddb5f1d2031d445af386e607ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dc127f006709aaadb48b583728a31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aec145a67923085696712f75ef926671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57cd1e622a74abdd4bb144b404ebd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f9e48d49079f53405c7fe60dbd94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4ee7692c29493819e1a6911e5ccc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df9067b7e0e8c99ca4aeb5a2dc997a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc089b5e38bec6c93253e932d69cc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf041a95d01876295eea4cfbeb78e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb590eabdc7fe07adf78914da55fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00158d378e8ff0cb52261421f8ab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185325a443a0eef2b41bcf222165bf33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3b93b86eac6a4bdcb4db6811cb75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae4362f6efe12a60c063e30d6a962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777732afc64eb4c117796621dfd71679683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fd8d1eff9734d01cb2bc8c9d63e80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac84a6001e6474eda173b1e3c1d84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad407998fb3b808babc471751188e13f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae203c2e8abed20c2b181cfc73519b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75960d4db7be213656bd35265fe1678688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8916e035ab72a572f03200d3093fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77798f3fa5c830864572e719f06b8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca199cc76dbdbe42646f4385a6fba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af74548cf1850222b2b766c3a913f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4cc40b053751f6aed1cf2555b562693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee384d12752fd9b0bc2a6e25e120d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236329d976b72c4de47285beca5f7070695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1afd40454b2ab6b6fb35965ccce7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b967adb7f0d73cb61bf146e8ebc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c2408745969c3a624276906422b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6064c835306779a8caf5d2d99a39579699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51ed189355752365da58aa9055d20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5c8e76ddb11a5b34aae6fd446e11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d770e2fa59845c1ba1faed14e57e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e2b4cd89c0850344d8871a4b5f667703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2501147e3dab3586c36d46dfc0ef5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f90c9274daf1483919ac475d4119d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1db4698b87f0db52add269455d14e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe431ffa14d79f50dae72b98960a971707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182682c24b9211a77dc68ddcfe251968708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ef9dbd0e1c04baf031bb46f19a30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61da5ed6b8b4aea50e8ee0743d6107710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6123b6956638c273614af0604cf6f4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371e88e1508160b8fbda031bcf7817712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff831893c66e99ae1cc672296a405be3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c2f46902aa6bd12aaa1847d04815714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7fb440cf4d1d32ef8770d6f171778715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a18543ee56eca452b8c0511d37977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343cb5704dd882873502975c9f771e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b37698c13f554d8bdd0d91bf790cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f113b0a9109440ee7fb6771277ebc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d26348de2e3077e774e32b285184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519e66f40bb953d77694ffea28441e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce294e98d1d3d4c389f80248c089496f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e953bd8c8320c8cf2eb99cc80925e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87003b6cb1adbef28b1974a2862b63c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7d9e325344859c5331a6ea5e62df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f7cfe84f3fc478c6edca74391c76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17965d0ba9d99ac2facd9eefdc9d03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36bda33424a2719a893a0612a9623728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383445113e120b611738192acb6e517c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6c7d8c8c5b2cd24f96d8f5eb3143730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea620aedd3ab060e65007c4533f45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebadeea995d38dc72f091ff4bc1ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d09058000c7e168f5ca7877255e41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a13c320aeb48a124c3420562da053734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33eea56a69ffe84b1330a1cc5d6ef3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595457b8b3df1e5ba2c35b55e065afc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc876193563077dc98c2fa359eb89d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ced6ef9d9756bc98db976cf45cd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d8062a9fc39d11c03cbf904488073739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30d04d1f59a70b14f4c14a04ed69c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450266a1885cc56a21eb9e52c1983f1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b194e1330e2188d9345157dc910531742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d668cfe4f6f4a1e78cc211e3b523eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1023f224623b4bd03248b9af4ec0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50089524c9cbcec90f00aeef19473bf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1773aae94d287ba1c092493166d1dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763db135df9aa6a857eb0892e5f9596747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f419e64095dd8d9eb267b1a517fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54dd87de772fe85c4aea79523648e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92a82ef210c27bc83b3354c3cd1bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d14d93d9a2c371782b464b2452f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead4ce070423b813d86360c8a6ca3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a94b7c146e3a85622d7d2ae65207753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934f95993206c152c54b1b4301d35e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1bf88c5693736ccb2a8eeef0e584f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf768b46578ff77827b7791ecb9c25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a608cd00a326635c0a09bdbdd901757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a92de2d0a62d5ad17ad5b048914e79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75676d12f5064bc30d60b7bbfb2f50b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27a746d716b95362e6a7755def790760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9599a7807187a7e3915b7c276db38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c5e57162e2be0da2a7b8a46a76ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a877889df12e5ee0489b6acf562e717763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685e99939a9a53eb4ca3b10f7ae4d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fb18c5ab20753793413cb4beb3bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d51a985e7f414fd1f50916eea6e589766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a2cb0c0699e3c3a50f6e83f71e13767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>