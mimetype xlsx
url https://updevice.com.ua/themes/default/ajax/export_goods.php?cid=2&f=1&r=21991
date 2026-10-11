--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a2ab6a111eebe7a8486815ad4f4141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c7d72712e0d724d9852daa2457fed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2450cbb52a08ea35221ac5710ffdd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f1b4778d1beae5bf9578487704154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e607747ac4b9e7b9451fc7620baba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb09aabb8307387bd0fda3c13530f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28994cd3fc386e52d99eca296fa61b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fcf06102247cdbe0fa25c58850fd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080b63d2ed7b7891eb2b3405e2769b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9d0a5741055147ef58d29e41e90210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f47692974a3bbbfc37b4d029658711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f92f87eba0058b28b93518b494e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5839ae196feb673fa2bc9275661cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290ffc2a63ea04f43cad6f62aa424f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a71e9b97b92cbb21636e57b6279f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06783d29706777eb56db092d1e1aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f82cc66110d0805ca93165136361c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649adec196f435f393ff9ec17e5a24f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abb79fd797d842a5e80247cda7a19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a89158ff9afc42abc41a8301e64820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df66b6fdf661b31370545d7857ec8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cb5053992bef24b32b46d1f93ec4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f3dfa9bc8e077228ee0ca7232bc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef40460f51722dbe346342fcd9d26d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c13551d2293bb4f55152d3df2ddf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa0c3453076e2dc86654df8dd2fea226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cfdc3dfd5d5a7b8d72962ff83c5f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923a23e1f35d50165b201a4d16477228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247a2399fcb99fb6093e165186a56629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86693a5fabe3cd1abfffe438e42b13230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702281c2f0712cc7a59b410325044931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adf8f482d8f96aaaf3fefbee3976032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d7c7e1070faa866c5aed9b18fa57f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f505efb3974c327bd6a27a34bac54b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34cad6771e253a24548d2c2de197c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7efdea330238266e8fe81e12f248e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f667a9d355b9bb220725ca322138937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f58d921b7d70ff09c67e4b08738e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a95b21df4499a9128efa021d449af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec89d1a460325b815c8b98b0c3dc7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bd5297b442831aecbed3a1b9103f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543c7b7b137b9e4492e7a9acbb7d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce213d1873ab87dc3d4b1302b4f80fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe62c98eed559cbd68d69bc74951244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1b36bab321becc94c24f6627bd0ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049259e248230ad5f65006417aa25ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b5096ae6e715a6c2a99383568ec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b770d2b1f2117890bdb8f9e7814aa048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac5fe38fe7cde72c5ddc7e4990561c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21f6c8a66bcb58afb2bbd58967a0bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e5b0ab91c9b66495c2a72a1e054651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e31345573e2c7c49a94376e7028352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3097e7b11dba2d3f03089d22ab51953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc505422a067d7070008b298ce0b91d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adccff4f2aada923af4bd8a9d19204e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5753a2e0366ba09d3d0a4babdaf02356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3eb38fab2f8d11a640b513503be057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f17a1734489af2428a07ddae6ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5104ee3295c84165e7568c591e46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d99853e86609040e4ec1f3d16d9a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bbe57d62fdb3adc06607691fb50b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989b290b75190cf966bc4b15b8c66fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364d3e2fd7f5aabaf555653f7b15c9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dae8c73b2184f6f18fa72cda494ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e658a6fe8f90761d73defd0f53db0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01e7542e9d0e8eb4f0d7f4eeab476266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a4b03f8fba075887e2b445be40d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462f88db8e9c29d89c6814f7867d8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579c447d17c7ec4b077150cae1f7f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb45d83b468acaa017777a311449470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf4adeadbb3df7205312126e9c670171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3a91c305b9169591f8e4a9b50dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1364b4e685070725d215d514a95694d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c588800136f4847f3acd963bfb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30e96a7b2afd1eab1f7b80cdb794bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e5a7a4419c427a8652274d06a77076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d1fa8c618111f5510e3eb8a72d0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b152012c32851dc6a4db397825098a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f918e6d4f7d809d93a4e1ac1b709779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6036f5695cd287261a9cf124fcdde680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ebed387bd8980a79dca0562dfa62f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a600cf28274774337b990a9472af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec8b016de7694066074431d4c04b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec0cf8abeaef2d4a977930838312c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a688f0eddb19568082db0860ed0d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0afe1887b012ba903b96061ac1d3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5824f7d062650d05d716310a74f72c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e29866d2f6fa1a622b6076beb2c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54cb910cea8654bd0686799423424889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922900e0dff210e738061245bf1d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920e2bebe32e3e91d3feffcb3f1eef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837d8ab65b4171ca8a4279d4d5897a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb1844ab4102a86809c477a144f3d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391147e167b14e5db0ca9df4b7d5eb1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebcbae153342b874d79f88ac019ac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca8a121a067f00c1a22faed4544b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a8988f63cebbc11ae1c7414c733997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1175940bf88db5b7160ccf1a32f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a7edd945ec79c9bdb23f85a771ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88efcfa6667faa7007add9aad6068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8635b2dd6ded6839e276e029685906c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85872b794745308e3a0581ee6ebc0d89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110e65f6e8d10ab9b39a162a18ac15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd16154dc9db9e07b109072a7a3b61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e6b0c29a5f0dc17007b752da0db4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997764088f0cdcefb5ae40639fb73e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e6afda34c634034833ead8a88c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece0f6abe65ada3dff6fc7dee5be38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d295bbffad8bca14de7a188b509a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce50e1c4a1176a8aed0586c2a7d958110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477acbf7d790ac64f43c49bee04b274e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880cb10e33cbe31f758ddbf41ae44c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b92540420933a3268216f01e9c04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55346a7d3fbdaff350eb2b88e242148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06101b4582a2984088229683f9c08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f50df44aed9d66df262679e998059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4829a82aba353edd3115e54739061f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee269618d011f152ac4a938748a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fee3958ba0d2181f2701f21b3937b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c40dcc824507ae78a733a73ab6fea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c4bbdc7d57693051f45e79028929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd976d9ffa362c57a2cbf165a6a6032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580eec537da6a748b45d108fb36869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984fbe5d7b76d20cf24c1e27d30d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0ddbe610617e13494989b9a8e4e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ed84d3d9d8113143c7d6d30379c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea118c70a634a3b0dd2b433d0015de3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cff39eaca6458789857a323ef93d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146d32ffd9390c4b31d87a8a34a278129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d5e2f3e4866e7e52fb58fb08f682130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a98bfb7e9bad62c54b321206ce89c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391994bb5e134344111eeb7a9e3ce68a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb3c9e8a1df2125a317cb187f501d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99896f2bb448ff4e162120349c1193f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387d2b028b24cbed053a2757320ee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183b82dd09b7c46be73911dedef66e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03c71461d0edcd0d311e2d89206d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a606d0763afa95bc452a463ea01e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4cd51816078a031fa7c92cd905500139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee657b3000134fd4872eb1eb0d0dc422140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1cac1b27775ca67ce2c3b210bc80a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743920ff89061950a059c79dbf94f056142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce455340ceeaf15760ad35e4cff1035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889606dee0e5271976e12ad40234624e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec6842349d58194983e503dfab4c3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebd814e341aff90c22e7b90552d7ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497ecd6fa149e2790ea4951ab2c38a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d9fb7950a3664f498096465381b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f116f1b95a1c4349d9523880451e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbd1eccc7b7f84e8418a4bb63ca21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59698a68446f6c19f3dde829bd7291d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5a2964a43dc8455c68ee75f5841a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720071fb3e643b1ade5a6e10032a6f8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e029bb44d376394d7bf228601670a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5c4bb610a58dad3bf48346eeca22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea9f095f8670ef2d543ce2054ba15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a59a56c470953b7c9885e61aa43418157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605f0b0f9ae908584436567b6158df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81beccc0edd6b5eb93c5994445c3798159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5c84b524bcb4f95641c94d327750160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb9928756997cfc9f6277c77c3e8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b157b5a3467da13d37dd94b0b3e6a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609618d9e1f54024148ac1a28293050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a24e8648a1aaedfffa2507af7f8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20755ae9cdf7ab66fb2ad2a6c053d8e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70424f703f0ae529bc798e29416ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96429af7958bc6f44a8d965acdfbaf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e64b5b26a5c2f13757f07adc62936168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b946fdd4d9e948bbd868e0d92c2b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3c13f20a345235214423272a4d764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092686e471d324e5eea2eac8b88acc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3401da0389d114bb6f43f09f760b54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a4ce5151142363abd2e49844d470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6071169014ef9c5e05351b8db2c900174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa361f4b78420601cb0f5b3871d934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4bef95636d2d13b5e8ca7af862706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12645beeff51487c5d6ad738e11578b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6bdabd2b4480239682e3f19f667f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e2de4cbc863c0dfaf39cf1f9af61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b26fa5c421eba80dac4bfccc85b50f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3b79502709c8af56b3e7911e3bf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95eeb72e335547c3c523acc46a99a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f1944781e4fd886257fc23793707183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94482863616fda8bc6f423bb22d7ac3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dee7ae87a24fb9f0695b1b3431040185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043a8ca1f5eed545d2816ee6b73391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691844258131e8b574300f8b16b3ce7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a874a08b857d8de455eedcbc4d031a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b555f3a9f7cae04dd06991a759aaf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756dacf5820b7dbed35fb8251776ca3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789eddfbbf0f38de6afb89e7662135191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc7acd1b5289b1a44038bf44f4e44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760ba3bad045ca3a128646e5929242193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b43bfd873c8306ab2cb4605da20fc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d72f9bcbee181ee1d7d6d24326960195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f130c9f32a7a369debca0be21b3f278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be100bd6166a72efaa6d6b72cece8858197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f9db22587b693253696e712b432198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556e7ad906e7123383513140ea83f71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc088e9580b3d6ae15808c573b1af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c6f0e8b7f0be2ddb1f25564bbf1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f816747f514b3c4c565f93339e25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d03560ac7ea4cd878898a1d0b9c76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc2e36ce341942bc87ffc004a9a32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e8b6d125983453b4138c93d1fd20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2863af95f6943e75c20257703ec3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07165191eb19bd5d19112e079ba80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8843b835c2125a7b6118bc8587ee6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2145d874545ef9780982c2a81153a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d70073d543613c61260e7e171885f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa110e947c1d152053f7c6dd4d5e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30413becfaf908ee6ec427e632ac79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d014430beae84369ecdff885a64224213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5b063ce0280c1571340aa6352eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3e71ef59f3bb116336e0b7c82e85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb910e4dee5d65102783e06e8761605216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fd041f99c71f9c1a887f79d11ba8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d4317673d74b9371796271f38b9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278e5bb54c9c603648468638046159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b28b6d284fabb3bc6e13f8a98a18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea6e0f8fae3612fed4ac1a4ce10fd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8c86d00afb36c94fa1423db0d104c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523bb65784b4a41199261974bc24b07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc94cc9df749d71bfc1326e0b2915c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f415511d863f92519556165f3fb41e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef41b37d06c5d623ab5db92eff536226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeaf91f7c63d36a2ddc48a34998d1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258f4d06c1f15dbc17653ce9a7f801228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7cbc1f486fdfa77073f70b5763eb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1628a2a218fbcba730796bd724102230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d81c8f867935a156cc9bab5b467b33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4105ed22761585f842e0040ae306232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678c377da74a0128ba6fca92d01e99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8935220a78fc40608df67901d18a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151618660f5aa93cd5c42e29a118dfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14030e3b5ba0fff0a5ce49307e112d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f46766764c71d49235c89b9985871237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648784b419bfbd2d3ccaa6aae2cd92d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97aad752bbf888a21115840aad30c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad9ac8d318decd2d83ad341b49a96e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb6859f54468df966974d7f2aa5ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78250ca5f53dbfdc73ace8837b9e0be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67e72ca202a1e81f9a20bf6196c21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d04fff738ea61bcfe3863839e48d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c72280334700e858746a1357572ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea3d3ccb6356159904f69c072fcd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d74d25c7cee9c9db746298540edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4597bea46e4a7222f1c6c4dd7afd18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216f460660282ad7b98f52ba168149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477599f3df74db7c6bc1a5bce8bff81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ad2182b7004383d843f44cfc1b61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd430f6dd9127f4d30b3b5266bbcd734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a2c59e6a7ba1f4d7b13595759f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b277c49d562b5ff73e10c34380122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e04994e9d76b0668ce24ea6408cad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0835d4062194cee84a91be47d583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7a95e4d9148c1f1aadcbf91a2a2ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de1b4646a806d4706abd0b636f554258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c680176c2d47a4d0a35eac578f44dc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66046352acb1e3673b89e789f7735db9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e43de1587542d0ff10689674f5ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22350cdcf1b319d0f35720f2bb6b43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e713790cd972bfa99be087daf55c04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86a3d6c825dae3eca819a709d0c76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92941831cc47f7734c6226ca1a24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf9052223c06d280a451b083a215d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56875d77b242c64f35374625cf5ba45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c894be900df8778777c82f0e1d09e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f7a3a8acccb821dea5890e8d07f73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133fbd723d81e5bad4be78f53eddcfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42694c94c9322f5de4e46865fd55ec3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23403550bf0e3479481cf281be248f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c385d774c0ea639ea9fa10bcedcc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092513befb2bff301b88a76abe2aa84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f117d3f82b7800a671e93b84800e72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206875b762c6a085981a93648d76ab8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757abfc0315f93f95d9c72dd40d35a75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b06763e4a202356369802e99a647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a7d65eef710b8d377d2902ea252ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baa50d882474ab1fb265988ac8ab92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954235b66b981d3a7858ec0720c690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb2f53bf526d71ebd668bff06b984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e377bdf81d52407e586898b28d8ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ea73a0e7e6f711c4eb0fc008d51e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ae9fcd403a2b4536ea148ff50c64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff52aa67f23b13ea1fc33cd1712973286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafee78163f2f34352f64a2420b859d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf91c778e5cd5e93d0c2b4ac8eb0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d303786005313580786e2b7d3e73ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc113a28e57ce8246a1d6c36721010290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76584fbaa29adcfeae2edf28144fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e7c6f6e9861c8cf7cc44c9457585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58929e0b4d2a0e97c8e9192412560a3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af410e370540ce1d380f18b14ef7c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16289cc3ce677cc23621c25a09e3a281295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e794caf14c30ef6fa4c3baa2540a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045753083f564bdc4e8493d9e15c7f20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a2a8752de1bacf748c7b5f32eaa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54835d7e8960379a69dc0984f8ec407f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a2c1c16df6c00ea9a55e790da624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb041d2e17fb2a5f71ff79972b9c2a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e1d8f8ae62018e1331bb2ae83bef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614b2d105279d3682fb8aeb9909c641303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be803ad19caeeae61e3b7a471ba595f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571098213e033ae615a774e92b08ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60c5120083e568750a476e7beca56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688bb1acb942905c343d72019dfec01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da099e8ea0a1a2813a5b40f86a9a5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef1436756909159e2ea345bb53d06e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cff0c956988aa978d2dc9a389d15b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688975b540ab885bab55731e062e2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823725cfbbec0f03586a5a4e99a8b18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c42af3afc3fe38dca0b5759ee55806313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd6e52135c77331fca603a47e1967314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7c673058e08626d0d4138025db9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc3f3a688bba70976003c532e59ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8b64c0573278fdc915d893df42bc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd99274035f743c90d4b353e9f79f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc99efaab1a7dd6c2df300c86441ae5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481b84fbaf994e3c0920d9fedaf25e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aedb058686dbf7f1d4c87c651f6e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f299101d3d735322401503749516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743884c0040206d54ee62011976509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8dd9df24952d23ab1335930fb8f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3b210c0f5782ed9a0ae80e2fa2b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c93f9869e8ee6b76a51401acaa8b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e20b085b5ef45dcc8df4ba571a76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4f5781701dd5359e188c65e21cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54fcb366ba2f4fc4a4caa8321cbed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87124857712ad47f41462c0b791ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a91aba5616831fbd0a6c4cc5bc35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99acf05e0724997ff677c0b4c5f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff6eb3d74dfb50370c4cb881dda1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c044ad884a23fd09f007d2d6215f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba26a217bd40b3c371bc332e0d6f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354e2466860723ed7876b41240386b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1205eb4450f53731ca4520f1c158d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4761e19b8a4b62125ffe45c8ac1e28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4cd768e1c48df77b843edf20874ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbc690b4eb3d8d376b5835ccc71249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e1f5f249bd8e03a44f96bcf5553ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb06f456030baae38a394970fd62cce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d966e1a75a801afd97fb8e511999e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c797807d037e8dd70c629627189fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c620b387123a68396aba5282b917345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bfee9fa8c8324b757aa2442504fbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e5bb68c855518a52119d954ab46f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f91002878af6405b9694eb803ac6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe42bd0e57287699b53016b4fd7f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c407858bc830e64b86a7d09a99781350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a11142124395e7574800ccd384d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aaa489274e6526d8f8bcd8cfa6a04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79bf92515a37c628ea6f982fde657c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c295904aa48d3cad89534e9cd9aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac735a0dee706dad273aab31cb964eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513012847f148253a4f2404b2b0526c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c3bbae144e5ab275542e5b2681c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f165088bf0785ef575b80f549888358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417aa9b228f1edc1044bb5be9178137359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6af22049e9b4603ffc79f3dc7105d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c6875eb5db3e378fcbb5ba4db5c8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921055075d7ddbaef35580941687210362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca498e9c7df29d5dafeb3cd5b65558363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7425c6a1b62125a96b2a68f017d46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1c5d3a12baeeef5f228adb10a465365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3ad3089b86a0f8252560c467176d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5348ab8dda3874fabf9275eb34e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b3e30ec98d0867049bd3db997d2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a80b3a810bbcbb5f89207a2498f5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1506d27d34c53a3d0c7a64254c4138370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ecef0d1e15fdff6282e3d153928d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49eef7ab439287ce04f3e4717e3a99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcef5d7537ce0a01f39b3e577b5de6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedbdb083f2793cbe4174470470bb3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e77b42afc0541957566390ba117c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00ca9628929f51456baccdbc084f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d08979bb9f7a2f739a7169317956377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4d45547cd56691c7d3bbd001c7a52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70408db7548bf89cc80db758ac048ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9e8a8d83c143c9559201ee7d97742380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a815ffe1a319bcf4ebe12c2e5f95d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6124d22267741a57433703350e31a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89662923266a9e9c313166f4eec5f1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93b0e6af0da3a97e157ee4933ae9cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf81e569dd7145ca15bc57941ae1fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0fe30ac0b2c0e49d8ea6025d7dee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eff19e29b8be678c42b36eadc3a9b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841f2d4f489a9c4c92f937d6c9d6f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dca1006256e50bd930aeab142fb49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324687767a85048e9614ee50758028a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa615dc27eebe2fc5af34f82331905391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1d1881eb7ef7711988a8ce9657d1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190d2c8c91b9f749516cc4f0063872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff64a1fc322684260a99d7aa56549a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6f2bd6cfdeed1600adf62b95e5d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ff2fc67947497764837efe6153b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a3b409de11ba4d29a754e74c180d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220c2151543d01468e84fc7d4872589398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530247303efe5e92f0fddbf4061590399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa5ce7a5262a316c8447e963de3994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322c427e93468c0e02043882eb0bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc7a437baca0c7a0effef6b705be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae6a24496c59c13e0120b99f8630a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea24e302f112c3d84cc5d618a75933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452ea9a65935c623cde6ae0c94097c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8cf87710d6971b03b156f52e3a77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e5c178e5654d682aa0cc4edb0864407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d6a1e6bc48f39a74b5fdc32cf9d58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794ec8f3f9865bb9df48845cf0e553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac484611fc324652c6bc12c76efbd49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533abffe367dc0251d24adb4552fcc8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b1f8f935e633d6bb9b72d727b63c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942291448473b6c499588873af2b2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8f222089e1279721f63b522a0fa52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac13b4133d1f5bc88d5edeac0c158415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d2b559555ddaf34d8b276de6b1b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7de652e4f6d64b11b2fc733571d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe19e6e0bdb9c7f52a0243906dc1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf109addbbf1ceb9b54fecc03fd3408419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356903deb32c492ea666341bb7331d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80e05f931a40193c7911a1a882f3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f82391fe9b87900520b5b41e4756d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bba89bb14b8f65a63b19463f44a4aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85dd4bd4284b55415e99bdb49db7b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d666754ea6f665e4f87c814e8615e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea98b1397ea98efb3adc1cee40cdcf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d7340589745c40215f6d224a3ab6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3eba075569a1e885f8163e379999428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6aa4c1cdcc6e4e2fc586141d1da7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d35beffb05f65aacdb74056eea41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db0557772df3cd2d2b0b444378a462431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736990bd5590a60eea1b4c97c681084d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a2e731f69e8b50ef58d3fbfc088a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b82f3119a114a645b712666b65a72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e4d3463fe579f5bf66769089b9496435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb898b7e8d91f5e95022e6ddd84c813436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a37c6f0b21bac3cb62b887413926e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e4e5435b4257c44c3a1fd8be44e28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67efa68b633930d794128f3a9154655439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34849c02e6fd72478a2b717bff4de9bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5fc8d7e5cd2ff88af02bfe779d1d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600f0fd9f15c899926d3048e94ec29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95581cfc079770cbe1320d803bce6f25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc7e25cde814ce5814386cbae4fe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8c3424fa8b0ac7e1d2905a7240e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a96a0aba198a058b3b6b7c39658f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f7b281c06944f960f60d7d157f795447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc0672db49b5f4ff96d5a2dc3b4df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf755da0a33e32eef91ca5a40b60e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de55ebefef868d7e8b8aa296024c06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645bc4ede4590471061db9c490fc3a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb0344f23d5723a09ad74a363a7d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf30fe9b255385cc244a88a75f5e13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a02d4f76cbe177f39f2fb7ed2c05e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686670e1848951b0a60b3fa8b746139d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cd408016b7e94e4ec3bc48a9874f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed357969c2714c2dac2ac2abada09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd8c8b097134118cd438595614246458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759edeb7176d01f1782a38cf9e861e3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5942a9051a5a471c74919c539828d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa86db34e181d1eac8ecfe14d3d87a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a59e2929fded3ddb9b2cf6b077f4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041d518939cbb528da111a3e748481463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d95e0bf4fdd1e43ab14fe75db5e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292bb067fec06ef789bea9cc4b60214465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90803546498d1522bec5b9dd83fc101466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cfc40f16531c853ac3e5900fceb9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b0848dab177cd4d5d81d7d523c75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a192010aab43a5a9b1b183df8dbf82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7551bdcdc9af7f48c45a5e2a1810470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0af72e6a517af29fdd1374fb6a4ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121897467c141dc74a9f9345e26bf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7902e2e7bcecbe76c4e8ac7fc24380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901a8f4c6b0efecac89e83875fc836474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548d4f9ad3ead53d12fc2e0d592d11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22209093341277a27620dcaf176e84d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6a4adbef78984e5a7289ad142a79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f3aeb0d18f6a4bdea78cd88e01666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac6ce7455c8fb3b080f2de1de6c3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3e13db2d32bbf673d08a49f369b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567660b36282001a43d56b53f306a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5afaa24b962617ea7d67f1d04f078482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbad1d9b1da27c5269c362169d8a270483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b8ad8a05346d33b8bc72643873d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d9ec9918507013ee16f1942b5113485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2246119b472eb12e942c01242e4c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0013de8491849040dd48c172bcebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560760ef313e1f744ae326d0633413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3e8c9109453a45e168904027acdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a5d19c232c11636ab8929b41dc65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e8585cb3b11017b42896204b0300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730f10b2d9f999758dab669b6a9d98a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4fbdf28292b997066991eebba195493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3a2329ef887f70156e9a55a7fb32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18092a854f8b1f3967b896a8565c98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203e032f7f402476c608d897994fdd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e0d7777756c80c76fe8d9706fc22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f601f53d59bfb9aab352cb3ad5c0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520d2faad472a3733938684b40985e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f69e23507ff9020edaea3b760f0bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681539c93ece195ee4792d3fb98d6fac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643002e5236766625653ab6dfddc9972502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b83e13339ecbf9803f85b98c193d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec6281faddaa00fc0ea746470723f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29b8b12ef60bb94dd46b7f710f44d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc80b8cc16396bfcaa1e39366daae31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677456ac80dbf1d45f7464360590e0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f48e0b72fc6c1fb7aad51a2a016cb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e4dfbfa84ea0eb7e31952240cbf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486db6dab9600d978b025cf8d545fd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e53585522d6ffe2753c4e5f1681f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68432b366887446b273a8bbc31bbdcb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d16631ddb84cc9b44cc2a37b5102513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201047064e77f07f552357ba500fd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6572923de789fadc3f2ac1279a9df56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aea30a6df3b8554d1589772326a8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9b535156e82fc85cac09af869c59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebfa5938ab971249f792e259fd5565518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1fb65c0b0c5c8ab623e1db5a1bc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b290add440cad11aa641d1c82ee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969571a82f6397068eb2c48c241f1f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ae318c89227639f848b6bb2997d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b7f3a4d1aa9bf77aef5e3e6cd777d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc64904a4209fbc333d19544efe15c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf7936423e2be61547ebddd8570f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978cba0a1cdf1034d5d4ff0328b4cd9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601ecd73921e1bad8a2e8e1ca8db5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa5d7dc8d92caedafc0c7f9fbd268528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b0725df45595399e877fa871a56a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffde41b88976d3b26f53434d6f9884530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1683299f2d01451bdd79a9cba5b75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8eb4ee9addd272fcd69968059dedf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845148d016e8bc24d489a924c8e7bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d1b86de55be992719887b7fcb7f0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d15f3dafe1138976640c989088882535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0eec8a316529591590ced3710f22e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fdbf887eda6d629be9eb3ad90ad92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7435da33993bed416f5baec38f51f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158127bdb3ee9389492baea5104f83b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87543b464afb78e451e9c7255716bc6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d06c9a7a2feb1bdc302cde12865dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b25ffb6f202ce66cac3294c098351542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1cd81219f3ee734b7d5f3163f908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e79949d157e7ad4f550e4dfb59c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5c886bf245feb6f3e7b59b2e5ffb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb8f85ba8b46c5d7411f8dd634169a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706576c91db789dd2396ccc4a1457d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619349a1d9e65684ae3905e20472b9e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a4a958d58ad71e902fc18aeea3a3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e74f0c04863b0c8fc63b0b8cd2e19e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5aa67673148929196ecefe4c9926551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412eab5ff833da557d5a0474abd845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e13dc3f050d36537e821c2daa61711553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83028475ce3b99175c5feca8d3141a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a1e6d45c0a0201a6a94a547b3190a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47452f010abae40c0cfbce9c9f7086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c774ade01ccf5db014c7908781180557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c12a19fb8c307b2db598d68e176bbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbff89260c6aaab381bedd2a61baa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584efdd01ad002400fbe580c56d95d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940a2d847e424f3a977e3f8fd44d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa7876d690bc3d8772f50de4c3eb9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad6ca0e5649bb1e50e033c65095a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3a5681ad83d0c17ff94eec258629564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126988a65d6487f1a703009500d9ca3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6861018e474ab7b52a016507c10fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff3a21e6507cd622f776ad142b0bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cf7b50b5f94ded8319a40c6a81d05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7683b71460748468e7f3614b8dba9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611bc3da95b3f1d4012d725374ff8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01159a0895c1656c4c1f6236dd686c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771015e3234aeb12587f85d42368d047572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390c979017cecb67cacd1fe9e9a722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfe801284026827fbba9f019c41568574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bedfa20ecc302684582dbca61c4db7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723faabcf1e27c05cfe567f95adb20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c7ab8bc77ca6db4053ca03863e5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2918b1ca90a47a581ab26da0ecbf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d023b890db7a022ff0de6e9942a5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7002ba25d28df6f755c0df1c8bcfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73431ae8ad02e20f93b15d6bea2979b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159239f957f1ab9f38e832fd49f471582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b44d97ee8d73a64f4fcddf9e642a92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f31b063d1bdf41c4c2a21794467d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7d8889d8eab33008e165910dbd95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bbe8e9dd41f77732692b081de6fc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45165ec06421c5f91285a0ca29dcbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bffee2edff43d3be82afa3de26160d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e07977bee6abd4a00389a8ddb83f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac9d1122a848ebaf2cf0e539874c65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f6fb7a8f7d39ad1ce0c53d4cf099591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201fa249acf3f224f021ba4e8efa7eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d1a8e6077d80a7b526c54b1c85906593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd7eae0c3fe1d1659a10e1ba10173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a357c31d52a5736361ea6f3118192595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2d460ed0b80f8ae2d763b2d3a359596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd9b8fbd25fe5de20ab248e6221e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08442c93bd4825e8bc995dc4cb68b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a18b66b17db5a8d44ed8e1874591e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20d21e623090c149caad5f0798a9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d8898391816a89f631154e1c3e55d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365823a2fc4b390bf12d741661fec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b816db61017f182faa03c731c4368603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315addc73417568203ca634de9f73a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51113c64307e6e6ab653d5a745be3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7849528d02b942d679db0e8606464f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9476ea0d9f1a8fb7ca6e804f6410b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb9c84c357f321d933c0ea48385e79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129050c09a37543eec9e88bf438efccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae163c1dc59bfc4ba52d6a5f288552610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c73eb96c88814bb6f210d479652b22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69097b95b4d32271e67b17df07f0365612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a06b9d2f125f044cb8de7025c6da7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3528422d3c579da66761cd869380614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293f9f079faa9759c4b8250cf0bf453615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c54cc2b4ed1ecba0409728db2791616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c34ca4b2738bf38e5cb22183d590617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f23259afebb96e5a8085166555825618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d884cfae6d086bf844163d53059536619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e1061f2a78e87d07bc0ed3da3bdf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ad2ffc92c47696f14bf81772e6af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a0fa30c2e16dfa8f24a52884a2794622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dfd18ab3c08ebe63eb7725327d5e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454af1cb3404c523038ac6e638fc04c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc6f1f07a27d6b2846ca57fda47d78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52adcb5fd8b8ef098ea5f2b4937a769626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc08f570c7bc7856917fc666e39abb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e8583163d4931da6ae2b605e0ad3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070651c5ee0c817fdea6882ebf7c2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d598ae32c09c2af126eec18abfe40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9670b699c8209ae68da953135d7f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06f00acbb91ab6ab5dd856188c388f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e88521384f80fa6e3c31a16ba4902633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b030e54cbdb26d94442fd0098af4145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af3c180ab89af6c2e42e29bfe2f81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f9bf6753e6e23601775ca6da74ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6a26f1338604121a28df19bdece8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef75659ae1898e62af323e946e00b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c1cc0f778213f4147ef298d9eb0c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9197f839fe9c3476b8856bb865c49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151984122236b1c2849aa85a84659d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e497f0c7d9c7713eb8979782160fb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292632bf6081e7f8a7b04560808d316b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547fa142dbf58c6c3e73c388e91a871644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067ed384aeab2d759b2172f557012c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3da07aace3de1383db6790fa51703646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c78d8fbe9113e9c88ac399451540647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf515ddc6470fe48edabb15dd4c95a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83733776847fbf9001146cf2205c230a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54b22b96690f012029868e946682f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2438b770980355c5de863ce8cd68d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729757f7e1935506326f7be2eef5686652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b6889a9846919b869124402b01c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537c5434ad4560856609b3316ef2f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db899ca119d64437387e6e49f9c68c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61b05ae2f2e9bce85059af5147b59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7a20cac6333823d82e7daab3efb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee3dde267a7f1b60798654a4614ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e8071b28bb723622f95542d4344d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461acd5e32347721f62623338b774ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116178bb7098eb28375a3452a0ad65f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a7e6af6abd4f5ba131d26732c5c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2fa98d895a61c487bd10fef62836f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d26c4d656d13c6d2b6d68fce8993664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d473711d31d503a931de3ba2edea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc829e0a10f810e202ef43167650f47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2222b6994dd5d23606d55cf32c56d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244aad6259f472e568071ea6f2f6ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0d5e542260d71e8a4add6fdaf762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2c7d7625b6291156cfa6cec03d01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c95fbb946b3df64cbb8f7812f64f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079904fede7dc2fff13fd2134119736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7886ea590447122f76e343bc58ea98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84028c17548ba35c7990ad9923d36e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce246f2d71a7484e28c6d889baf86c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a3f21b1a45e7204e074d6e6afec1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c933d58a46594c8834a02c30ed749e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12c6cf39981928c7a2318b5c33662678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e27162283d8feed54e22de6880423679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0909d234bc46b7c094503e243655a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18974a269a6af250456b61787ec077ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e18bbb4c4a2b858ce4577bbb4ac4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197653d9485db2734c1b9e7b18b6998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7697cb522794fddd8a2b5a3ae108ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980dfb75fbd9e3d7a5100437001b264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b20cb8799c506b735f977f9f59de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d2285c9e41c530f256744aaad65c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d87347201545dc6024d0bcb798f1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eafe1390f868a544fe4f73ecae9f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a530984e218411804dde7700115216f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad479265c4477c6312c40c019b6f89f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41203a50e053c85843a3e0075e3f4af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ad1fea4917ec3af2a0a57b1cd7b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049caccaedcec46c5ea1efdf01995df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f932861ba4541f49f879e985772c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aff3c2e1c35efe69ac61ec639fcfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc944980a3866c98f7f1f0afe1af5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416114ffd316059cefafc222371998698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77374df8bd9fe35b26b0fee1436a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a1e38b5a77f5c7ff6f4e4b047928700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0de318d127e2153e3e050886dd14e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d8b9ae22941a4c133d1b3554aaf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce7512deeedc335f2fb50ab2c8e62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6826a88c8b2f995996425da0180f0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82344a38e0c96708d5878adb4cf1b33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44bd05d4e3889d94957d4b6258359706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5fad26bb821091b7e1ab3df6a0dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df36201852a8ddc466d07bea7c584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e304adf1135b81bad6707dd0a3ce1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bcb8b2eac56d352f6454a20b89560710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b841c29efdcf5d980d9eb47532a50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c018f9fa8f5982ad2554c46aaeb1d8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb13570f082611ff57faad36d85796713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1936e71437ef0c6099ec3434464f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec0851de44ab83846a7cb305417a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df6b25e0f2bb0bd30921e6e317e607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33878c89e2d0e1ba9516370a925e073717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60ca2e4fcba816f3c5401bf1325f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17907728f3bdbf758f67efbd28f0d591719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b80e402a220fab9f26a51883964f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cef06b1f3630891811891935e450f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e773aae7475025ed1efada6f8db86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c5a752a9c9f54b19ee4560cde05c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacadffc5747ea10bd55a3c59dd3f3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c1702b39a667cc24d2abf11a643c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db7fc712aac945a60d2d79eeb3445726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730165db7581a02b443ee880d24e45ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0196fe5ae8580c38263834a117dfa6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c593d08d1222640388c6aebf0972729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559230ea36a9ad7ab53308fb20234e8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e76939fc58c39c279ad03397ff3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062275e0336d4c26304970c00bc00e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9f76459cd4c6490a8c2efc46d1f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98d0df867e965465ccc8ae3e7fd19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39c5db5ae96eaa5c655a9c6ed28c9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674af58e26961d6fe1f3f9756a053ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5420b0676d1165b4a20a0c3430761737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ed5fb630d0f5e618ffac4d25d323738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4681b928ad0c8315a857cc7d8d051739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524e27617b32416bda2bd78103aa3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8136f61ee745bb7193981b1fd596b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9f8fd6fa5d6a5dfbd4822124896e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89357cc57b05884ca766a15e441ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5eb1ba86d76eec89dd9173d7e1c63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058662f0c7f77ec8b0f6fc214d8079745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412741e37a37829652b734a8ad41cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c6e44e4ff1558aa07dd9bba4e4023747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15acb2693648ad4a96ab7979790f9ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dc263c2894cfaa6e44a36592bcb22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8314061e89d0f5e4fc7959ba4d47a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50828c8d8f0ad4c683ab83049cff6761751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7d9c590d4c0eef4c936d9d551d6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca06262d62aafb0842ebd236c90ff3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6b17278f6936710b098ecdf90131754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64138eed740a1aa70b40841da130bbe5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9afeca6abc531d8ea6eb47cd900a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab8bed74a6ec140b0b2b85e2b9519757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587632702c32d1bb07b417ea7bb3999758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5425b448bb2719682ca82adfde55e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232751679c5513c6cda60c15811e6ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2c3368e72a590e43d73a5755c850761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b85b66e9abf042435db7eccfb09e63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde60c34fd9d619de59753a7c5da549763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e659272bd30220a28229581183d9aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31e80bf3e1523a11c70b6730bba21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058b6553364479d6b8fb7d2b34a786766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bedaeacca7db46331ba61112d1af77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93bd250ef4bab59a65a30270427a30768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a86abff2f0da1aef8b8754f047b44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a976dbd0629b0fb3109b80d953182770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd010cf3ef4f0a605c783822d982777771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8f2d15d8a922a65770d2ffd95d7f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba14ffbf2c368afef5042bdc0d5363773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ed035a0be9f3e257b13801b87b46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4819a403fef33270399cffe11f54775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea8a0971cd6576f1811e275ad5d7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a80fb5a25f4f113ff81b05344292c0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ddbe4b6f52d0b9249ece60e08d3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6247f6c4c982ac6841d84fd39a1a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d44b703f313883c8bd8f33b122f5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3363459f5b85e9143146c076c4348b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bdc57c0b23a206437f7a56cfef4ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9fb0374b08671a1b246dde2c78379783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51ff582ae34b51be4db2766081db02784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c430946c4b7b02c0617610042b238785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfe09af9d8afd6d72e56289756fb3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554eccc40f5df876cd2d7ca4f3e20e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f67e30a12e8ecfa0d9b6b90ee54fc2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1208e933714d7a8309ca8ad46494c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3758c063d1fede5e36b8fc6f4e126790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71c630092e2e432f86359a49fc538791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1065a589c2d6528478319a7b4ead5d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3024d5788df517e591aed972413118f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97f527d51424726d5e9ab0c0a3a65794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc612779850558a54c7b3759b91d6a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ee584569c649e939b3603d5b5fd8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0798d48abb7d9feda18deab87eb41c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b96e5785f5ace1c011a33386358aff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576082988d81cc4777faa01c7fff94e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f7473e89f98615d5f8a873e89a0b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862238c086c04dc4c818c7628338ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7fc54b4c93a8756079a7796f9a79a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600129b48c894ae8711c83a42ceb37c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3cd34955dd43c9f713ab181bff325804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94521887aeaafb6251d2ca7ccd6edac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa98ca83aea29f54f7543b00da316806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0914a030fffc16dd55550912178d16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e84565cde841010bde773b9d96c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f8a871c8e8f3e434a788438bcc85809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8707243b147a85d201826dc0b867f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fe1a6835fb7ec1577765c3d4be63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba6a3c6b642f0ef04c99e53f0f636812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bde3886d690152b248587a1a5f24a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de13699079f3048082aac2c7e445a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27f48e02dcc5fad1ce06d436d6bdd0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368959e0084a212c468bcee5c87db771816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddc081645747fad0fd50840b7af035817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311f625c8c3e5ade74fec7cc6373c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6be8b3b2713a192b2c0f99d81e9c8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afcee7ddb18b5a6be5c9b35406b931820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbcec42f97b33e5adf901600f2e185821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a52a5519ee2eba420b926a2c6f2b2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc4230e3dbc7911e0a76782c9b8c3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c68163414db948cd79e1cc2c68f79824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552cec4c5c3a49ab5a0b94d0f1c5ccc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b244ecd19e2f08f17b1a64a7ccfc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c42c475ad01f47bc04fe6f428e1a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536e6efcae0504510ff1d1125f022b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2378311a0f6b076ab7f88ecfd04dba829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae748fe6d3845685442d6fcb4c19f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205efe554dbf7bdcc1c71e32cb49587831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb30e84f23260ef780d48241b8b3c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866fe7749ceab88e93698464bebbfff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086758c7847429a1d7854ce2fe11e4d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9634acc2fa06a284fe76828069c1cf7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2916567e6df2d959ca50d2a251670836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe024f06a4653cc778e239727d2a088837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f8f5ce805a268ad836aa4f5cdf730838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c572247723d694cf86d21e6185a9b0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f3d2b81f239e5d9488331d6278c91840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62693cff65230b8b1bc55fbebed8d4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25753ee052a5585e1c7cf301b483093b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e6c585b80f3232aebc9c171af691843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e67476e4900ad907ce50aabfb17c411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625b41d8fb8e8036abe4d06e22c8b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa0fda05d8256ccf4ea44942e4c783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f24d6ff77db3caa6826ae8b704c9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c92f8d1873c47e7e925cd95168e825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa79a6757fb7c28ff53343582a5cd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423bbc812580e6703da98828e88ae487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5103a2c01f89e6ef5b0388295cd68658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b80655d6c44437d76317747dda4759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f848d2e31012eddd7d8f5d375fbd1c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8db8ca8f27561b046dc07ae4e035911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf53a89e94f7b54665452c88624f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779544ca249ef21f00e41a2e509b86c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e313e5384aba859660b3b4abf90bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9be0f683d8bce457c0e81fe3033c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855aa80536d5e02104861dc0d12a98b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5985039f19c572d103731764e327d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e5260e54f37ae5e3f8269db3464f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d1509f27f7aee570c57113dcee3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193473df1673cd8bf220528091bff2eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ec5fed42acc8957b90b9cc33557821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a98b88a5477d3543376deb7ee89b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a87d36a25f040fab17b1a1f669d88423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce14ffa6580af2e0592a6db12d6b0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9af8720c68b4e81ec5c424a38671e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c6388b4cdeac7b421d6d394f18a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58377c3a9d9d3404137d318712236e4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb972ad4785cae5ebd9946540ecd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550bd3715b1881e3fbe008485f09ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f873550bab2aeead0219760342377d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8745fb4200836de6d6e6b5d15ce4e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d774fc7c8ab072359acd775f4a1bcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c25a4add7dc76b0a4bd1af6a5fdf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7a1ec2a0a3d5bca889207b41d19c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50b594265b86b18873a91ce75a6a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d53a226fe66a9a12b7b3f76cf51d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3f4221410f52539fa16c3457d9b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c33c3d752e325b10f4c2e2bcd14638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ac75e0be7e980bf911918a0f4944f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d551628267270c09364f8f943405940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c06eabd76f961ba96caf58ca800f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef11830b58c97fe7f24678c465deb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b1042e456a70ffa969eec2e9608443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df22bdd7863d902fb6b67c95723b3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae508d169f9817d6bc535807b0acc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea613e98909c78e266ab22b2dd32f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73cce695e2b8dc6ef1a1dc37e9544147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c50ab0dafb42b634be89723d8fa56b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bafde6b4daa3bc8b144dd7beb8079d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc00987295a7508354260d5fd5cd9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0464190e75c71eaf93d77c4450ea351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b524556a2d0aa93d3abc1624a121152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fba8875ae233edebb962a91f1009353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c0875f015b12854628243fbabea2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea6f62f70b2eac87b9be53fa9d7ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a5a35269a278a462905b6420c78f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67dce9ffb071d0b05f4a9c98966d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992410c42dd30accb1442830ab9283f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb128775ccf764e4bfa05253d426559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcd8a6a36a0a82003fa1d9702d30f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77774aabaa9dac6430db0ebfc57f65a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050b692cd8580949238aaae04080e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5f78755f2ee29fba02a8359ae7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cb8fb81e25428245a08e964f3bca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5272a1bce1a208b8ff7de6f9e5aaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde245a32347822768778fff03753d5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5addde452a58f9c5dcb609ff99ac2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98008313915a897912c24e03edf0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51d6c5fae1f601c0fdb409a827b2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5827f4feea53505d53941a68fae0f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102fa82686c37c215c03f441a24225c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6806fdfb644e926c6b9f6129debf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276faa5b1ed57f046be4ba3ee9d6cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb999ae29c4ffe7af982dec8219d5ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f56760853bcabe254126288af22d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fcbcac90e74ae40c94158e7b9cf9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade716b1bdb89fe64f2382a354b85af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb065f8a82067002a3f0f14d58022578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe01a0085701fc1caefcdfb502f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6846b1782082c0863ba2ba7711d85780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3cac0ebf9d038f797571cce7c9d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dff2464661a1154cb399d5512b96d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad3ed7520fe6281bb2c041456681f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d051bdd57dc3a129bd03a6068d5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624952fb616cca05bd3ae89aa32e892785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a9fc337cbf195c2cc822623cad91b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6130aac704b488180416ef297c6f8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33a36520cf85aac51392d17cc64bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0220e7c9bc6a19b4c1fb66a52fda4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede6ac1fb44809dbaefa0e7966a529490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6988c2d361df6612da3f17b03bf14b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43d0cf9f8a90ee1b27e111f4a57f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d6fd4bfc18e2db218d982234b1b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f5578a8a88fa5aba203cffe6c65bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dfd5bb254d8d71b0d483aaae8034a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c59a7a6a43245c2ea9e09e4dcb6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dbf0252baa2f243ffd9e94b60409097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7151f22b5df6920529d45eb25fd049898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe08f18e5dbd6d6d920a3f2814820399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afc499ae7e49570562864136a26597100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d41f7c898e28c859887c46e6df00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b547db234a15cb95a442efbd178a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a40a00e14818a02dcd02de88d087d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3cc83fa36a0c6ec142daa57ec42f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de05c339b447084635184afeb4958c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3e0ae8559a225a847cf0a291e30ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31e7681d79448f8dabbeb7663ba50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f548cb1ca55f784f40ce6a3fe9ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93798e8601264e12441bb8c71dc3c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d4210d5a0e66236b63fdc0b06b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c991598dc6fb9e9521fb5856bf7dbdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d25b2baed23ad2d9201461f2a8f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822ee3535423b335cef959f4018c40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d2ab194ee6f59088d0c54da4a418114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aab82ee2979b9aa1112c3214409c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf49cfa6d7961a96fd3dc48a39ef0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27a9fac14a4bb175ab1a783ab2d0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8213bee7999c888f2f3941abaabc7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320ab37fb0574ebd59756bdccbbfd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae71f165d3babdd6674ca65142615c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb3000f52811fe74c9252dbf6c8d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3045a5308563836466bc1c99ecdc8cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0706c94305606ee49dad01d4bb5767123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e2bbb1086629498d9c373911444c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049399c894e1fafa82b7aef07643243125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b0adf15f09c158e636bdd5b23997126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9effb3d4074a19f9f1ad4a35775c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985da0b0a3defe43c47024ebb8bfb0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc630e85bfd99faad7f7ff42a0d81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479953f47cd8a94d3df3f4a9ae98acc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c9f6f0edfb4a7ffaebb95932abce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c7eef6ef37b113b42f9c7b55e2b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad57279e79126d0ea45401190fdfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa79837576f6e567421b33eed6867a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc43481f1fe31307dbe80ff9c0b3a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c923e40f6270da4752d88c87bcdb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b5dfdfdaf3ecd777cb808fb40112137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b27393bde3c4b96a484d321a430e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aebb3f68866aca8d959a628c02a531139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d843390891cea77a5e0f9202fb393e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb2231965b94d83180418ca4c0c199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb5557e7ea1cc176573213a8461aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eca3930fd450b40c6ba3995d3c136143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb6cd02488180a74f385ee88e5642144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d88a6f70cb2530f37aabfdcb438c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a457eb747a8dedd65c299cc14b98b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384257294e57a9b95f5902762eef0b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74089619ca4adae9fb9e574e235b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97248b0e7d6cfc299ddd0279087f70fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914d37b618ad6ddefbd72a905167bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf55810274028ea3d2a87e8fab668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b115ae41a9ebec202c77b4a07d31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe19c114d676ba8c0c8e859c4f450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82adb3816f722c68f69dd8dbeaeed89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298728da0993cb8de161964cfe3bc614155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae907e6b85303cbd3473d1062c483ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986e3e0625537334036b9cd8ce93083157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dca249b413b83e775190f51e86550158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423867386cab748e5a2f0f31b1eec33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0acf5836c98ca33ce93fbe935c573160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f42b0656dd6dd94ceb9499d456222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759554d6c971da63ff948ec76fd6705162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14c0855bb526e92596c9d65e52bbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4099a0a2e8ad9c6c9859ede9ba8902164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028adc423204349ed8b8fa4b0d8fca3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc789c52cd637b4629039d3026eabd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc97d732bb38c9af1f8b11182235d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b67b2b8a5d98d6647fe653b9645f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ee971c91e9c74c98d70065e5a28c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20ac17d27821ec30df5fb0edd15fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676eca86142af482cb25e83f74d6341171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c295cad1edd76e80c25b543498d90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29244da4f40573525479f01af71e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db7bf29b98d7840d70ecc23b26faa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccbd120c35f9a4115180cc7a0c00b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29fa40a335f3db40b271a49c71479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9add9f27ef86de686cd5c7303357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72966b73bcaf0ea1d9f466d1c2263c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a279e6f10474e0369d304fb9ea61464179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c097a2f5ad221c96ba153d6f2358180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d55d3d5fd4e93c1901b886e5870d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09f09ed98164f5fd412f7b17d6800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd03400ad743fea054147c4ef6c05f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd7c481895bebc5546e47cf23de7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ad197a096b1d2b024c7e92d9f6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243955b52130d4500cf215fbcb1c11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68c16d656aea73c910abe79b6b9fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea1ad46a7277ec43d3efbc73cc227188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c30b37243727407365cf0f342dd8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d27eed4f8333aeeaef269ac361ddac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e83de139858c84537cf2c32953a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4353ad1036c909975c7149d3bada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7a19cf6737c3e68bd4aaf64757f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56871f864951669bc3fa829b0cbf173194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8818cec7ecabbaa3271ecc29b5634f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8e22e10cad0beba6f6615c54de55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b93a758c6a14cf254f85b1f1eb4c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d0a81f258a0ff4751bfd84d38702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb300309c834130d92896d045269d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8558bc7d31d90eef0f251cd9fef0cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa7df50c288f8bc5d4c871b1368c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0f4f4c2a839cbb7ef07a7943f2c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2241748943534c2939c0bb6dab2496203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1514a73b22d9e908fbeb75b1861f5b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07da6067847ab2faeaefa36585f735205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f86d6e7853f754345b632051ad01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5e58bfc8c3b979392eab2b83544d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c841806604fed664674ae20a9480208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59026752ee208dc20d9c758c6f99563209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e471c2c57667712d69441ec4ba9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1cb8188843b8c7e97229d5363dee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc830e54516e1df5a32485b574f1cc5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ed5955b0df929551acf39b7a502e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f40b98d72d03698d624d6d2d2ed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8c208164310980e73f85a30c11ef8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864f301b487972e938269644201213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe66c327ad77d7a49196c52eee5bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2866846043252e58d16a9eddfcfc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e1c7b53f40fb9e224359b4dcdba2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cce410151c0f526648e4651b87dfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c8bb58c9fff734cb8bab649a5c7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d662b42f75eb747aa6f054243c214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0a1931ed8b1725abc39eccbfb35c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80348a654eab2d62a75c3afcadac5ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740aea72244cdcb0bb39bfbe2c5dd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f21bfd2398b65f1e10130d639e2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0a4aff54a6b290eba8b0f4b90b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae142ba5abadf6d35cb17877f5ae64f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb218e711ec1bfdd79f4b78f1c2df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5b68e4227174efe139ad35d7e3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe277b44402c22de8789e54b923b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120ba78ba6d8c42ac10586ef33cc1d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90a85e47b7ec883a5b28a60a33627233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff41a5e92973c0d5a69921f990652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f943b6bf5aa354cac51cb2ee6c95f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec62538642f0c90d70fa9d79a1f1094236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af498cc8964ad2d4a5f202335f968424237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595861830d41eb3a096df5401f721a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ff104ee17b3988d5f0fe35e0e060239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16bfb488c564316f6ab98b8de8bc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8844fa63f10b9b594e69403e02764241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d842d92a42c1fcb5a01c19c1d1cc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826ad3462fad91ccb33d41f3cda574243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd76b444f6dc91206347bc4b6cf4b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49540b8e4ba9cbe6058c33e0ac9dad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a48b19a9881b99d517b5c605e25d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d613a0f1d711117e8f3db0eb8033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16dccd3168214a81a0809a55f49f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62592bbb64577e61b245fc4a63df579e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb2b2726a8094e0c2614f952e1bb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb3d606888d338ad5f7d90b2a0f48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb46c6f516f4501c3054276246184252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f2df9189a868f32c16ddc9aa6b94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e99651bd903810deacb7ce4089c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a38e90b1049865c4a340dab733b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664dfb516f1d892b76b06f74607df5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b3f76e767ce1c4018da904429fed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5846682704faaae6bc23458c38d7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67d5ae9882b2f620ae4c3eba56f10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a8e084d7c6ad49c4b4b927cbbe9de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522e83c5a52f74003914d26c6fb0c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b23e191eadab5fe64dbe68173e18e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eefb5b9a42b448c6923151c8c7e721263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe7a44947648d9ddf1b7527876e54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6f884fa3020f9d672e29de8bd0092265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2102280ff64b682fe45381eb2e9f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c07a9466ac50c2b8cef466819a04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ea34c53a875f235565e64623322a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f434c4b3e977df80a670fc971c0706269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd686b7e6d69c908230ab06235618ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca96986ea4013ff42dea1b8f2792bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220964f7b1b9865d2f180cbef19f0983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54bf1689f95ee227498b1c35d1313273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2247eb0f24a32b226d8989168fae69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40dd028a218e2b9f30bdaa0597781275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24321303bbc0689242cadbad3f40bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4394426ffcb2c1056b7776097d4c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7e7998d5897c31cfaae4b45da074278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a6157bff207e68624a49d3845865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d4a74d34a78ff73abcf78da386fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33998a0eae3d9ee4218bd7aa7bebc30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14982c078abfa96a0a8787139e175f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78396efac4c288b8e23cf0e542ddcea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a55eb3c37ee824ad4a774b1c19833284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b21d002ba400e2e1efe2db6441005285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde30370ddb1d2c0d7c5766cfa34d1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb4ea22f44c44d0c2cd40ec87c014287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650c42948cf5ea5bfa2b353883766c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d1ed34c117693addea58b7b3ec839289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51ba7a5d6d7555e806489165de29f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa326c8a7c12fbf25b2e16f0b02d5899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40203c6475f728321c470309e7a38d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b388c48dec3a737923ace27613324f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457506149268dd718ede90b71d7bf978294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f397f41d0dbfbfe9e62f342bf0262d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb9d04ba7dae725a1974f453bd808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48a0f4b267c77d782d6fd2ed2a331297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf442e4628efc2687425599fd70aadc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a9460c035072827b4748a328b150299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a04352a68c6954f139a79e7f2151300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab24e3d3275a0a484285b8a64763631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef82207781a34efa15a61cf04fe79c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313be40b6565adfde98e9051c99f461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ca077b76e62cde790f27cddd38778304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1c72b29033356918c20e3400dc94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091005118ef94a661158a4e7b6cd7089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47ae410536b9507e4f4fdaec90077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b7622b5e9a5fe62b8b96518f8bb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b9974d1e5ca0ca80b41fd694e8fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674618cbd8719f915894956c0a86247c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c888407328b966a2eedea834a121311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359107bf897cbac0f73d300e3de529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7872c990256d7b987fb0b8334f42534313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb783687f85175aa345e8cb4669f368314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0aafa5f46060c0bd7aee512ec3ea2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f142b446fb592d4b2b31f864efd43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b64f46ccda68cf06579ae5fbe19eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93af5415c32c3bb05b0b481539f30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d172883d346cb592bf3406756ecddc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e291e75ffc7766bfe8013e6b99f1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c282e8c7404affd6d384aed734ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3208bebd8facff21071cd6412c2097a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece98760d261c9edd67acfc462d449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3897d83c40d892028dd1f00de5a75e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8caeb0d7daca8bf326b92e73aabce7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a9a79d9e2323b46bc1eac2788b05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac502fef114f381b794f807ce44780b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd9dc04a5cdcad8f46d12b3ba6e580328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62280d86868ca633df724e5f2dbfecc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aa57c9b3f2669856c2912b94e75c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e46e4efbb452d3b0274519c189b84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456a69fb338a22e42b37a935529af3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dfa70416710e9a208e399382eaca1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d99b417e6f9be139af65c544265f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe6659c4cfcabc38238fa28c52922c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6411c226f65c3cc93397bfabb179de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca6ac22b011a9048ed5a8bc1ded4a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575920d06a80bbc65b8ccbd5a7b77a57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f153147e90aa8b6c1d1b9db4b196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6fb4f00948fd69c0235a6433d981340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af930c7e36ee45245c8d9fa2d2f97d93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13a3d7e6313bf559a15c4c0011e015342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0292328770f10012546008c163c3b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e5e131b8d96461b14e190ebc1759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a2a2739f4d96ff86b4e5127c1c45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afbb11945df6bb1bbfbd4031dbd1ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba00950bac3e296c9dcc22b9e6cc25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e7b68e910c327a5f14d5656e2f6a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf6d64aff72455c97ddfbc3449d9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29f5c7058859708e4866f74b8818c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac322c4cf27244dd2a57785bbc85e90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ce28358e0c8c75919f3b50bdfdee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711dc2c734da8ba01019818721e8624353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd284e8eec9325d7af0c4e2f12904354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a3b6cff784148e1df34697d5ae88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced1e82d9704de79325bebb92edba6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e632ffb97b26be6e4c0b92f0261a0a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc996c81fd4403a66f436a90c78e21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb898616ccefed16bd399d5dea1c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d1e98ca87249fe652e028756e560360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3f509ce546e975756b9a7373fc3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681827cbf104ee142876ddc27ee405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93973b7b29edc9debbc7bc9358295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70e233ccd61fcca26ae82093d354a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9880d5deb4a20afd061d0ce21fb45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fa665c6f1ec363cbc3bca9a4dfbef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d9c18dbc5ed75cbaf51fc9f3c48f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a21103f8abd76fb35a0b343efac9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d6f846dae9c4dfa930f75e5d9f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309fa3de20f7bd9039242177b7ee61b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498c6516e6a86f9ff94bef6593364c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ff88d13df96f3e0e28e9f9d0ad2a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fdd8556be2c130d2a8c5da64abfbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e92ca182efa3f8af3b7152b4a81a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c705e0facbb8766502bfae0f2b94f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ace165e77de2ccf2625627adcdd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1be5b26c040b2e672ce2bab2672edb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a407c9974ad2541737ee057bc5e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b967579b3255967bae47c7bfa56e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37d433bc09d371c31b39d3de24239380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18fbefc2f87539cc87db2585855234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e85be99ad45b0da0f569654fb6e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e617f6bd314ef98289c8a20b9eac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3561229a81c86a1eab8d61c4e78016384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aae52835da091eadf08a9ad1dbdff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb2a201e9cc22a5f0600c23b9b2ea0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab2e95dac0499aa8e8e06475f2a993387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829772bd1c377cd7928a9192885be9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b4ef9cbc8775e0784d0d4f574a0ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe6d83a44856991040051c67a511c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8788f5bf65ab43a05402bcc46d8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40649a2479ee2476c218d90247c73e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18426417fe0c409de871a1b89ff3690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821e843ab2c6a59f77c858d3ce851f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924890544cefa9d7baecdfbc62ee5a7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092467af1b524f1195e20d02aa8c85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050048545795fc12a419d6ada7bf9ecb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d32b62ed88299611eac9aac9c653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a1dec1166f614ee913aee51cde3fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ddab17cdb8d236cc30cbb070f014a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061c07ae8b9b56d09077d86c36d1e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ed2f2579882cf2af3170b8a5deb92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebae3e51f941091a5f6e34ddaa9482403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aefa9d66ee77d0b921e646bd57798404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fafe08286c17a208c874c00d8342f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6250ed5f2551804acc9b34af654abb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5d53f1fa5e4794b2fe79654fd540407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3652941d98e1438d1a8a3727dc3ef8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed48ef36df25a5f2e640a2d6759ba0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc4405e85c7a979cf8e7241c363e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b10455cdb59b6329bdcc541036d4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae5c7ceae241e3f42cdc94f3e86d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3554b29fe2e9fdbf773ccf1ac1437b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57862afd5f11d22c090c44a3ed1f6fe2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4460143251283fe5d8764fd6ed66ac1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542d01c50dbcac1077e5845c0fea941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82f84123a9059935e02918ee59adc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e236b9f6492f3bd5032bfb229d3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b57368261aa141c7040a551a9f00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f0c4e1652012ebb81975d926d3c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3872e54e331d5da523651effe04a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a70e232f507edf85fa042c78968869422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd5e8a11d4ae5c0a9108674883372423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f038e671d7c354d7752d0c5862dfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de5eb9be8836f96bab7005930ca31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd8cdbd8d90166725c2935f8ce81d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163230abb50629df97358ac7697c5c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47e964e657f3955348b5b55923fe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678b1de4f99dfea9bccb16cf014274429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb45156f95a53c67bff734049ade3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a22093a359aaf4fed355b5f2c81a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e77cc246d9127bca47c803852c47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5fd70bd049a0a681cb2fbfb80d491433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdfb6b978e1ad7b0fac1682fb566d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbd5c943a8527b984545b40a8782a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5517a4dd775e9e5008f1fa716c068436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b1091874c8cc064692ea718c362f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1dfc13999f4b1613b3967b232119b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255591a9815315105983e9cfedd67c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee19419f7b72a0fe7d396c7075a48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef64f29c60341fa820c8bdb4e9556b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafa3271ead7eb5e5259cc6b4bdb9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f5602f3f696e0a20542ccf6c5dea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a321c6cb2d95b408ce610c06feffb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2675e126f455bcb628340418585b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdaca1f0b577e770f96a81d43c798e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3644493353d7e73877b1dafbd9df7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627f9e6b027396298814c904cd1090e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83308a1e5e9a172f13a4ea617c6fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1b8bc4cade1d65f1baab01411f3e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9319d32bc90d9829c22e288c0cb3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f03fa4ca6d4446d4f21704ad4ba6e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7ca7479feaa2a79be698efa85e94f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e74d8f3d767278cbb441c13260215f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56b1e45f112f9aa3ef9d80f73585e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d8b86f5048d9dd3b2e0463f3a62a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7316793a241689b82f285d56d6728e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec34154f2873779d70ca3deb1bb83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e4e1206c3a396fa697c6d3e88997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b12fd244ecbb677c251e32192caae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a68f0707ccb35d1627ba663deb31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db42e11a74398a88e7f7a304a302a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f5915c0c2b4b0e0b2608c2de7b87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47e17b2f362a53403b3d3e3b3def1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbcb99043fa65885d50807c678ab6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22fe5a8e7c8283f204a8c0daf2fbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca99a49b93de7389db459ec7f56fa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b40be2e5fda0a108de575f685a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2b2a8d686511168eadc2db5cee9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c12df5ceb3bdeb9a056c7320ae04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7160e4af58ebfc11be2edbe2cd3ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb896c5927d24c178c90894d0c3d92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c93ae19be2e5cd8ccfef93072c5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe24bda74597f2f84c570d43111a71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c74c56bd0b3c6169daedb06d2ccfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2118f3415a36733605fa69757ee74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d31f722dff3466061d030343a42c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5923df8a13faa5c74cedd4b269031478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddde81e4ed35be65344112e624c514479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a8a114c7b13d94ef3912ddcdbbbc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f71b93865255642e0f59ac9f0533481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7a63e51cfdf6aff838a61a1745088482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c2500e1edd7387dca5c83996208c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed778d27c87a4dd97cb57a10c2f52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089e3e2acced93840499d9312f9935485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd25222a884b32034e08c4625cbba3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab619f4cc425f9d18d3b84e388b4b69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9991238b49e61d63f8012b0fd848488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3119cf656bc98e1905e3ad77319b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0df9970be186b5f44dbaecb2aa4a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da3739c058caf9fb0567f5394c726491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d0182262fbf44d7c2e0fd4bc7e12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a1ac845904a9ae19b4fb9872d99a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df55b22ec14157b1611a18fbb6265494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d15b660a38ee2a3b29023681dcd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524822ec658592f35b1ff06f6c2a666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0a1c67b732bd9e85fc0a7c196a3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77cd7544993a8e59cf93aa5ce24e29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362f9f682df2a7fb563fccafe796f9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c67b28f384133a465a48e0bf27ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a372ffb51fe08a8e4014ae8c3ba1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452773676b1161c17f3af4fb3b7fc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af1275a50a49af0a6fbb3eb1060531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e992d3010b5ddb2d91d2aeed7ac50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2ab89f328ac4728fc9d4725c47a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e4c2ab814368da6cbf0f1efe4052506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d43721438642299da03f3e9418d91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216904e79bb304c9fd4d87da2587494508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9371d87bf1c49c4629687d059b2adc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23f9ceb8d58bfc35bdd3159df5065510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7924ab1f296019c7ded711d8e1523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5f2f63083d9fe6b2ff41a05ab445512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503c5f2e91d5e3fd249bb80d2cf6e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f89334e51a1cffc18b3a1ccf89273514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3db36767c75fad9a88d045104ddd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa7d4a217e2003fe6db96c803005e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c963c194123b84ca2e8a7a10b878f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7e4690a7e825462c3ffa09b38574518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c8a3ec6ab70192127ad56abcd6e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a4c87465f12fa30680a4850eb9772520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f04a50afd446a4c9f89d243b9649e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfad81932c3cd279eaaa10a294de90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36961bfe484100fd70b74e5b27daff6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff372a5d5d650600918038ed9a6cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b68e5e167ba1041ac2aa9544ae4362525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38344cb10560986be10730953398f3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e495d1bdd79e9c0dbcee1f4bc937527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca4e032a43b1f894547542b3a98b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281a171e05d0d9fa5aab02b2376df7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294b48d2a43ca0743897d340d6576e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67eacb1c474b01191fd0b1330cfd4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837dfe66f8b9f2c11ef24deb08af283532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e984d4259c473a2c3d732914185e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab1900ac1444d410787c2dcf47daf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6a676be4b960f0d3b28cc5e19577535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc35d6e4a074dc2a013110027d41bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054dc890f3e1fb4d34d7bdb316a9f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956734db33e149f439641e77a86898538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0059d2cf4bbcb2e1f044b14c6cc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7291050012afe0808751605dafe9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f165c788ad69776b94151374487a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5bde03f89566e6604241697fa600542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a525bd75d7eae71201358a65035877543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391175aa9887ddbadcc131af7f3c266544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0152f75457e49fd3d5f5d8656b5c10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065e4ae2c1fae7f2c29b2bd1edd6a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545515cc8bf35e26fc04d5c75daa0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119c30772532cd1b198c6e419111e61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048ae71f076081d039d786506782e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e57bfbbda43e0b9a280f962d690a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6f03a2ec690eb5f4f6a618c6acf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054ee732769c5be3721b46ef5545e48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48d7255abe38e33599211e1368636553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8798f6e8ad83b8db427f75cd72a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a441e38efce38770519e981abd58f2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a8cbbaa2c7527b3b176d167e3e982556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42049ad0d9ec5ce302415795cc90c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958c53b3ba6e38e83dc4bbd04fd256c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4775a933cdad407cad2ec631c54c1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d89f708b300d0166934fad6e151b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09cbd60e60736fe31c102b7294c530561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4295d8162752f53234bdc447dbc7972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea4d70e8dd39f6ca677cb406d5938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef61c9d501d06bbf935a5c2e4a0aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9fc69f4b5113e32c42c246759b76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23e83d889eceb5fd50f4670cbec2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbd13a81fbe203579bfc87f2bd9ef7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88208fda0af11b27632c6275d22c990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc486b41e9de40871186fdea101d22d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8005b22c5d36a14ed4814af06ecb96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096331f146b666abcdd6dd40bd4db25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b5ab9ee66b28b4973ee580628532572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc01f1adbf5e19fdc3a3a171ddb3fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e7ac7843aa81b8f01b90d3f785ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f0ef80d9aee93b82e31d0ecaefe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e61736536b1c7ab5630ccac931b8ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586773f93ce7b6fc5fafe414cca456b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d7553ddb3b5f48849ed3eea10e25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de9b2696d14b811e79095e5fb6009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0109541ab08a436dc0f02a33a26d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c24e6cb12e1c73878ceeb73615419581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd3a3f7416d46b716810826e0ddfed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528519c5dbfc54f746af0268749a9b95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe18258f030bb63bce2358fbaf81a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb241469829d7d238715442a7305b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8754e4a17c5f92760f6536be5b09f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633720833cd9a50fbe36e94e9e0f1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7cc4d8bcf2b0fe21ee0edeae9121588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d64888c40235922a8d4784221c82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf983e2eade2a64cdd03c5d795caa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c604824a0fed31ac66c81f1b8ffb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df0260c7552cb6f69cf087f801833592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64e68cae4011c180e01e7c3b4810f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b0e9204367bedec3342530b87cf10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9bfc536d7cee332f18769dc408f2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc5b373bfb3cda0a7209c91577c75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e932373feb48ca94b63ccc5f9835b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490054e1156b8e4adce87f29eac2b3a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b4862cb99edfb135480ae29f6b685599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb92d9ca4834a0d7a94d311f732a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436029961cecd930df0d7eacc6e8e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c950660c67518fb2cc9620be7bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e1359b2e3a2e27662ad8115ff966603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cdc6d53329aa297ede75db5d4db22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f6354906927ae635e2304c6b2371605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9f11b58ec93c2cc778202dece491606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec4b12c5d3d5caa1053a4f73fea053607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04206e5d446196b86f5a7ea8f69b1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f56f93015b0d22f57321224b5c649609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c441b2bd36d692265396c73f67a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55241a1d889a2e503ea5d4e17dc34861611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694339aacbfa36b339403860d51259a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd75e6b926dfaeb074a298501e398d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16cf768f90c18e0b5842fdc31041a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a60d4bf84294361b3de105e0bada615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245deebf79edbd8277c62c2ff9c5b10d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34c6abf1e3aa1c638bd660d330084617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c75ed3c7f1318612d883e8c4227680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cee7e8e3b90e172212f21b05e4452619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42dd241a426b61296c1631639a7a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d00f200223c16cbab4677c94779ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500293f95ad7e7c7f601efd1cf4fd23b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52864a66207ec8139e56e338f0113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dee63eb91dfed7e773b7e738e9b21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a01662c8f261571c6cf546125a39f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd518fcad0e63a670cade6e7e390023626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59ff37d0d4753db52a9dfee37e92bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e863bc7ba3bfe004dfff2995870031c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8819551cb268832721f41e9a22d65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee108950f375c4f13691641c29ebf64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6f8568b6cc4431ca774f0025bdc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae18ce9b57cdefb366358b755685dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8bbb75b2fe89298d30d882402747633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b88ddcba292a92f1747b70f16300b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a42bc3742021b9041d46fbafc7b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0f6a1b7bf0739a6849b26f06b4c44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715eaa033dd9aa519ffb63376d2ebe1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade516d3bd223992a9a5f10f769443638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d030604645bfc0ebb32369f384f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f96aded133bdae646a55929cfc89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9e9341e243bd80dd0545b3fb7a32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def7b5c5f2cdbf745bb2c06c5ff3dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d392ee76d734dcb51df1dcdca247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218fc4f1463acd72bedf40b0412cb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bbe0292c9cf2bee0bbe9bc11e81b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def527f00275afa27b379f37e6a62a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aec0ba356bb1f5926389fd235b112647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60502354592ce2792bf2df2a9c6bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe89a0534233d89478f5c81950ffd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b193f340e23d07749990d2f55620650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ff75ce580d9df1a4cc6dd922f63a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7692dc33a9f9bdc3b0efd421825547652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381113f900ec611658658161be80060653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540194ddf298de2cb8fb0994f0a1ce29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080970af480f05cb88c4acabc45cac2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558b8553960ec3b0290ed2d8551e3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38185502e408f432ee3780cfd84dcef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3f8ef100728d95f6f625519a596ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f3c26f62e152bc25c112eacf8662659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46911b334816822e38b5c5882e69709660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1618d543086ea8228f1a0cc37bd10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086c32aa647c3af67f9063d9a226e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9872052d251800fab19a21c28e7b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a963ba0764563ec87692fe11c103d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cc72a27a0af6cb0bdea1119f17f40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467c30ca8a0e5a7a69edd422eecde2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de63a9bec21029be91931094ece9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52efa2a092ff87ce1afc28ba9fd64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eee89d7d194f0223e5b90a18499fae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e86178c2c16a1de688d41bdfb0b214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317de1d6c822f774b7287aeaf4794ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d37fb116d2a3e00495da85ec2c5ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fceced025f3694d23b686c285f330d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ddd2162ad94ab7b12393391a8158674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3bd4724aa15c357cbaef8e98b8253675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede1c938e04f3670f5c791e2fec2be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffccceb4f12010c2c3a7d10ab64d9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff9ed0aafc15a8553b9be10ba608e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7960cf211447c5f439d448c16ac2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a08483d6cc39356d6ff855250ee8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba30abe69a33006c517a373393cc1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320a74b6904cb83b0ae4a603162d74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd95774b79c14b99e7a99fd2d4ff35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb3b9deb04367ed6caeb6fdde113f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff7e5656692989595dbedf5977772b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e7e3086ef18bc88d177731c99ee2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8f6dad26e32bcda27f5f5b1cff85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f9384367a57a2df4f7f1ee78fb24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4098dc60fb800afe50b3912dfb1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135f442fb3da99051b9e5ba29530b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc43fc4620820ce1378e7526a0a50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c56cf4761e8338ff10871587ecdd46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db27b9507763a9cbb84a91bbc68af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecaf930b07e6e9aa8ec7c33b3bff5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732070130d17342d7f07b0a7574baf25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f696b610b111d5d24ce2dbc4cff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47cf9152af4c523292a3ce4c206924697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497b9d61330ef219412f7921f5355e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5164bc4aa0160708159c72394f338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0176832b31737710f51657c3d2a15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5c34aa19b8824f649e3c650244df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02dce063fce18a790d519da43687ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5350a877a1609c0e8dbccfff19261703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6081d7cc815c7b0437f12ec2415c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c80dd8b3100096a9f2f0e64cbd14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b291612fa0ec791d85199c3fb2d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a88420e0b4c1c10108752684f1b22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084b63189e742d8aebc83ffa0c5a56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c858200333432746fbb78cc9065c55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f641555dbf7c4738c78509aa1833710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70225278cc20425b66f79c9a7fef6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e057f9358bb07069f13db9b0d60e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9903771ef066e9e9bfedaa97bd57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b9fab68400f1bf8e5d218311c700714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561b99ee12ca0b95bf2f79bed930eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48035a13815ffe59295f106dd6d0775716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca38de5804be5c647e6c040df80b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced21fdc075c2c1304ec16fa49b467c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ff8aaa7fdedcb598ec77f317998bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14a28aa3afb634f75299e36204ae3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa7e1f37e0fcfe6398b2316568e746721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76ff120ec2c0172b0afa88c8d0b63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b9e56fc76e0c78a90c7dd939fa5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc187c1836790766e34df0d66c5ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6448d66eebce575c6777a16830634725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ff3f7e6c7883d74c139d8e9dcc64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d29450c5f86067a1c0c7d4d57ca118727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbee3523825fa5f534b86be5f71db7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99774a4fa003fd5deb6c5f0584e5f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110bfadc3a38b0ab3f8251ef33e21e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea2a6f141eb8cde8fdc15d923bca12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d33978e379648d598afa5ff335b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492815659c8ca57228603fd23e9ef8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952333ce0f59caa0f54544fd0b2c594f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e4487aaed9cdc0d2e22e2417bb72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831516da4855014a8faf20d950da0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02fc3dd5553acc7be0ead92ac5dc1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf47aa12663af7ada293326b7706d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53495fe48995c79f4b2cd4000459f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a467fc0e16279b695fd6f6e35e87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13a8c441eec80ba01dacabaee532b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff911953d67128f6ca06f4084c6586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25644ae309b9a10cda6ca06958fbe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc87ab0829165964789069ace51041744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136357c7389df835f916025c643817a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb560d64937f5f6a5d879357dfb7eda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b94cc4eec6561233a4b1452e4c0f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ed9a4cccc8c6a2592ba2a590e898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ecf1b8f6f5a07798d7bf8c935b6bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5f16afd228cf1262ed8c45e47a8db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1921392066a4cbc27f6348ae660db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b237e8c0fa71b8ad39adb79644d717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f213cff63c69b30599a8b7c027d7b4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a4eb6403744bee1d4652cb3b8a45f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f4e59b1cc4ba439abc589a92d4e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c48d3425d17d2cbd78f8d83c904b53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0425b1e2d73b8f6d56530b1b8dff85a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4db92eeb84ff6e5dbfa0625ccd3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0605751a94fe10bb1cba4cd36176759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aee90fcae37a5cb1f83ae1cffeef1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b170e3989c407a5a446f7fbcb73d49e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea1d9aa367d9098d9f265f7df67ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f79f891d3104502d83d7d2b243cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628a12d38d12f91a2125d90055e50b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89aae2bf9f908ed57b3028f395f86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465d7917418f0cefe4d102b29dd748766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b509de2db43ea8ebc995359dfc68d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>