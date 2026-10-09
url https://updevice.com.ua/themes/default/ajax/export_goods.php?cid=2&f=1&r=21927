--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813164997f18e827eae0775beccfb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87fad88920362ad275f48d8c3710db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7521f2b5989fea7e612ca081471703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210ae8be05e4d4ae23aede51c047984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f47ea2db89b540ea6731b60a914b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18f30af36742b926a08a1722072786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe109e54d90a9e9edc1bd127cc49aa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2412556e3f5e2ef06eb3e01f946e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9919767feee5c4d120901133e858359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2a05ee038bb0843aa5e3523be73a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319daa3e600af885ba71d92c1747b52e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4756275de419b16f4e536ae4298e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626fd8bae128d5311f77053d8205c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de368c32528047ccfebf4257cceeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b072148c79c70e838dd7f0cfe6b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d400bfd33ac8713d7f6f713b856616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802dabbf67db1c6365573471dd41b1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81ecb512261622fdd2795c8f03f5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff99f673626b6703e49539ea29e9e1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025036a978e09e4d5ab317a5f81a13f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7116dd16c1a1c4f99017263890a59621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84a1fc4cad0ada28857c417e1421a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a28e5ea71a4ee4805b5294f8a1c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea96ea68be673380a5338b5cdb90d1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce041e3ede10ae358ce3302badfa5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ef55437bfa59b3783d29d07cc7f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda72f4f6f7cab117616b683be43f5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0d994fe2553d99d2c73d1ebf74e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e84770125de4d4117622192203e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4fc4038abb4c68c412539aade1ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5928b1edc73904a3daf6ec1a4ee0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f683a05d9d2a8d665f1c1e218c67a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d39c5c45367c3b4a244ef69513e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30d4a849ca8307488f79dcc30e89c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c5b4093d6e289d47ee82c7fb7315c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed474badacabfe0195e5950a582fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122269b6e00f9f54e5fb93b176ffa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc3e94ecb092a0f2bb698703af7e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9debec37de743c5ce1c6c9e2c0d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da12cedc0150a06a7c392999be26240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9bbafc18a33c4dc0c91fc6b3fd8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d7871889079a3ab615f84894432e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e648ebb1af25d70ab9a8b20b2c84543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0177b0eb26e14b5014c87a20923f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031eee0c6c79d4358947219b1a3e79c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289abd35f9ee122a2e5b5609325ce31446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8e7d71780376b7b1a4c50f73286c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee387ca15260f6383736e90975109948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebae7ce167650aa426eeae672b28ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e26b2926e6dda6bcc686dd0f09806450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990aa1b2b9da0e51b7be500de595f5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00940471b6bd910cf5884d23a89e9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a53846cded5fe1c09e71ae0c3089453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a2345847220e00bf9c7bcea8869354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f12ac630491d335d692b83763a09c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06e0fe77a673c44398e18f4d2912d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869cd63f377e1c8e8d1143b5d26411557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea78b799f241c99e1880bb14d9123f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0565480dbce44676eb81c16b5ba0b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b2dfc3bab3f3dbdabdb50f587ad360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715179fc698e799c4fedfe9d7d9f3be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f45278e7eceb781bc2635f5cbdc3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8ac43ac572a48d5961ff80593a8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282005ff8c227a7121276d4b5c2d91864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede73770da7bddbb7782e94adf18bc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e582aa3c5f8194751361b53395f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ca4bee91ca9e49563fa3bceb1eb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c56cd84ab2b2eb4c62ad50ca61c5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6966ae5257cfaefabc31bdca993a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3525ac66fc8dfc74acde4af7b17d46470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9c541b34e35b8eb82d4d1cc6c556071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6074b39306f737a88d596770eea77c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2572dfd79caee8e1811c16927016473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092b8252ff2df346d5754b0495e00874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967438518dc93d3bba34ce743dc915775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad4e04d061971d27a0ebd38af4b3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed018a97d9a75c96d06bc33cb31ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0aafb50b7c6f4086bd44d434a671478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f0a4e2b5fc766bb1f6a5012e441079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50770307a5dba2715147eccb60c8be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d79a1b11d0af778297fd1dfe4a9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c5a5e4e200731887a8962b43ed9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b01b8bfd5427115fb56bb9af8209c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc564220f5f92edb719e057a6c0e1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec278a053f4a91fa54cc317868bf47285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b85b4f3489f67ae500a06311bda5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445af4c744eb40c5983ce473fc7da287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed957798aa3a8f7fdc9a4514bd47e2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d880860029a60c2334b68a87cc3e8e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf83ec41340549394e54801abb1db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa347a151ca5e4757170f60e812f6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bca9c2648685de8672abe83b9ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749388c1543659dc0315cb1b46ea8ad593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13b447a215944f3162bc56ae7b30194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76e02c8aaa6e308c56d2bf61cf4dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95cb57dab6599091373f962c396a3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cc821f37f03b6fe7401b4bd0ed17097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877e92f3b3a6f8cda7f938466c4623898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814191e573e977608aab28d076a6f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beac51e0c4e51c8220f1d81ae0a49ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1adec2227b490e37583e962f3d28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12291648dc9409ef5d1831c7f2f00f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0ce6e1d1eb3b654a594c23435edc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12154c76896018c74e063820dd3db40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759828a9e7e0f6ebc5b7cb45970cbd55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af45f4c5ee1226cc5e06a86dbaa3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6f947096a223aa8878da0ed3859df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22510b86c13b3e78637a651775eac3c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9d5863af56ec948c7f8f38bd27eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841a3e3611c3a9f13f317c78a27596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad7af1e9b184f1003b7f3935f8a2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e4af50aac92699dda912d7b8d141f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab449343c26527ab8acdb39f6675c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123dccb8b8e76a0d3f489e819e3680e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab693c533943761aa6da25649e420a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7adca6e728d59c3cc88af72c08f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d296c05b1409e4eda8a93b89b357ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be12104f625b82113794a086fc044118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e0e8d207e7f305237a65df9f5846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28ec76a1030346afc8384eedda53c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fa67568e40577fd7275d3d9164a0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a75633feed398886b24db6aacb15f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03526e029acba5c1985f3f35b80e4fd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d31c84fc4edc442a7bbec26003a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cd6647a7a5651f5b2ccd5661d1d62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b3d86c4cf7fa040ce60b3a6e36cea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da398edb218d1746de401641beae92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f0265995f680435834a64472f0c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820bec1398e05b6c441218fee22716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef2b611ac1efe9efe7c7998b6d0cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09552eb481458359ec8de6fe98eef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edde994b59c25286da0d1de4666f60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502bfe677b23b500ccf3dda800e6508133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6d7c3a0cebe193600213485c5783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cae7eee1fbec19e953757aa4d3f76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75cb820b6d1771977e23a3ca9a15a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe4daa7942c31bd950734acc1e948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762505894295860076e0493680f4d8dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdb08abfc636c45fc6968108dfac0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355c8afcc4ac89a51304cc18232406140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698dfe2b4d0a6dbee9da95408e1655a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220bda46d3fb6a71476ebf6ab2e46da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952bda1cef270ef115e1a9d68b0e03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5364c62c1eee8d2bdb13b29cce978144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8350f762aa484ec80fc7e5c319403145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cdbdc9da7636a8402602164c2b99e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e34189cfc4d5be5f2e4363c73e510147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc73865eca1044b63537384ae186a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8388822e621c7db46eb797839ee6226149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35822d545b9142ec0cce290108fbd134150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad22b4553744db410f7475e4dce7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c47b18bd5ff95270f7494ad15590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e661433b3988fe2ce90b5ddb3249153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f4754c4e119660c9b55739bc3da54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2bcb7712677dbc89389c6d5ac49c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3666ebb327f0f4a8158fc71784c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee42fd26cad4d34432b4c425bf9b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ad368942ba755221ed00f36019be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b390b2eef2819157679136f7f714cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c5c67db308ebe5499fba0aaa12be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2e4b683102a41dc4c662e9437b11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1d5abe32d98454948a5cfbabe7af1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb6d9005b461db4a42f10e4290d63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870a3af5edf23cdd1e8735785d9f24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a5938aec85ad8cd0b8d66ec0ccbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c8e5893124ef3ee5abe5a9bee213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783077fe380a36e719e4c09c79d69f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f912b48b09dd14f72eaec5574b8a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b529c45472c7c418dd59652466bee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95af1dab89d88fbb90d07c7d5f4bb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280119e109858f982285e16f97c35b42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530324790d9a5244f5dc81aa5a89696d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5c10424ee7f58ca26280776451d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f82b2445a425e748cfec3332bc8b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20061c3606ca1ab2192341f9fa0dd5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0352d9ddbb5498cd329f3170e02c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ef0710d9123644aac112edbf25d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481d796c9bd19d66ebf5b6470b459a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4d6c2af799e9249ee47abd1b5526179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b545a14a9784abd3b79956f312014180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0c06f661a5d50e54535c6fe0347c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec85d427d4d498ff1ec8ee78d0125182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49857988e2579897ec2a49ecd123f5a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb353a7a8b48ff25393d2f671d23b99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617c5cf616036f26d82e0addb2a2d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d424157805c3b7ef46db66cbb91d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea533933d4f8e1faa097149f91b3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8cbfe74b7e8b0286d2381255dd92b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bf3ce0aeebedc192779c17577b10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9698f3d795dd2263b52bbb2c0aecff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fa5e0634b85ca4dbebd1d4018394c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801797a43dbdf93ae7ad30961aab19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ada278271cc70e70dbcf3526cf0cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a565500db2b84dfebae9adab38acc35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3e2b0ccfbd99ab28394c3896c2dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8274911043c390816baeda15c9d6b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc43268213b7ddb09c6f8bf7012cc91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f98a16ef16570b5f9ab61f75cc00c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d4c9cece0685f09ba3ca55fbbdf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960946f63a2f211fca9477e0c9dd9ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b993c9ee86b975406dce23b802edf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cd043fa93608a457f6ac63d353aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18367c6502a4f39c08fae97bed0be91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6a3264f4e647bb4bdfe98b7ef6fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7e7e8f2f668178d9fbae623b0ebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7485fe2a36e7d182bbd4fa1d8ff5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5dc1d930b0ade16fd40f53a0c4a94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae89039b86e30b91a533a8705211a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17946f082610cf81cbf50a77f7467fc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa09dbafc503e70e9e4f5473fa12f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e456b72f02b754491362ee843a87ddd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea744eb7789cd474e83af918469f18a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726f57a5a1c11e015105bc78d4f614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c998c1b277e6e9cfe766e6465d16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc40d23953b486d291f364e5aefe2ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34c22e01920583acd33daa1f97596216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553bb70550f2bfd1420d278bfa1935b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345960289c1394fce07ba8ade3ae42b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68bfa0541b19dc42aaf5d05296cb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114f4a6698f2529afc17ff32ea1ec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd440b02727f91ef8c9842a8b1976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce779c6b3873c94555ecd27c5dbeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ed4e567ffde9895bdbffa52694ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a88d226e7f0c55c45d41c6e57c3e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8902915a3b47d8a625b97932aae1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb39bd3928bd0d32c7fb30f02bb06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52a63a150f5a2a40432f1ab4ace99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bcfc5758253019a28f4dfcaa6501f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc577ea7b4579041a9e4cd32d3c4106e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d12db00aec9650775c72dd046a11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79fadd0f38375273083206aeceb13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8373c23a279fdba461dfb4ced567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1507931b63af17cc7850fd5a5b6c3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e0207958c7e9dd9b9334639a104c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c73ed5f27ca5b17925a5ef7af171f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a1812517b1c11b12f44b95b74a5e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f881e090ecaace8289dea80a9518f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634015d5799a4ef2d12dc0a7d87bd623238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea427fa4049ff3e4f4159d5813a528ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2593fea963cbf7798ba08f7005062240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73bddd0d78a9367eb7fd474324115c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0892a6a63cfacf519b9d7c55ba55b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7981737221a56801388bdf67eddf61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabccde741e6fb7e4d936c86bc8c2f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95600979b0d553a001e112044d026245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f14d27aff929aef5b94306989c687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fb6f6f20bbde370543e41ce5a2f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad4ed3d23163bac9d9a3778a42182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e300156110914f93d3946a4e9192ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec421ad7315ade59d7811c0cd60aadb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2dd40123d7bdbedbeb33936b4a034251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960e8483d59d5ec8aa53f756dedd0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe34423c2deacf4f150f527b73dd43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb97467f8774738bffbd2b17b2f4cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9456f1ae940b38af912778740906944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff967c28ae28ad4b91e8dd73de7df7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a563222f7f70361c1d53503cc21da8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef91fbde5d4d5f65d40b3a95b1eabf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e89fdbb13d25080b5b0e15b27330259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37ab5d7280bf206537e4edc23bc54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77fa113ad1a2ebb825517b8a37c2f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db8a5577a330d81c5f720698b935ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ad50f1d8957a4cba69bb6e04c77e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb2d6543c4e340a843839aacadcdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c2752c08eaea859f84b2bbd3662d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b1ee3ee29b35ebe56f790d1ab929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6656b4c9081f97dd6ef511a9532d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf375d4d3f2a2628167ba6ea74fc5cf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e72ab6e7f4167c8a9f2c90bfb9279269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c195ca5d471778382d270f557f44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46021fe48287eaea2eecb4db8804b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce871bf437e8d970743efd83251548f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797198a22c243147348fd671e936fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79c06d611814f73e88830dade059b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c452790de354dbb7e89004a56241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3739b804fafe1e69e77e1feed4e67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7918a62e3ff974fe27a5a1534e941e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b8a4acc8c81cb556b558acc37666278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1c49880e5f2fba98d16acb75a202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa2d4ebbec1c9c3d4144876a4814df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d57c291a8d5db4f79fc5a611d7af72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82021d60c8d16b03be050eefc289b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e53184383aec2240e7011d000059cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0498106053d628d69e14a038d0d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e64f6ba48034d114d5fda98759c3c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d389711368e685594cf672ceda3a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300cdaea8babbe0417d1587f535f1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0971a3d5a30118b23c19245793d0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385f01b82f9c2df54e274bbe08c9617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e67e235d69acf1950adb568dad05b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31a48bfffa728df7899a321a3236c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba701bb70ce72165eb533147ad4921292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f974a0e40a1519d3dc46a4d3b2319293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11fa3257f722fdbf64f81843d3487294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99358f7c0cf21a6009ca3283cf0e7f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a073f7bef89841e215b7d328b2e84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc3b9762efd64f6d38e55318cf1a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538cca1b52ce5432358940e07c50734298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7c014c3ca89a50a71f3fb669638b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008073fdfe1bbca739980b5a494b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59510cf712f676d94de6f75bb1326c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e46a28f12e3968da1b47e46d7929e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6e5fbcd21a681bedf16756bd24107303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace42808cc39c67b6f28458ee2ea84e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a689faef05a6f6dbbb7a419c29a11f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352970079d2d932f1367887d49be1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d44489913349d88221d358488f4ece307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d097e73c17c17d7f34e85fa6a5fe93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36531bfd24e1266d85530b05db2571309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57daac7ccc11ba1ca92043635b01d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef67a99663946bc087940dcaf1c22c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f5e9ba6e7cc9e283bc372414f938312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d2549e0d1b27225f89a508ffb11cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cee6be48fdfae60782dae60852c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1f6b35346bb69561ad25cd9e1275315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33614a9512238ba252e767e16000e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112000626aa28f5a3c9de26cf73a6610317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8eea950eb5eb806caae0efab6ed7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6fe0425110ecf9b9b0c97d5aabd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97880236b0b6561cef20a37fffcf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34a61bc3770b5cf00be45fdba4101321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270a168ece08053f40437ae0d6017f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ba944235660555e376d8f3026873323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8a9026a1212352cb079083bb8b9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5563b17714ed06605baea8b053a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06089448193432b4058be2a10cf6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e2b62ca6d64421305bf000361164d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958fe1d2ad895649e6064b227ccb38f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b13f5f9529d157ebcaecfb880b41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2def71f4d9e2fbd959f2a9326e15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e12046dbf6bc85013e61109b6869331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fc515f607146b746859666b01a26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd9f6d107d3b476e713f425d2dd40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09832d32d41c91b00f4db51de5a78270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36012bcc08217dfb33e032fbd5b5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ed7c7fe0f7a4f5686a70eeae6ef8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64314652c4d8d67b387abf1a8498c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9262719927bea68a518f8362066a0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c677015f98a6142076a824f662f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd937b8f4f7379847de3c49466dc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9d56f241b2031967a91d19fa7d57c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3394aa03bf80db07baa4265f49f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50e2170b6e9fa892d0129da6aa8f1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2cfe7edab0b4401a44e5f1a37f44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1554fa5f27bbe9035bcc2820f63ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e80efc3952396cd39ba54fa325ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96fc03b85c55b1c80c774889423a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68719893d72aea39ca5e19bc9da49ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdb3a5d62cc84e77cfc956e0414f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9259b98ab57047fbcdae25aa5d319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef1725078a81fdebc50a8cc39720d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527f80a3287daa5510a0e0433bdd70a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e061a888d3dd522f4547c8e9037e10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3b4984e03fb1ffbbb13e3baf4609354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abfa9835cff9f7ad0bdc73d8b58f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24a6e07e00ff9c4ca9102bf3aecf74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b89ad5550472e7467c744b9a14a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6109fa7f41b37999a1607513b6ba5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeda090561d6cab207db4b3faee788359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bd1f71a7970f45753d42a101bad4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee413c79ac51c251d3a80328fba285e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bc1038985bd6f9896d799bb0680b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023612ed295bf8136fe31bcb895e105b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d5155be48d8b00b47fc669c2e500364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4a7db5a4b8a69d413f843d7641827365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f195e4644a0e81aa7920cb815a10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a679cbc482d823814646228780ebc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc82c7fae464064d1e22c18b31f3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1491b82d427ffef96f01e9b8afd641369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342dc6341d6cae8217fce054437cc80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40b0af243c5e442024c0103ef3828371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431fca319184f0d99c3fa87b67f1661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc23551b7ce3a8cef030b52a3db8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffaac4c4c323b83e120608deaf70fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764875aaea9dceb4ccba65c9998fdf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e447c40f7154a682c1960f395a3a55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f62bae7562585cdf7658d209f2576377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fccfd7cf5fd23802efca271938cb5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb1228e464b19ddfbc0377775e517379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6ab67e82f3ba9c1c915cc1e90720380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573cb3e457d437165541c11bfd85f52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdfad01dc879006e636becc18f7bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57645ffea0f7fccd20de2f4cc315c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7dc18584f9e998304a680e9a49120384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1d6b2818d4222cae3598f5d4c749385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bef7949adff5aa2f61445c0e29e5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acecedc2354d5155189360935ecbea5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3582a8e354ce12f7597fcb2d7acbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d27dc42de2dcd32d4160de72483a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197211104cbe475edb5b4e8dc0d8cf9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d818fb14d875fba11517fbaf47e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c514e9617848ae06ae11fdff9a08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801568d1416c7a1cbe5839c4cdad619393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb226467db5401bf1a11dba7fe465e35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55ad924dc4fcf030e0c66da0666a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615420bf8109cb4771d72dba0f7174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b86e1f54f94c9848bdb75c931f4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d10513e347e375bf212e4aef69c3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7676b8c45af14caec1b6933f1822f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e001e3185fc2eecdbf04562941c42a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c74fa7feb55d5745ddaa0c7e497aeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b90f678c8169eed080d825d1f6e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1ea39f0d6b62eaaa4149b4730288403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098565ef1b0f2dd4af559d65fc3f62c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0030754b2643b587829b64161c42b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92439d374e3ac8ba526b63006ab230406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e7eacf6493e1c8d93f2124ef0153407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b90476332dcfaf3fe7e1a6e5201e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce57a052e58a52b49929406b1f2c3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349875d2faad0696ea3a0f6cbda8fff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338911984d7a5797a546ebe70afbb6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ad5172b3fa8951c9f82563cd8de4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951afe930c111e2c774f3ad42cae977413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e2d842eb22e861e248ffdaeb4037414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536f483e73b0e167b65922285c3783415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83169c59528425edfa74e7585387f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca59fc2b9a874391fd7e213fbc48892417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630723e417da55be0dbe8bf62f2c0634418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e27db7a941a533f3de5b2ab6c9e54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba44c18081318aab549c3fc17737b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf97f89556cb29fbec3bef857b0027421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9499b8a47a9384e97f9ae66c0d9f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf36754423e34de970fa91ce4c7c49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee0fa3f0031a42e2d10200b782a17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac10e0d6f1b89364ef0269aa7b3df0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81e72904b06b54d831b7d6b00caef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7202e6046d8c40828c7dfa04440c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b542a79f24baf8db9773eba800f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0217594bc852eb6a3947efa8c22491429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f65cf9c6dd19f06f948b98b52e6b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27617d904371c823f53d1c208acd947431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80eb12f6dca23cb6b1f5f4d36458d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bc3665eff9ce83444afad553f262a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde71afeffbf0b784a1e34ff5cb9466f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216627c941b36cd75f6117f65879e4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d50f068216620d946a8cbe6764414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f755f7d87d5c98982729c1e8794caf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d314d3f9756625598c874959e9af9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071fa5cea09a225114dec41e7114a92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f759cadbe36896685a80bfc3ce5bcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143554b526daefcb5e49f214b69a9bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b44721b8306459b7a39b51f941d8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121847d5028500c44e72e2ad5eb7befd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb5efb4a920519731b8236eca63da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d5c6d7b2fc5070f84098b9e470ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568b3c953fac6e934fff7edad39ce4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e12b52b8eb95506e093eb2dad71d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d7f7d45920c03158e50d2b574d6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d3fb6c96935a6cb3711ac1675b1b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197576fe52ad9f64e4a93a8aefa12a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba5a2a33607474b019a52e6e9f0a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de6f4d6a48a191fca4cb5e78d13f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b7d3bf332a6ebb748290bd7e6f16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f73603edb285333030365cdd19f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334750563feaedf43db4047079c3595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d868f4d7aa608fc98efcb2e42c80b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f5ba285fc0270d14c8756e57765d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7db19c39bd475962cdd279192901458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ce49b2c9ad85b48212ad6dc17cf35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7072a1487286e29ecd2c159d0ace460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58c8c21b03fdb207d67feb7c2d61b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a09faf48a841d13d320f7d62182f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2287734214f11305b91d92eb207436463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabcdb6618bc8282899aa4c1aa9d432464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76678c127a03d4d36ad101bb105561f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551160f02bb6b06bae6da58e2ae4ee61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc82bd8848459ba2af284a679e3e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55a3a5a505415e89b2cb5438fe68fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e4d6b2fd12d4d52a2f7e3a8cb7789469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d9af2fec62d2f4e187be0d2e697f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bbdc4bbff031eefd5d55b1cf64485471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37177cecc6f67415bbd34955ecadbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2aea92974881ebcad4f2d3c09526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ee64b5355b21be81d2c7d0c7457ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a097235da81bfa08e1f51cb670d82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6de4e2bd6fdb8fc8ca6930b08a61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4127b78182d583c406d812a500a427477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991daee303c96702764e213f306c07a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94dc6572ff3b3bd0cf729c0d4a91d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874638dee736610a91cdf15516a53d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53535f1be99e521aa61ea8fc7e2779c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7ff8170fdb62b61a73c15e72c5ec2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36bf308b507e24e039d22ca8d6807483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ce0d1329da3f581b51a0c2035680484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f30af11908ab8af740d0b1bef9e877485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c3841566c0b97730f061ae6f3ef5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076cee4ca16dc42b56bb50b68f1d3d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b283f13663ef106cc78d12b8dcc76f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1deda0b6523d496833a9335b2a4d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c744ccac0ccda63007c79ade45d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569dda3991fb58e2376288eff03660491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16717ce3c40fdbb79a4d9ccc7b7f518492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4b7281a8a7ffa0771c8e3da1f46d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d01d20c0cd3eb58b8ec1824a22021494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc1cb4566896ff3cb224b1a6da81a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9cb84877147051d0ee03c100c697d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d8b9c8020070af12eea0594ff920c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b07f14bb555f84d17c5fa1ef8d039498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657f66e02ea6c292294a24357bda3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c81d6f4527f967bcdbdbfd8c9f42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70019c14631b87bc3d2b711b98e67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce01fc30ccae1ce0199fe69a6aa7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332283c1f9216251622d218a89f16e66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e89f66cfc99c321eb103c08dfb99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac95434073b9ff0671b7a058a7c36ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a28ec38c2e292819960665a2ea98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33ba35413a9c5f335b2f257882bec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c118f7a5952106a59ed084a7b8a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07de590f124cd594a9a13db4a5534b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0059a2d8738ed9f21ab6c2c19a1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd574a1103c4965de906fbec8d8feb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c384bb6a0e6c3b9da94d336dc9b9ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069fbf05027711190c0f001fe6d643513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd81ad62e5734295ad31624f70e4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e9db187b2e664faf72b65920d46d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317bf466ed04cc9c603e425653be967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912f452d65005448eb19f818f2d2d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578219e6fdeadde32daefdb05b28bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d8b9cd20d7ce146c49f3fa72d383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05643aeb2f8a0bf43ba6989918dd14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817b06b3dff928b73de8c0ffb83a86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e19ffaa04028b7b3fb2600ede2f9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b149ffdff846e7a2a735beb90f63d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8647163cffe1b72267a0b0678c7500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657352334560585a43094eef9bbaa50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0c5f2f922181ff1307e6c64956c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd612727fac84a6c950b8690fbafb10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d0a747f2e5a3250ac494d5c28bb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef0a81514cfb1380cfe80e9382479529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433cab4e0e05ca60baa777c89640359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4855b453713257b3f9a0493a19690531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015c09a7eea675850584d761e0df37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69f8955c1ba8c4ad33a21cac241d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bae263a310c6d05886ceee6aadb00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e0ad5277f86326962e6b1d62886d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3d91d1590f946060629128e55666d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff3be12ccd2d15e01351b4df1f1ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78c5afa4ce3ccffe0afd0b076c284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390796d71988f2e8fca08d864618d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55de3b9d18254c4e8e252071f51d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ee18b08b620d9fce5f677a65e8fd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4f2141e0fb4a3b6980272271cb40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e85be70ff770a8dfb1aa5340dd40f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168e34ccde206b5eafdad009d891a2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f0e7600f95aadcadb3d555c8c298545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4a1dd07788fac7008ae275c367b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a329184855a0018cd4e69c1ee96f3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af416dedc54a8d0d431779cf1a1bd2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7afa643916ffe599dd0542d57221c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786d54f226899c3b9aec191deec23b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf100370c78563cfa70219b369679b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2c01bebf202c31d567e737a6d32c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049129606258ae9f52a65572ba1f45a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd83d1939ead30734d7c54938678d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103ead5a1fe8b800721bd3358cad91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422958ec937a327a3b00d07c1215275556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe04229393100fefe6443d94203607557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387f484afd968e033f5772f01fbe148558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96ca02dcda4968e330ca350061653559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b8bb7b2637aa935a5fd0f3bb6427560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e9cfd9d37e1c9d0a4815e2c3e317561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f5bdd8ddbcc48b12deafae81e5f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13db9fa11f296687c489146fdbebb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2368b73ded21a05938792be2b133e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a27fe24b9be7c9cd4cf32335e98b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cff5f42c5e661ab847cb4c82081f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd0e9544ff1d133f99ecfe302ae5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9860c7742b590c1ec15b5bb33393a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c3be6e4a31cf8b6b996e003403668569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab7cb15a966f4b94fd9ce4c56eaf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f6b7d40e410f0bed1881db79d882571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718ad613c1ccd8c3cf9cbd83fbb0c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc40cbff086f9713d77733c45a08f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d385b41200c11668a7af92ab862d1e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234679ba476c59829d97e4fee7932176575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555da02057f67d379f41f043caf796f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b151284ad0427a53fcf2a50f1d506577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509fcc5d47f43433de1e075fd2ae5b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75f3a1aa72bcc49d436efaa2ea440579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c425aae08559384baf0f69a272abf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3326b44beaf86d4e8a6d0171b56bff8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ceacbf5488508311d4c165768fc1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a3b3199ba3e224204fb65b5b8117583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662e3b00dc9fb714abcd31a839109e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab080f47f448d1a423a8db5aa2db28b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aabe48bd596cdcd3d6c79a9c959e06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136049a562566821f38ce530b85146a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617ab959e04a2eafa459c448d936103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce93562fc9dc21f257c76a1e8c73b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9538450c3844b3d3342bcde29cfa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a11fc5d3398068e1c456f4c3279f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cee92220c507678a4e5eb787df08d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae7bc2de062eca61504184ded1a12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145974b4ead597a2a8103728c7778460594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6c5217063a191a9a9f33bb3179d17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7416181e07226c7a185985eeb999b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f318e78f73c9cc33f8e5ab143c29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98d56beda4d4b94fee1c9b3251ad0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74b5c09924b3eccdcae170617eecf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dba8bb95e033b2c35ccd776c8581a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857383c8a6e8459dd96954d0d89a3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d2c735c94b8abf68960978fa0db4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad96330f282a36c5ba2bc73232734603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c45978b5434ca9803c8462f03add604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8325e18b24d23b9b9d403e5193f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ede81bc18ad642c741b864736cee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847195514ba7821446b4336030154de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cc9a0bad9fc8fdbc0f0e24c983d6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330af8782390f326fcdb419e08a28ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6b430f83ef5c2a4dc75392edd31d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203a39ed90e1d425b4a7ef377565c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155896338d9a27f29842d4a62463a87a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc034443941c1f06b4f230ef98777f3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7df6b82e3203e88fd27c70aa1083e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9940740188fac629bf6b20599daa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827b38a9123c7a3c4c4615b271d32c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc62611aec2abebb964426f5530fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8241197317d66b42411c54b6915424618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d12bace67b342f0ca9719636bfad1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcab419dcd1f0cb8465ce17d3c1a41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb0bb495d202c274d171041572af1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113247b1568478fccaec898445e66ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed04d4442d389df38a2abad46d5960623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8354e3a299e16d6647bcb7399d48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6cf74882d33085a0f5b2bc4d59f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ef444468d45ecb8f73fa1cb503e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5786a35b0ab5b02965f5415529e3e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633c4df077ba77620357981c54cb0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123bf49d5be5d012f126453598d66f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885988e7301f3e95a99822d2e304a780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1fe4bb89177a3b437dd9f6683f73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf10b0c3c9ba4c2e3f19420315622632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914019f3ed7ffa5ea6a534bb9e3ec8f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3187ad174f9004bfed0aafd58fabd73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f265eab073cfcf337383d0ad683d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78317a19110396095616895c060c1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a8807fb03587297a280216dcc294a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aac4aa1dbfd2620ee11a537b54d4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463209dd560d0d5d1677fa17555c0f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd89d0ae93be4717cf49ae7438099640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a6c8d70338d8642f0b940323b1dba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3049ce5fc57091bf56cfd410addbb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a4c3f398b4d282ba0deb5235a22d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf081f48820403c07cd83d1cd3fc2e86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a87370de480213e2306c25da490d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f24f91a8b401e529572f1e27e4947646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b719eed7bfb221a490403f2b882b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181aa462764afdf2149c008dcc598ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b03e2af95e1ff5236591f5ce3aabb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24ba4d7e8b6d72a6ebcd1190b3346650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd19e062bfe9f943d9edd94abac65b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d5e229572105c5c87a927417e704652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c72405d7f834a6e3ce033005cd3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aefdf3e2105487dba70f71d2843a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005b2c7ae8fd978c6308c471ecb3652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c91b1047951f573820649f11f9d33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355633243308cb5f17fe809ccdf345c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90e0cbd1eab46052a95fe5a4a39a5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dbd60aa5cc558bfb2be29037b9838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2a36b867ef3628ed3fe8c93b9654660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b8580d39224e1e50d40a985ad327661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ba39fac76bd082cc797a656c922c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc210dab145e452423b1fa4ce0c37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f76d6d031ccbf2f950c2433c947ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6888b880aaa64a2882dafb33ade9b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bf08e67c0c3b0197639c5258f5b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f22ea0d81864f16184a6c45de2a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc83f0b4bf6634f6a726baa44b4548b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd7e5a1848a189892f9e2761d91d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c1c289e80c74ff9c432b0a913d36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c352d8e1df4bd41691b7fa17ba173671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dadb8043b4a19d031d9a008462e6a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bef50030483bcafdad697a3cd452f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188395177c53828bd6c77ae345384e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56481f500d5f48079cebd91b143d9b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2dccd57c95ec8a0c72d5153c9f47c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c583b22621116afb4ed82e5cfadd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a67467aa0ac86f95ec05a4640b761678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4edc5beacb39ae6c05f27226687b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9860f12cf76d1650b3bb2d4893b27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc01fabdbb39213108a503da9718b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337771002ec1483d8f581a3522779fe3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c5bab2bc5a0874c0ad2b79cb7119683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9b42929632670a83b9d2d37c665e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14f2d885d2596e0b77eafcdff6e39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ae3edaacf2e156f1972f962476fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41836d0516e6c90db657329ca6b86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5b3d34c891bbff80d50113eca817688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3410b12ee1989ff80f61458fd140689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ab3517524bed7d5dfe4c9d17b06f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336c22ef2304b7ad39d5d1755fd443691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867844babf04038b1e6daba3edd211692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b15ed3d4969a151fa1397a43fbc1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc85b9c600d1ec8524a8518f8fd71f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16763bf049fc7944a1e98a39f5d6cded695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd93b51f6d65ac3614e586c2abe36a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0de7e8abd4f0b3e3cdb64c3fa53d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f839b6e57b5a3558e510aaf29e1e8af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d50feccb92dfc514eaf853373f2520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121fd4da6fbb1985c39ae36bf22e45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c81d1685cc8ba3c7948fe11aa1af5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876a938a08685ecaa362d0b3ca7103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e934ebac99e7c68896aef29eb58b30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec2c5a447572d1f0712744af512e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138642c2bc25b1d7e5dea3ec364f3ba7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12724f3ab77a303a59c91e103b30c58a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4414ae25edd29524136f4a66c7d2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2c4f21656281c6ace65e26a800ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fceec82f372839a50a8905e10fe04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ccebb7b575eb05609ed7cc6a23a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cfc53f3db6b4715e9d81c3526edea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5eab0c86c7f1197f0c2dcb4590165712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30ccc2f71330e45c73e73fed4aad0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0831bd8fb3b01a057315bdc661cf2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc2fa212b3ccd2bc7ea9a871ba296715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159995d699bba145632ef3e65cc6bfce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff6e5fd73d7ee61718d9bef5c68b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18648374b559074c9ed760de5a49ae84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada609937a85ee45960b7f4f54680957719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da352d09365fe2836886569195ab4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eeca6856a7f02f782a9b93f874d6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443963e2d5ba2a436e8551c79d9209722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8b414e042cb0c384e490c1bfbb2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c63683c977217fd1bd3fdb877b7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a194b1dc0caaec177d55b3adc339725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f0ae063e31c4601e96487fa9068f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173047b6329975e45e473db7259ff58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f76ecc514ed3f8131bb0245864e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be62ca557e18cf86f8edce8ffd2c59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e26ff7bc8b5dce856dafcaa80b32d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511cabeead70fe1d183a5f840cfb6f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7c677506f304871f09113ac5aa5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a909fcc4342a84c27cafeee543196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f0ee1800a8a90f79458345f8200d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b8e86939bc1f46640bb4b25d2900735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f88e408785a42ed470158dc50d09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbead4bf0d7946eaf0508f72b6a825737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613aeb7c5a012d65fc637a456cec29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db4ed185a6c729ff44df16e9dc484739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa5933644c97f94e2b1637b1538908740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44976ec4814e623fe131ab64b4f84593741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d7bbfca06d69a7e60b92893b50e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e25932fda7c97b547e7db65ec50f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98643b6b699a691276437e8426ab79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f485d4aa8724d285d89b4fc68844da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584645eb5a663cd8d43a2907dc99bd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a9e80180cf2faf17382f5dc552f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e2dfa541c2db93cdb7b944d5eeec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d3f39702a7eca7d0b3c5702990cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca4b8447b4288d0f6ee919e11a2ea3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d6403f9635612f305b3b8de64903751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f11318afe69cfc07c01f319d8144752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8749719cd384b33a78be45b1eedbf9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32aa6f456fa723c81ce655e724d67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b338a530c07caa678ed3a80686288755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310efceff7feb11c4e3f555eb340b56d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2fc2b178477b5190cdad271dfa344757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f26f1eeb216fa3bc067e9321a3f23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba0aa5cc7c73819454c6fddfc59e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb39754fe19f3774afdcd0cf7b152a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d302a714ddd4974d53e0ca8c6c47a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118f39cb3b7b094e9d1f8ae62befb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a67a0c13418cd760784df38a79021763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a409ebabdc1a399cd53aa1ff18105e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa65c39d036938b9a2ed4c044500c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e7e479940a6fb85b3b6438ac8b7d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa91c52631f41738ce0ccee78e037767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bcc46036f01df06ac20247d7eb97e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6715c543c5d39f13d74062da6087cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82db1943a8c918f78efcdfe85e004c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760c594d134bf0468f668a056279fd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec623e8285f8f7689593bd8737aae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe306e0db6c01103208051bbd0b706773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfffba265651baedf87fac6349f42e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e574a190ab80607271ed8da8d7e04775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498e2c8850c06d27bde8cdcbbbe67c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ff9ca0afec6b2cd40d3cdbad430ec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6697b6f49af16a3868bd15badc52778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054bf76a8a95e1bc8314225ed24beb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06997a7296595a7edf3b597a8ef498780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5efdd49d80d5257b4e5bb4d3d8531781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f98b206252ebda3302813dc60a731782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e10267803390ee73594d69a4d8393783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a492b9b4f805aaa1c08cd02d17a123784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f10f767b87ec87044ca728fc6d358c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac05fdd91acd9427c1cf0fb81348e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b589138095dbc8a5558dcf80b095787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88725492999c1e8adf62326daebed4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dfbe540faa8661f50bd055468bb1f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7aec8ff9335ff049b8b6166ffcd2a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4043803b0323dc00a17b6ec7bbb96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987391630d307ea631de937d07b9b62792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83e2df3c3fcda01065030c09850de1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366b2416aa4f9ce58cc965c4131e71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3e887a0cce36264cbf2a611849af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b2a89f80590e40939b116820751a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3aad27eb5026874c95ad1a8f7e598797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c709309c062a76694070239740b4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7baf7743e87a4ea5fc1f0024610c15799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5e3c7b58fa69fdf0e3e97f00cf537800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6d599da91728468444dd1b632d753801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052147bc31ec654ee10f3625bb8b573802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ff80e14c26687a541636fadcc332803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72615bf75a7960b70490a0775ad01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b063f41325c747f03100cd448425d4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed20c71442b0c20a0e76c5c680671806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc58ce11b66a6cffaf926e8196ffa7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba733d7db48e7bbdc34ee0918b782c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76cc35a3470c80e7b1d7e5ffe726e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea234acea7706f05baaf6698ea36f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524fe7306a27f9540c05bede4f087b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e0a0e91e0750f6512effabe5fd26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305446283c02688a62e2792e0c67297813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8d1c319397fbaf4c6a03594d4d9c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e35e1a8cba4f1a2343940bc2b35a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004260f1eecab89943607e0809767b7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301dcb460d23e15404be61e20d1d1a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687049a7ca4defdbf39243627b105ae8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09018f77f2a3e1c7e2877705cd13d6819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baaaa419b4562cb8f65f6c86ae3bf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe7cc9b67f18bc750efccd9ff000692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db11fd5d4c59390965a0c6ef346fcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2c72c9dd9abdd889814cc43825034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd83c154f12ff3f0ec60fd3b133765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5c1378e2e218eead21ca4212c48ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0a5724ee37813c372f6aa4a8dd237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4553ef76b554a50e8ca208a52897288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b909b0a26d39f185d831509e55d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2840112fac8ce504223ac18e6f65710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3468dcc90f2e97ad7112e82bd1670411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce448ed516fcb01b3281ce4175d80ee612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c86594cf79767e8a670a7db1c665213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a236044ba75c419652acb210872de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500b4431a102c2621620076b051cce115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d5c907a5a9460b870f49d6abec6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fefceb3a0da9130dd96a48cc94ecbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fa1039a6bd62875fa0568ab9280018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4b6909bc59855eedf331cc27335c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a91022a05b65b641406c10a1bf7e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869d2febf94c2546f9596ac8141c35521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0d365902719d38dbb4b55af3c9d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53652eac54bb364d5f502ff7ec8d99723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0258ab2067fa78aff4cb9ff3dd9cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca9626a72053c5347efd06d9a614a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ff6f344b5c6a6aab79872ea3787526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671f328a27fedfe641460b7a350e61027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4a468cd4b07381d12fe8c9fa6861528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9c4f12c8a2ac112914e8f3c15cba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f375a1b3a5b83f9d43f1d8e7620a9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8892d83b095fdc167023649f4de831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82401d023222bd9160888ce643e24e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00315ee49f4bdb8ca7a66b22770298f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0010a0227bcfe450a601761fb4dda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf288e2ec6296f84fc205cd889c46c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f15b7d2651e31b3773c1b903c1da3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5cd323cbe791b93d55bb7d2d0f3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa02dd02091bb3494a181096b909138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4708e80b80d815c72e3f5880d048c7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4def3ecab5c1da8bad86b2dac018140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba026e98e6247be8fb003ec1f45d8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea0ed257beb331216ee8d0c4e7ea0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420113734254bcabf59ad2d1dbae355843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73a86b50832b12bb8986269ecc13e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f3fd3fd53a5037eb4780afc96d74b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ffab94b10b24de1329333e07cc2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e99a132fa8f07e02c7d4361fb0f8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d3db3ec025bb8b21b51f475ff129348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9ba461e9e4001a1acb90dbd67b7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38addaed3705da25b94327a8c0c49e3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a663012890df320d9e2de9eb1629df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e2bf49ce4474eaf49b47440859ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a16be1efd4a7f42fd96ddecf1f09153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7dd56b6ae6e8ec273d595360ddfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a21fb002dc2c6763f8d3e6e8a50a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32092f8af7e315d0b4e71152e99ca556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444065420bf22f5625dd1117ed2eecd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ca4e1bcb289899848cc4d6b9bfca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25eebc5fca0ad6c9deda3ce7eb61959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3f2b388aa87338dcd0dc977940c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d13ba78fd731bc7052bb725fb55c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d514ecebd982a8b3353981914df4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256107fe0616b112946a4c204108cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53868bf4432b7b290260e6f29d5ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a2767d695cbceb782cc25f8d03ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b4abf0601b82741386854dc910fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3ecf6f7f5a6629eb199c18cde3da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ca490c6b679f089bf6c4853c7ad0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500fb06f8d633b93a0a6a061639df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad978f1d9f543781358e098857903170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff6bc0b57072bfea1f4ee91868098a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf9b26556b3147cc8e2f2573a1d99972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca21518fc0136983ceb09ad154930673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624496c676a017705f766ff9f7dda074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3dfb2c9d3a3eaa64718b671e219c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac61ef3df584d8f9a4d3be11f484876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4f4b5526495a5ee2d2755e9e7ee6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a3a715aff4f81581e1c980fd3aff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04dee8981a883458cd7f611afa85b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e3f72c7c487b69eb405378ca169680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ca346540313ee086328c5b81196c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b891b6d35a89ec2784ed4080d4eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6dd51522644d8f471e0a2e5abd63383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e44e672f6f4e741028ed58f9156384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09327ca8a996e4d4e628095832989e5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c784d6467020c2d340bfc95399068786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eff27fc13736f7db0590d00013e20687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf873614c2609705dab98100be025b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661753eadbd039abc81022c8d35d4aaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad3f0e9781d47cc8a25c49295cb2b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b9898ee0ed68166965ec3c62410691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dfecec2450a216b0639b2782fb9af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ed0305ef558d2cc208b802e19490293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad77fa25b02c0e748d0a906b97c1da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e1b620cf694f6fc3c429b15fa32e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f92d41cdfb38dff68fd046cbca9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8b86c2a16a49425ec267d120a52197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af444cd13e03571e758c4881f8034f8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970e7c6a1b8031a213269141c0d94e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ec7a9476a349152a38e9897140cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a63a42d404daafd190468889a998a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675503e46405c293ec6ecdd4d73d6fd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849814fc0e9abf0dd35fd8de681d4a86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2198fad340ebd8bd948aa403bfeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16171e147eb3fba22ca14d3d64d0885b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a6ff1cb36ede6c3d0f353ce2b77b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab777d6791f667c780a9e796ceb6c1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59dfdb9be295fc81f74686f33bd29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf889d60849eaa53a57a36a99577ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3306e460195d9fc98ed834c9f615395110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32b86da82272886738b44621ccd01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dd3b916f05cb589baf4cf77c90f4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195060b142a04585bd07add498aed498113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1fa42cb4c7290b6a4eaf6ea555b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6853ec5dff8f3c20610978199e1411115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b41bd749b4f8ec14b3c7287b4f7997116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955331edaf2dfb99807761afacc67fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe756272c8689e35a924a5e7c0f4fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0508e0fb21c13b8f492432b496fab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e3841d944b48aa45bcb8927e5e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eef3c1b5043aa82eaf704b1128d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0265e8b8eac1a5e82f8e996c77f666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c0d739a8c5f3518e0fb409b4bc5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de97cf88e3d382f0282cdae32299be8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d917ed2efea4a6145a2c066f0a289125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd0aa193ba5e38544f0b524b44f120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5c5fd1c8969a177beb3c841d3944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136823d3e2866a787e6514f856cba653128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bd7e02d8533670626161945c91f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa1ebea596f27f75e7c4ea775d84f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669197834a6eca5005005a58bb2bb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1842c53d3c8fdd353100cf277e6c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b7dc648c6ec73daea2999494c4cd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc08bc1206e447ca0f8a0c63212dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb39d1e7ff6ee63503c4ff7f736ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dad03ca132d0f743e4ef883fcbdce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4bfc6e43df24d5a6d2adea3dac260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb4198444a635e02faf1bd15da4de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ef2391696c94dc35c93333dc32c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825156d94b8bbe47901967e9b84410140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1788336b3c9f8fed9e18a762c241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43522866708f0ddbe2d8eaaa57123a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e8a6591355dfaa1687565702620b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400a2a01da23e0c294cdae32e611ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8552e17cfab333d381b40424e6264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824128ad0ceb2d2383c22da2706318146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913d4d51c5523d91a36aad5a808238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab3717d465193470b6c159491d8607148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bed2d77b7a4200069b655b38eec869149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311357b0869a34eefc7e72c3f1f9c97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d5974693d193b85c7802e427308c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc38148f9b6d8f140fc35f524ba8d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f87be4c31885ea4c494fdbdff446153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090636c82065d781f5f69e88ad23a089154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba57be8c9e0b343901b3f1f93f51c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30165e8a2d8c5ac6a9bc5165c7c02ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a976a826678c8c0d82ec28e83cfa6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38261496dfcae3e46a8baa1211ed64fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056a6f06172928429a54d1dc7c81b66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ab98f968217539a9458ea74246b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0656c149b7958c85528de8574cfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b0ba28517c49922f1e87aa05d15f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242ba6e2563e640622af3d22175e38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f76295a6104726d026713921ce9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d247dd7c3e3ee95d675b5e70b9442165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537dbdb4e47975f9e5bb17dcd1b76d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094da2c54e8c2496d875b9f2886637167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457322c45cce7a932e9b3733108beb4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199ad0a2d865c5630ae40c902a4b74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378b962f0a87d84e2a0e107ef8f44d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e17fcc9f564b576d80b9f00a7e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f0ebbe416ba485ddfc82eba0ec1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6adc43e2a529ba790d18dc7ee854f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62a0e86fb9a15cad1b5a1dfca0752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ef7c4a9e54c13043cc75f673a295d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b8a663e5b61cffde71b2fe58639dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b603cbf3b7c9e497c9a811add9f84f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b5704d28011d5899ccb340d308cc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7369878d7a62655c9d6dd8d38d35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078b5aff34cc0d0abd34f39e550519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38affa9e775f1d2c410a079137282428181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee2c0e064511176245a3534002abe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead47d7ceed1f4c01338b39e940e05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2275eed09f49f1c535eeb6b3662631184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40df6019801cb336e21feafb1920501185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd3f3d8677c26806e5363b9a505a5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e472da6cd6ddb905492ec582944905187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861aaa296173cde8e451da1117b514c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678f05b4491aa5a8b8b243d2ad1c3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9d238cd9983fbc80e5689e24aa54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca9e1c832a6805e1519c454615373191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e527ac06fda4ffd65b71b01c334d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cddb3cdc03d6b0e8e95689a8d1037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b82b14bc602bc2d49f05d0e6d13141194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d91f79e6cd563568ff885106c824195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401273f473344c1e37ab85dd22b9011b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9515ea786faab28de8143f998bddf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19334d88cd12934ab15c433c5c8bae0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092dadd5200848852588467a95a553b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5dc3f649aa827ba94de1c2e73766c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fdd54be371b424ccfb55178d6c14e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ba0635baa4b9b54439cf6ecb62fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f5c7e8f8e21846e914af2a4b4637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2f1016726351bd5efed1ff182b31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35ae1bc81c7eb66aabce141bdf994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec11612ff29756e2a3101631623e66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675f9858dc733ed7c017eca7e336bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3814c5193c91ef50d531cfc85ffd03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f6492ba7ffdcfa0aa0f294a1a1fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab043078594c2e5dc0057afa76415210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430b90b43eb06f9e618e1682380d7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407681e547ddaf133e2f7516418b82e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed254a4e5cf7e7750f9ca3c44f3b2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdaae93b694661b423f47f04b3682214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590789ae1aaa3d8b0467c2938f235a36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba92fbef64a52047b0bef06ec98f35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbecf8f3c70c1e63ddeff703f122bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef870c7e851d5ac4f7dbae6eb5ac807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabd1d8420a3d2c78f56691b981f36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd941bd0fdbd6b5e3b2f5b24e70b2780220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2609b2e80f0d80ed349ba9ce198362221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e39278d42b7bc89151576aa9f9343222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa369e279b66d38cf2f77053cc6d9f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0cdcf090005b8cff0b51969db766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e544070e416f9a4ecc75affcdf78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d0318dd8233c8955cf6da5a25785226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9178012a123bb8967483736c366f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a19c0362bf126b0cd9c9c0aa3d4478228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d45d69ac3bef325fa081fc89f38fe6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08415caed498ff5b4f36c77b1e2e4ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf910d7f14cd62fb248d4ee2cd935f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fee4d4e1f74a693f0aef4288aa10c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06bfd11227c42a32579bf7d7867e2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c20b2d7f35de0b03f40571fce6b05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1190eeff9d2952be53410521920f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f96d0e20d3950a7de46c6857864f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb000f5e2bc48d9c3c8ba15b9400a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a3e9223f6e5c1c05c255eebee442238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb82f57a13849f84691fbd2ac13fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e019b0d4d1d3ee340795fbb2385c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90944343e9c03e635778a70d10c424241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b5f650ee4ec2ac3960dab36b96d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addbbc8efcf2b49ed3eab6d0657d95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfb1b19cff32aa2b3336f503db045244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5d50e805215cf358f5245c5d9485d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5e0062ed852505dd626a2ea67c80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba199cdc9fff39a902cc4fe243cd5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc624776507cac4ad17af24799142d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f9713790f8df0b22760b0bef6e0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019be16c18aaae688bb6a83f27779ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb89050ea3054578b8b41c4d2d6de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788e64dbe1d0abc36ca206c171fcad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227167896eb75fb9eb01efc54470fd26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a39db0523f2a6b8429c49784fb101254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952489925a8e017b0a1954701a1c2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9e73139293f36328492b239ce683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a48c757af761e7925354e20d36ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7f8eea53c315c8ff510384e1b508258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d5f65a04f48d82d03802728509967259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd91100c23dc1e1d3e5a475ace5ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5af77a08db86c5fd9b99516cf092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631423cb243f0057341991cc8f5223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6922997733470c7fc24f8b93686eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663561884ce4a61ca2fe51b837678b40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eaf27a7012c2d73c6b1d054313321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bdc99697d81efb2c4704c3f66268c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9ebc78afbb58d3118e1ba7a6e3ac0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c4dcb7bd32a4adc187f4b8214784e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c76568059d4cdcacac5ad302a6c51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3de3b72cd3b5b97005dadbc0c3420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7548d8659672e6a7baad199a2976314271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d412fcf09facd53c8685068e269001f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a9e8bfde2201f02dd03a3b195d3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396aeaba67310bcdfb9268343939d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81240465905f2f6b89d07cbcaa08f90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697ae9992b841a99aed5bddb6a29ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba20d29a693d05a42fe922b84db35a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7555d3a1b8842c7a46a15a791d3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823545bf4624ea94bcf2c5a4cfd885279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5868cab0b32c9503c790c362650240d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d48f3e5b50c1cf39ae300cb595966281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b354e4a7f3dadd3c0835cf9931f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb3cc4845edcc03f4bc7d186f3084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95618f49fbddf9c6d508c322e8ccd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abcac9f1d7a8d4f98f0e0b8a1077db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864ff115fdbde6885ed271011c7c53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdff2b2b253341945f57f83c6184d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca7a0d80c1f5385c25e98aa3a1b475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c21de794e167666c18d8feee41cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782399b84e00a430de4c7fbf6b41735a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751668583df89d4defb1fb25fbf671e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238038c562d9cf75377f055aeddf62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8cf037b256cc19edcaaedd6411d15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fb3bcff29c227b42755d1843f3d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89b375927853fe9c5ad2f816b4753295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d672d6c4a005a875a3f0990bfe635296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8dbdfbc79c05cff5fc8512af02aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd6dfcbadb95c8886507c3539e2e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1f5711b86a93fb9bc65173e2650d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d36d491a17d2ddc2de759a550ea4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8f9c59d11e1e221ffff0446df22cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38026e2998ebd67e517e9d4a84a9d90f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d945fa994887616001f423dbb539303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0978a8d8827641b80c94cf701cd82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3cc210aa95f2b42743996384f42c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137fc71adbd9e5c738846f5866bf57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48087b4200f94dca1758f2bbb0565e1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00acdc2cc59d71d3a5258ff60b8d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e397f62c6acbb6b60581b6c342d87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969632eb90d6237ea979072f36fd19d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3850a89e5a994b18b9a09af8e1c4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71b515fb11f924a9b40a5d46b0c3d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235cff8cd95ccbf39decc521a3455a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a268e7858ae1f5fc1c40f577293b3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af909e9c514434e04ff2e197858e14ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c8fce7c4de89e97c30d2ed481fff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e54c23e9d53db849f157d86ca748b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7862f49cd35fcef6fa722246da5a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a36fa052630fd94af800f97f61a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09a7f9064ef5908f6f685bea532fc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300916b2f066305780fc35eb3fc13b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ae945d75a5b9838ffaa021ecde72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c22f1c78203e391518214ef5f2771323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df059c2d205fe8ca053358f7dee59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be3e3199ffadc6b0283ab7567f6c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb868f784a3dc351da471ee65cd0b96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55efd4d97ee644f0214d3e629aa4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d5ac09ddb74aa247a18f01736d63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1964bdeb3c7aabe88957e87eece8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2531200414347cdf4500855efd915330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050d3b44c1660564d8e91e3dafef660331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aecff3e9290aa1be7bee816cdbdd81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128a3ff6491da1035eeae2fe516fba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e879acd75a8367d760b28dedfb975334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab603aa8fb450907317e1d8fa8baf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0ec79a6e03cc30fa71c7dd8215f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa4fb5cc534b7261e581f2b118e09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3536e79751bd2654ba719a922b6d18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153689f9f3cc7a6174f480b4cfdce47c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772effd5c448664e2250ecf582aa03c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a5b289a1b58ab0a834a93de54269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aebe0281f753827961ec8fc369491b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9180eee604a2099d2718c3972d2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7090a011a02d39783ba0e4f596689344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041397c45ef8e6a9df60800443a4aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb7aed59f225de04dfb5b6f22703bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fcf92f8bf301d9e98b9aa09d31278347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f06592948886400a5b08532e4c48c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa19b002896dd06b982ca77b1b8145a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc94feec592b068eb6f2ed082247d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec4d3a3137ebd91d7a5a95697a3b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b391621026f7675cbd1ffe6679ea57d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1ee3651c8cb0f30a39ba7a958a02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca635f3b168f811e7fac26f75346b99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bd8cb4c9415f02c40846a7cab735355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9598cd21f910596352a53f549725356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d846f0812d10d21815f665ed6fa0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f8c2d15cbcc352e85876a927eb2ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7786703590617916d4a760a19e8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fdb936375f87e3ae237fe09a07628360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f3d0293bca159d64b27cdcf69373f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42dffd1e246ac2914e1983a9051fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46e4ad49514beb404eb1e32b8d8df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705238092c3f752ab5bd5ec56762d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b392ed7cb15d89f2d89e375c42c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f215c05107e2bca7f8ca1f9a2a1f7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2a6b7f58c2f249e35bbbb8b970669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883cb496ddf2606c1b69fe77dcb6431368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666549125b58f786ffd3d143bc1b02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc783afd25f88745d92c36eb13d0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ded2133464d90d743a1ea5cb8fa3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f068a93ce26cf5a66d03a820eb7d3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd028a95d3beedacd0b897e69aa56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf02fd270db2ca0875d16bab805ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2776602e47f133aafaa16b98da4dba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e413a5407895ff606b68c209ef7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74838e087826ecf327d4ecaf333582377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16e8ae26613599d181f221b68babf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e47f53cd71cc88ce8a7cd2caff4613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce16cdcfbd5d0d0c8a0121aae1ca5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c663ed4c3d551e516e2fec87e778b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8dcf58966fc51d5794cf8b6407cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952911ff3390d9d4e133dd7d76c65bd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7bc5d8a959137a8c5d30b93a7d805384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0ef3d5c2cf054e2d8ab17eca8f5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ce9ead10f6063da9631582049e1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd1834675710eeb9366326ecb455d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be189e28a51467c74a3a621f5ed68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2e139f00f687f5ce158dcba5bab4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c2ce028b733bac10ca2c471615cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8993fb6c42f6d4a19821cc65fe6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f35a331e33c3c4a0c9d8e442d5e18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bfc9ef6c4a37a90229de0a1ce17db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ddfa38cb5787894ed5191fe409041394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd688adba35765342ede366b15fe4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b652ff46bb922cf2e20adf3f84e98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04fb3980c6c5bec00c956c4db0e8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e8325e9299601a934e99523bbf455398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f962bdcae379e3bafa024d364b78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32a64d3e74b54754a66e9ac677f47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234862a960cc33c06ecda44a57f77326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25897fcfec837e59e478de857683567402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e71ba39cc1303bdeab426d9144a6e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacdc946281fc41fe65621f2197c1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea615531d480938428cd02af619bce0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7463008762a68950f1c61f654ef2699406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc664535d113832ec365beaa016453407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823533096f8a50771b573c047333e880408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7a454f265f6ec1785a71b956198d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5507d705cffeb994e1a64220573386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438511b2a0dcfcd04d4d45fc998d719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9216550f6ff8340e1bbe3098f118e44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d14fbb497e6dc69ba483080b2c5a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd140c85a6ab91a23e96eb51695f47a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e95eb63d7fe5dfd33e4c9f724400415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a14d4a57b6fb9d5f8619c7069fc070416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a27425de404ca6d6a0103db8de46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d02d37fd8ee8b2e29a38e1347fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568b4f2b0dfed9a61152fa38e207a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89571c832c9e38704a51d46f35dcdd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b8da871c5bc3898c47ee96e92318421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d0f86b8bb136d6db8c2b547fc887422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041934d5fd79e1660d75b848a3760584423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695d69883f60514bde49003c140618424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c61cd176c6e1a0b463c6713b94b03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee4e13cc93fe77503e52ad67a63b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78658cf9d38e481806449d837c1dfd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc8dd8b7a8d52737f7875839c6364428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685042a28700a3e9534e31d67ca2360429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd7e532bc424a707ae427f9422284430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c413016eff17c0bb5ccf505ddafd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4943d48600925e4ce9b8a9ed31ab75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d2de022bb61eda9764af1652a6b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a3010a0f2647431096932de6e309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf7078122e0cb3e4af1af1918d5a44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a86cdddb42d2f16d7376744516afd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1c344e562399e188e1366379e526437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01a79e8a63c8264df23d86b80e74b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cc4b0a749ecf11216859dea61203439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffec3959affddaf6783026c4397b0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7081f8f017052bd1526fb4d0b5c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bcda939d3b6972b96416d9983d6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057362f85dfea37c05fec2219a3eb82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e50a441804b7fccf7ad2e657ab37f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04f5ef718c769fad2b427024715cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060055c4d65a25d8ac51e7f472a342f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964a08ba4877fc946bba889ec886cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc02283d27cd063c24b531882a5bdf8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e4159c6d3ba7017e0b6666779ead2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095c361664412d6829a9e310b40becb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b899de41c0a23ce7431dc8139d6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810f575b981eaf78749dea9727ce43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5104a4391067ade6871d4f05b008d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf4bc2d881949c82fbe7584f9c6a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510abe978fbbd739fd14c5c4b130a064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d430413d7c7cb7c7724b4489bcb9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24c613ed771b148e0ef2d5094c4cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d154bdbbc9a3f59587bc7fe7ed47c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066272cbfb23ec8a83e1ce4d490818e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb51101e75dff5dcab5d1cab2cbc80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744327b0546f5225f013a18854277e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4e2ff1422470f17486cb58dc5bc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b06f9d187ea1524417ac81ef0a3b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d940c83fa9551c7829a196198c224464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586a300cfe2e40b6c8b0b6415427eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9d28393ad47ded6494efa2be10d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df485b215fbf282ad33d5cdfbb376467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df599c9c7406621822f6cc9757414f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0510b42affd7ecf21c1a135e90963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356def2dcca31f652cd544080722993470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e1eb2c1fc07a0b01c43baacb782c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c40b515657b497a1cdc2e68d12266472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ee0875338a2d6165896acb08eead473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e5abf9a470d6ee172ec4eb6f4f533474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97492528c9daafc4310a604374ad0dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e5243d209459c85bfc9741b42609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052125b9520916f2e818a95faa7d44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa13501c849de1fe6601ae8ac8ee16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442c5b2ae239986fb2526a57fb945e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fe2dfea42a2aadfd254e79581b472480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a94dffb597e13fe9983dbc1d0b761481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7ab691921eba3c7ec120730ef3a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceaa1b493bbdf28ca40415c7dbc67f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9da15ae953815d37dada289e30dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824040d7635c682f2c7eeed735733516485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65a1be897b45b5bcf270d9a129e0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b7c064158ff211d6834eb3f14461487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f57ab1c2a9dbf401bb5e4dba14814488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec741c5cdc9ef425719bb3d1a4e1787489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65329f64596e37a76887d5d2ca2abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d60b9127dc0b4b9b06f9edea12d44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ff02f48af5dfacaaf1e47a31dc68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7027fd39aaee84fed2122fd9cc83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3a7a966a123dcef299d0a310d30d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e816481d1c47d2cda31af5b88b8eb65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a06c1d614a5c8258fff873ce72389496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921820851ed91d6dcee6595e903861c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348f8461ec41add7705206a06d0107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b073df00416e2a377b5442e64f03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6994101024ce616a72fde3953aa196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe89e7d66e809df31859a3095b6d8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f59842440b9d49d1feac6822a65aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bc61909b41d9fe62ff502bd781d18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68c04ab715a4be3898cfa33cc46a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b2c88ca7ff71d27fc537a57ee7ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b29e6ded514105244f693e528df18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde612d31b8264be4fb4dae4a375567c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3bb1b3b7557b734fc13cefb76d178508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4134ae4c035da0cab8c7c3f4deb10bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd34ad8374ffa9b70f14121e0ccfa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45595dfe1eb5e71a7adf85767481812511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e819b9906bcfa8b306d9043738dc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a31602b0899f6ee81ce8d651b3e951513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8476afb625f39b1f23c9dba34dd40d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89bf44588708b77758b6e1edc2686d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317b1d2df271525f12e7d9fbeaef94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1861df2ec01c6b03ece034dfa4c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081869ef4a2753bcba2cb249432be3ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20a714571bf37bd891c00c8962a6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1c78fe41e503b5ddf4b7fee2ae38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc304dc962fc7bee73ff9e27181742521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716830bd00475390d391c37d940a0507522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8ab5982577fe54fe08c8d0557d8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803f84944bd48c66fadcde814b66db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74bcc689b104d21e3c5a46abd6a5f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c11551497bb2056005473baef49b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86846ec02e6988e8102c2864b16ea3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a56e1e67661244a5e7f5c6ac5cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6c0d3ca088dc0ad027b610cc23f55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc1337607500ef4187f546e8a47db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e995751fe38ccf7def0d5ec842b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b93a675a8a0dd984c00578f24842532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572cdb21c1ac4015dd62aea8fc9818533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1c4cf18598b5e0c4d85d1698958d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254402dc8ce3bf4f79cfb4ad5a599c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879a42e782618a785d6d40703033fd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01054007c45f5c4b423962685d3b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399acc6775eacc398264d6f1b376115b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63b295b4fd7cf058e9e31988362a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4a62894d266cc67f1176ffe48ec2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca9520afbeeeb8afb7ad73f4617568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f81309ad95743980365d1749f196542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973391731c6d23d7cbd0ec754cd25d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb513d005d627045c5a927519ec959e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89495f1eedf0456626fe9d8fb39bb3f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da4ce1ab5bc5e7365cc798a0ee3b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dff7c752ceb6c8ad9bb5b14103a2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e39c194c2b5b725c26ec67c8bcc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d8f810aee73819881e43dfb13bdd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f0914d95abad37b4059f5ec02085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f4cdeac3a432925c1021ca3f7a2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22ac9d1459a3a4357c2ca76804c48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406942a3ae5265b9c4138017d22e04e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a467c413a3aa3c7e148b956c32850554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33268e93c44a2bc901328f6d89a715555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47a476a7545b188295c091836b0e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d1b27dbc904555da018854fa36eb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e62868fd1e9dea79ed8f6907be095558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f05d89e2276c2c2f3734f1db2c9638559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855de33094d1bc0a2906c1242e2b1ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809922d6a3f6fd76ddd120b56e206b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84ef8ea3b6ad20dcf3bf11679045d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26e116e1a469ddee104594c8f0840563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940006c4f007b531bbba7af9f049fe08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064c1efa96d351c4ea74182a25ae56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286600853f2a0c2f24c43cf9cfd148566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ce47ec41bf624ca1384bd908b3e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f3f475864fd85fb80bbecbcb059a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8ab9c65d8945253320e1e6b2d2c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05935a389448338d20f73a36584c37b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165d720a8d610fb52a204c051ec49f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d187f7692f0b5971795ba5f47a853b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8af7c7ce156f42e3233e833bc2e297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5653c9fc8a893c866ba6778f50b97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b9c235e7a6c4da9e431edf5078ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7ea9dbe6e3c42c1e7f995346baea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f156f1fbed62983dd3c1010c2799577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b760b4651c03b7d8a34c5de12c660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246125f2dde0510690e917fedf6f7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f05d5c93f9b19be0c170c506085a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad216573aef4ccd5791f0d8781459e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb37c29b85973f4b96bdaa812db68a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4888b56ed21f937d5b31956bdf48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade76955de499c8ee58f282594005a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d83bc7b5e8d6e684b00ab1570d103585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32eee151a4a379da757e0ac145f53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c16defb5ccff32114902c2d832d06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e0f3b60faa5adb2e69c8b3cf52bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed5e7060732fc51a636a4c35650d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd9249bf687733e546cfd87244caaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144676ce3206b8a9a27a9798a2e9ae2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cff7b8d9218b2e00291fca0a12a32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14847991568f378f4fbcb0026ee0acad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cc0f2985fccc9fe7536038756f7f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e772066deec30b529b40d1999e8d92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ef051e1958ab4ae93ca924c632b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa68580333223d2ae8cfe66f27b9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739cd5696eb33c357be48f3e9faa1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dd643d1272bdce73e9d06379f4e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4f779c982a8802f0cbcb67faf1b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e0c325359b5876b2723cffa6876ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0abab5430c145c910f5b9dd30882d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c54ebaee842d56c51b0dccc558259603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a767eb8961c00c4790c0e1da344bdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173cc1b361d8e942976ed43fc2612a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe46d846ca30cf88650fc568f8246606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa534c5818fd9d590fd27fd587ed8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eae2fd6820c009b3c3fdb46f542a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89524b315009f1f97e4fd2c56107c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a1f3eeb772746c35c9c9214928780610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0a9cab50581ab9dfdbde78478bc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026ea849a80d12f0526b1dc478c196612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0e5e8b8e11eed57fd3b00907b57c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f980a55eb978fae590a009bb2781a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd13e01737a1ff2d674a251f9fbff7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cadf54f631d139cfc8f410627061616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043230c63154fd002936a13368f052f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730769693c92d19980c8c6cfc76e817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a7c2cff9e9d4b1a3460fa444a47b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bbc9d9cd77a6c90226ef75b0a68bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde9fce056b4495a9dbdea6ede4229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ad1adda99b4c30832541121a11c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab13a541e7e35d70edfa201a0b1eac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013372041ea8fad420ba413cd183980f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bed5bc7973cc3dc3d74d69b452a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c68474c78c576a1531b59b360222626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005e1b60920b06eb29e8dd9c252f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b1357221ea81c31d8dedd2bcc8598628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77624f7f3a2daabaa80e24e7d412c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4286e0f8ab03aaeecad59e5f467e9ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e832771d99ee73f38f638064ecb654631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd59e2efedded92d84ee44475b99492632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829250134c5bead332caed457598f74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eca88f38f16db14e44712166abab27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be283b0112facd53b38928bcdb596d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b750e59a00d06efa33020e058b1651636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170697c0da95fd645eb1be12b1a8d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36032026f040f7ff5a56d3a52d8928f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575fa3ab22675fdcc846946304b5b91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b331fc426eb04b4eb667a5218a05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee4f13636dd33bf0f7bd2f80e1fe0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de45310a3e36c83f20e7367437443642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b7e741098552ac95b43143b17f63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599b36aa48f7acc6b16fc370bca3d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac917d7b20681b4e94d0106cd6065be2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438fd4d863e76006cf1068cf056b743646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb4f3c4bbd6656b93f1020dcab34d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f6b2eb7c7f6d72c6337c0931611b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e379c8f21a1ea7aec478207b7c60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180c00af1773715b5dce23da0d718c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b9ae076794f5e70b951b5a1cd1298651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37143f54ddff1038338fb62239c96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe59e2f186e7977cddbfa7b6a60e54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3ed98557a8f943b4b7874db3b682654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81616b5b885dc57ffb6183d69bd70efd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905456ab4b81746f0226026395de106656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764ca3d7a7b55e12eb6b4760cc2194657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f6aeb146c063a86efcd80dc6e9b02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c40974aff5375c3c11620caf21b6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ceabc8cfdfe23c62b599b36cd1eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1282bf7a2b1a2560b88441df54786f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d9b1cc2f0e086304b7de816a6cb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3645d50f949e610f880c5c4ea5c96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc07f81df385617f10f67b31944087664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0086e31ccad14491516da1beec20ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d710f99abc20499c384a9f747fb97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce011a6aa56c31f7483d7da19d55b8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974dcecc2b594ecef20a2cc265aeb66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d17365f3f75dbcec7b7fd7cab0f32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccf2b8605584f300f575332dcaacd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79c4f4ffa5a9184e7084af78f7fc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2792b8cfb687d92ee0c73cc65912f9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9596b499f373651ae805df0ee3fe2c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a086bcc58167e02c6318223d16fec9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94269d396d79029a2be7d119dd7a6d85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e24a17d89bd288a175fc91e88a9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713462c90d9e15fe5f27214caac2537677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f5231e8ab1a0731e5ffda5d4b6ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28033f38ccb806c9d882c6fe4989b859679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727790e990e4ffe8819d025f530e57b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9fd494c28c5d74e3db870d4e20030681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd329b389299f4c6e2e6588a7d72b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee9750929ea4aa715d8a783134a24a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80225edfeb81dc8069b5447885676d4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968007c7a2d23767389ad41eb3d7464685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7258d53fd763073a448bc031725041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af641e17c40fbcdb31827d0efb6f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9547d02bff80d8c0a139a5a442523688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a892bb4eed3d396dc373c2972fc52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7219a975658206cee19f9b177f104690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4bb8231e9382cb4ab62be6baaccf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d947ed93c83b15892ce35a774a39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a650ed88a1ee29f7ebbf85b594f87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd31924de5c216b9f15b24d0e8719694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39ff59f4d11c8af12e337e2959843695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d322787fdc7510e5935e783482e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7be29b989b8f7c6c34e188f2e1933697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffed7746bdd7b90e8e99f8bb378d42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e242ada3f821991488a0c9b82581699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24350d6a0b383688e6fa924de0b1a5e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74302c1a96afecc696f8f11992dac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9e6198dde0f10c57c81c239a234e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208157f1a2a7b93a6bad54d7661ba4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52edd7092400e2b0ac491de0f376489704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c451449e517bb258ae656a0e5348705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd119e86b71477de402571847a01d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a68a367ee62cf50e0a77f8131815707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27bd1b938814d6c4bc06d6d1d99de8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f21daaefc27824e8b4245e9bb455709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c925219785893612911b9de41e33092710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4dbf2dc71314687f50df6eedd459711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e56e0b8ae7c978854303ba5677e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b59442d676ab08427e68094cecf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd9d7de13bc463357b9e7f56ab591714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e0ddacdcf54e886e17de0568f3c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e81d4b99301bdb392922b0b3c36f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2fde736bafca48957e3564b54de7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021c599bab3ef558912ac552df70f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002200e1206130908e95b3ac05822ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e63c15a637c0f3eee4c474ad3e57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498789789539badf5d30d132c4a9c9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff26fffd691a47baa6164c9fdf3fb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b69fdb3d2fcb3426d0b69e82e7fd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f478530b15760717e444fcb6f91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bd0ea904f1df0deaa146ba4a7ac0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe1fc04e630a29b1f9e01920cdb770726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3771e348369cc69ca386f843c086f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a10dddb4b762ec1f92bf79ecc463728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffea4ed9a71ba0de7ba9e4fb868233729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab67dfa3373d2016c16db4455099908730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120411bb2d9a1bda06fb5dc4ef73fb81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b132ca1edfddf3b3baba6c52754a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a523b853f3d274364d3591d1d90ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2253b1d358703299753c807868361734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e1481d27e459f34cd8544fcf2960735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417ccd1e37d4e564ede68ba691e8bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee552e51241eec6a9162bed6dc5b424737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ab66816b099f462b18b8aff1aec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291fa28ee9eff8bb0e26bd20cbc24c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82ebe05e2d22c3194a261e6e86ace740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd91634e68dc708aad44680e62cb56b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a61ebb61d8194fa1660cf68e6b36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9092cf3c65558dfd25b8442dfd991743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9813266b075e7f50029f8d5c086120744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479417c7296a4881d9e51ac44e9df8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a1597a38b63d83c7fa49fac634faa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294d373a8b79c1654535a0ed026290c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbfa615ab4b85a6b727d4e1d47bb33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab7a40f3be2bac864e246899c22dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ea116278df47c8b9faf8de14623cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210ebec86eee0f23aea958e1c70f3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d8ca6a7bb8f0e3e68ead9fdb62f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82625303c7f44374dcf63364bd40203753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5492650a702d3c87ed6103c1d65bc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0e556a007d68d9a61b0cf912c7c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6bc0ed2ae3003f4eba8b323082d5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27bb83d35e7ae22da853a797be671a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db5d66855f8d1e81a8c571651357f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae45f4c53a79d4bc1981c0539e27a55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872bb2c2f62f9d6f10fa49baae6aede760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3d00f0c4cfe7462eff5ab0c9977a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41cc8eb2da4540b47812a84c091020762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3db8cec41777000ab9313e5dcac59b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afa26cfd262128596165560a1bbd0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab79cfa8c09d88f70c7ef1b30e444765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df70fa4c2e23b0fef172bca0e6601766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17183da20d5a7c7184372c4e554d7af767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>