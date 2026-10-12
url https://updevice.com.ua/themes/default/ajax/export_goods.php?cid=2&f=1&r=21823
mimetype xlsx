--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6c250c3a514670e096e8992b95321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb1c1a76526fca80bc76d0c6f595532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2e11744b0a1f3920f5047205ee293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bac51f3ad478833b7d1aadbc259b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9f8e2e882627dec37806ba7ee75055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840656df0783f7b210e2da3e8c696d566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f1b9d4b5e4ea24ba298f59917bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c822f98e06712e48d488b6d0ba9c5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c98fec16e252c0f5333ea0c398276c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031adaaf4107cc14f051ad9673e8bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2393dfc9509c890bb87aa6c442e47211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a804d979de5e664db1484e3774166c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb61788f467e0af1f0960036a28c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebae601ea4d07da69f791489ebfd4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46dcdc7aeb88693a491e14c0c8922615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2f2967166ce3ff0916f36709a54a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8263b3d8b8ada9346afa7169064e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe76779c6bc55dad011a705bc45ad9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb715dc489db85a26f81e61668d7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd47f79ba3d9f63f0563e5c8247b6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a930dcc7578871433ddc911ab833121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6826f214b64f95fd444cf5e9aa3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11201a63ae34d3b51070c21d7a8c73d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235c2fdb5c3e565f2f342907dbb77224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72b9584ae663e443cd8c845f2214e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe593214f7da5f09f9d62a51a5bffd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8b5cd9b9259f0c45d6865487c5a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b1459e3af397e7b78c4266b51a5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db2bb83c20d69949af5816559c61029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4634552cc63748d413ab36e70a51a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0b4837e7fdfe787b70a9adb7adae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f36f659fafbfab6b754dd2ebc72e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99dd0ecfe972cc88547056b76b73933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1974734f307b58a031472b9a6ec734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2e371549000ffcda55e3064ebbd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48dfcb21ef61db0385c211f3e3903c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414548f163f98723671b0248e134bbb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e24040183228a183d04e4471fd05d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb01681fbfa933b7674c07fed9f5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8324847db495755b2d527d43a9ca9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca44de79cc357e1e8704b06ffd328241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711edbc89ad6d169a33060bc933a5ced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc66f25c023863435438380ce6eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72967b06bd1853b2481cac40fecfbc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadaeee476c1d969478d7296464937145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd69e1efc4a27d82719d4f3777cf0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb6eba83d6d4e2f1af2646ca0419f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a46c5ea06da700570d199205f2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688318a73ec2b03f6f8d93488d525a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f415402630b27f0886b284b37bf3aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377da54d43f49153e6769c984c4c58d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286767b54e820b1e8916fd2af8a68f7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd527e8a080e7c94f347d69bf639ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d488e72cd0e1235f92dda54d18ef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5171b56ed0c9b328ed2fe1c120b228655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756651fb7a2f7c73d1d7fc5ca187e70d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb99fe2093c93767bb30d257b01cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ce08cdb52690897cfea926647c6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5d462d2da2efa889be3e7b64967359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961f8d3018a505265f68c62b2533df160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22de78b4c6461772d08a93c2aed6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e2d340b8fe1b12d44f0c363ecf1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a61d0446a07e28c3cc16e16d24eaab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b1bbb918e6fd6172402c2b6b225c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da6925235672bcfd0dbcfb6624b8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f00f32c2a4ac359a0e91106b3fa91d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718dc50e037004049abb20aa257a52567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ea971b1c2f9bd6cee7c39ad7a27868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041c4c6cb424deb43a2cc014e732d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c3b1f99aac23461ad8509f26a64e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6061f0a9d101583ff967bf2fb9e5f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5ad03bbec4397c8a0f704a13c16372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0acdf91aa41eb2a327fede7e2f4e1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3153abb928035b903832644ef7ef0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4da42e9e2f2faf3d8434e339d864175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfaf2075b0bb527aca4f4e70081f1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ba2edfdb59599fedafe09281896377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d212d21bfba54aa18e00d6ff87c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa391d5af284b6e9de66cec97d76ac379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec66f8a13aa489ab114df9c4f5c8c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be30641b617f3edabfd4f4231e0ff2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b16d93800b95de87879f9786c947082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf03c39573f0b4fb96377132e890983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ff94039e7dc7dd01754ed918df0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a235928f1b7b779e00f7930ed97b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f782a88d042279e31b89605fcf24886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c60ea6823b82d1bd3ff168a46570687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b5c3f3586184a9f6cc352a7450b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c22c543d1082478c29a06efce8aff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cad9befdb6925ee1e47ed14668ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4d8a285986ed9a08f884db16f87e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab75284a679c6910a133b347b021a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782beaac0817732bd56bb3b6c0adc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efdabfc744b2d927233d52a534516794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b66cb50f0b3efa08a0626fa4f7f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378f08f246a97c300a0c1fc5688cc1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f756650bccb12e7ac6cc0b0c69dd6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32bd02b87533d608ab8df86be8489898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb58f590d6b5c2d79aa9074d38115999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f350690f817a706274a01a6d9bdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d41bb4723f50b0878dfae91ea9920101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13122d9e99c6eff6a0270dc6868a06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbe1865dc0967b37486103ebaa480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8da109423c104726e22701baee115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb973416aae5fd434b5585f7726771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cab3812fb7a93cc068f17ceb6f9d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166983a8e0179002c611bb3561023a25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0312f715aea44b44bd261559b08c589108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6a01193e412fbed8e1fa4374195e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cff162da9707afbfe19534556cdf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2502ba38f7b6c0e526a8bb85a64b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee5cc4d5c42597baec04b1037b788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c679e5a612990ebbe3de8a185d4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b68bdd0bd57d536af87b13b8fd229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8248f4f1cf47d697d4761a1f8b801cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0e78f23479e0e66f8799a2f1e2f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34124e274a3ab817546562972b02f8bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c295b5e2e450871b55f6a3eb1dc565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750beeb7b48b80de8f4d81c277f518c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76e95c2ee79dac1b578d1901bc45a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a306a862677302d661f910d803be55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107d718525579d08dce29be259685c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485ab0920c6fb2d50e09da13d57574123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1588d2cefce084609e5c4626d3e0cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cd1ecfc1bcc76b5638745d0b4f17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c715f18e596fbe873b479184a0a3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba862c9830ec5db856db24ebf0a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1ccdc231c1f0610f8b9d6a2e7c49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9065562ed39fb12fbbb66395e06fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261c9c6b1a2364ca7ac3b8ef6aa7a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ffe0069fce87ee7e718f5affdd25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed090b5febc9fe5e337b7f444715805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae513c5957692c8615972cb57abc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171af68fba84ae568102407a04b3e2cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e21c84750533bc67551ba783dc540135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a23e397f1021e4b7e1c1c2f89c5798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fab484d5588d45f84b6bff979fc0c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ea2754f9d38ee8192cbd579e0651138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd50f57590f884643830344f9c698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10f2a86dfd77ba17cc4e2654b20e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f53c02d22df268b19b71f361c4bc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ccfe8f212011493cbc03231f79abc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1046b774035be859e3ad8e933fb6d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26391122046df002661fcf1596cb74e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bc96a3b43626a08720d898d21c62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c721ad816abcca1bb78bb8d2ff1dda7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c525c4c733a95ba5fca073499eabc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85166233ddb676cc1eb7731f7d353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06477485892c8dcc9be5da8d724eaec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f07eb2ef040e2701f53701e554da4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74634a5acd6b3eca921f9331ef8d747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d2c0b803b9cbdd9f05e1e90218c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461c19405f37290eccb6cb14a95d35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b9da1ceb0d85e4f6cda478ae56ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc31e92110f3ca19659a748624fde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb24441140d7a7fd5a48999271f66e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f528714b01e7ff74ae863c45686b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb3b0a539b1e2510d1798e7551d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5818c086cab557f4ba2ffeaa6a511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd0e8249b03a4708105b8cd418a98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291154ea36b043a1700fc68a1826e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f52792f92954a2cd4d1e8c684d64a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fffeb63a4fee6f8effe5ad4fce633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd25fecdf37e7dfaa6834ee0a762a9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49d1bccb7bbdd643afb2d79eef626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67845f759aea24a6e6f367684bbfab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270fb551b5977c4f3cc9f77538c4ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43efee8b2cbdcab9e0734aedb27197d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077c5125b7e57217b7e83daf675495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d2e8ef7954314d3bc2485669a4d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0295d0d65c3acfb9314ca50c0e04ab4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d564b8c5f010c74deec77770bb41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b251f38d8a961d67e5ec3c9eecce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6c759ee0ea7b86a92fb6a2f1f970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b84b6708dae0a4138da271b030de0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379064fcf02c612e5fa5981ddbd986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf310c4c3e6f871bd93d8288042392177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f352f929d69808ed8e87c135b8c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbd4125b41de189e3d3a293d8438b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a8d2e19ed6cb5f4d617a091ca1c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0c1f2dcd0c53246aafff13ffd473181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551a11676cfab7394238f14a9c03a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b153922f5b53a5474c11c3269d6cb4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4734b2a742ddb86779b6ba6fe4a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da487084d9c9a404738cca97c676e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4492305ae0ab8d0b3e1c2cd9195c6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b117e2b45e6ecdfa4bad66a8198f7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717735a2dbfb6f882dd61b6cca6475c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d92d605d5cb36a8f99f4a8c17eb90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e70ad1249e93667687259b0ffab68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68502acefb39e5e283a3b8e225df3e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d83689e0f05dfb539687a0f875c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4cb1059f2c715ab6a4035151c17c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5c7fb6698020aeda685f1fd86e64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e7b7ef68f3cebefb7773276ebff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc210456dbc932029a02f95e15e4d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a07a940b4008b5d300c1e894c052f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfbfab914c60992da1120d14c6387198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44953f6b1488ef215ded33339ea999199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb42506a174b295488ed63a8620d2ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422cc1bf1c49b1be3a31cd0aedef0ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a997f809c3576ce04e3680324d2a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848344e9fdfe69e00ceec0a9fc43c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da99fc536bf5ace905891129485c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb57d78d743394d2e2a31160ecc69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe568d1651db7b57529c49b86881b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512baa223d27ca2dd2e6ad05c988ad20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472ec1fa9efbb1b6d86f67f0df375b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa3d20675477a0cf51dfba48adfc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e00b3c7bb2443777e3c6982e60c6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fad3cb93c42813937d6a66a6c5aa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e1e9045edfb5c02a2a09e15e8b28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8959f767a7a2758e1fe26b54ce823dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1cf01bc754fda3b52a714d023cce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaee6ef384b73658a11201799f7bfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d0333297db40e633cf9c0c5ca34c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8411666fa8b332baabf310db106d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68fe94ee3dd0d362ca8a55706da0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284214f943567306e454e0207d9a4e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3667e281476fb73f4936a6851d05db3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6bbaf7bf1a1fae18ad52cf99f273d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db193fbdb865fd1390f01d0768d567222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c040de71c52a9ee8537833607ac73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b0e7896cef727bf13c94fe6e96cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc320f8bdbadd5398615d2c836cfb68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4ca749411f4646f0b5ead6e327128226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31accb202f2e050a98894345134325227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ecda4ba71a2124d4fc9ec3e85b816228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e55848bf7f1b0cc78925359d2c716229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eaf3bb40ef4bde990979fe062abf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caaab00a7bed03bed26d46c39ba5d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c5312960bc7da0ce00dbcde22c83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a4378e0cfe1d0b06f97ec192180d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf7fa0a324051e54ff6e629896a9f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf6e3d01d39cabe59ba754fa54f58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3131af4228e1e4e7ee6c7fbc09e962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052741b8b04961ff2f70688c6cbbf083237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd43fa08b3ddc0c8c88c80adc99e989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e497de5397679fff663faae0ec647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e82497bbdab7f78130a77fba3bf568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eddf1f92f8c2e9cddb3f145afea4ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd0f6bc82c487b57993b3fca756fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350256fd03955099af9faca5121f6df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e7a125a5b4c8c997301263a89bd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2cd77913dd26ab78ac292dedc776245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbda020da075d7f74a7ca39b31a0c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc73f17024bd4c382c55c2d7ae160f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee68013f5518cf3d81db415c9b137248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169ec425adad15a31d0a70f051595d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e76e4d72370a4b3e8cb45d169c756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edaa1faecb69cb7acb8f461c08c8c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5aecc2e774aa7697ef9642991d8bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c499b3178cbcafe8489f6e89dac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343a42e39f7971ad16659b22869654254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba76890ab3b0ddb44b4d4e1162e41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445997e3107e7b21d57366e745fa2e44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5e7b030e4a30ea7dbaab66f82108e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3feae1421024549209fc49d90b7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c07c5c94fba2ef4a4d0c3359891e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bf22846e5263deb8100f305c047c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004f973d790da67be0a7275c55cd4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab9ea809430800379fc1246a29102262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a1d849908ef3578cb559538f9153263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64e45616328c4c899743d629c4d77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0523c64c214feea9ecc7d4e304eeb43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d666b502f0a56b60c3a9ef228ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239b4d17f40df3974098f54b2825b6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15a2890da1104f1d963e78e618c55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad5e01fad2c8f1478825380685f9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0db92a86f521f8be21641d9ca6c08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce14d609f5db2f270b864f70bee511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639b538b0fa74043b180ad4cd03b6bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f188fb4bd154d9b1735ff3409b053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd53c9adc40e62d164cbceee47ead274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a88f99ad33266e65d6c80d1825d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d95d537c56525ed9100d93df3d1ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb9591055f93ff1ec59c6b4936b8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3517cba20b71f653cbbab0deb18d2f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2407a247f3360568c657240f861299279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1bc37db4e5d64b64a81827dbaa52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9aa050d9dfc0dbe60810072ee372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337d92182fab2b61abcaf1f55d5d7b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ccab9fb6898b9971f8413d4cbffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2ea02526b1dbb490f68aa7499c43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c5fb390b06f6cecf5e99189e0521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb8c22651c755039651619656704f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4025b2710cd9280d4f7a2b8f8aa1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989c501325583997eea4859d64cb65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa142df5a03165add745e79fac39cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557e9ed2003690af3355109e80c7e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c9ab6d6873d49d0c517bda68e2c50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89544042e9ed74f1487ed92f83a14998292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f64ebc7b7fd865b8694738a63fef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad0bbc4b80181c2367f23689362f00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0af80c08bfb413c0797de989a2178295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800263717bbe9c9028e5c04eefecc6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43629ca1d4a8ab48f2d59ced7843c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4262a63a884dcddeada8c07d3b95700298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467221dfa46191b2da55d18b1513ecf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8bbe965eb559eb312bb733f703b73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e9cb763ffc18c16c57d3cc80db4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733804187e40ca517ef8f34a67b019302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba9744542d6a8348a8f5f4713db0ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b933758dd7e6ea3065dd872fece6de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a448bfecc65d9d96c4252dbc77d36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2407c71eefffcf7839821e53dd7c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0e532f59e856db0e9ade5af1d2a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff09015541703c326c448111c8b3a4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bd999020e662728fb4203631e6a3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf2b68f9910ec0f3b8cdfffbf68f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda35d563c309d017041e1f54f21179311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a811b9a4dded67cf1031338a8b92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6450a28ae1b9f42adf87cb727ee8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f4c775237d71985bd665b62a92f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff66666468af89cdaa5c4d43ca549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e37c0f5a29ca017bad8ff58676e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d841def57d02278c6c5da1f078dee9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebccd916f498f75b48cde984da2a02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798f091a6daac8f76a3a014c3be59d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aa4905e770f48c6ce949ce5e12888320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26474d6049e78eaf01369a3524027d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd4f2d1899b2fb1ed1831284c9702322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67a1796168f713d1239647cd22c708323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706d2786736cfca823c70a3315cedaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b048a57e91d53058d3078350399bbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcdd7632fe74477f9b71f507f03f28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3787b2ab27dc64ddc352862623dd15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f80335775e2c4e32c5989021c5665328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6977654e7db3c706c7c9a44ddedaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8740e4e28871a14cd3a89dbf9221e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa00ca329c05a5afd55dcaa95d4d8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2790b107da0044fc82562f13f30ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ab7bfe2f2847bc03d0b3f8c6f979333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b998e2d0f996dce0bddcd4d2ad214b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e93953774f4cc5809c15fd112402335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af16c62836a59dc77ee86738296046336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f196f17242e83f9e060de2675b2068337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daaf9e702fdd56044282f826b9baee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc136a7568552751036a044cf273d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d63f7c5fe66b3082923df29de1dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355caed41cf699c1958ffb15ed12c513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c944cf31c5df5322c228a32c70ac2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a54975e65ce7128167967d6943e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5357714831e439b20493de7722091a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb557522ad6fddd9f6edf65ea8e79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338fe02078d2ea163b234c06b5e1bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf42c5069c42afdd124d2179301044347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163d11ea12ccf138ca31c2494f0a25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886be0216b0ca4dea9327ef28befd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae913b12eb621078fae74128d0beb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d371ca33e83bed36ec16f0682521fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb94f52470f04eb040f6bdec3af91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da65bca38ee3c14cf0f7125c4b9ec1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0bea830ce10b00eaff3372921b69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bc290b283f838fdf3c5369329b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0b5bb35a8136830d2b30fd230a3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4784d851dcbc175dcb33b6b8b17816a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57633d2977f90599304023481acaa49f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4113f49a238a277673732648793ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b779c1dc23469678cf7163cb6a91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287125dbc3d638d766680ebcdf5672e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb31e0599c79d976517b32923e5c0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e70aff3e87f6339f6b8eb076492d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4e63b9bd214eb95643deaf0b2abd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7e62540bc3b19e02d5f754c7fb4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1e73df7849e827146ffa5673fa9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f50bb7532fb951fc015276982cdab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf940bd7ba46e0469b217019060c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01ae4ac245b3b702e8d5f3cf09b11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91bf7b1efbdd2e640fa8416d5d188370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869d6bbd88f83fd6e1d2fbe69d1339371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9401228caed0fee6203eb33980b21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d912d48b1869511b1a60174488c87e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d3682f32a26ca8771ed52885d4c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e52448ac7c209775043fdb980e2251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d548b816fabc67e2a8c04ce8ef95dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6171f20a23e251015612aaa4fe7ddd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c1f0a09fb0b18128ee3a7e0059783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669a49e70ef32797c3b99062ad83c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf653aca0eb4bb806814662ff14c5c75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c3429086e6fbeb121344766345a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592d6d33f70fafeef08e8345b620130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490983dd75ad6511509a87569d44d622383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161451fc2c31568811a10ce835269b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09151c03a5d5b33188e594dba053e08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5931252fc64273c735662aad0844b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb449e581189fd4f8ea9915c40890387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147932d1806de085abf5aa7578e5de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad479551c12c6f7dca0490de374f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1ef4a58ed55fa7265bbce9fe18da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cef2bc22dec5b6c3c453a5be99cc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba66b3d8ec3e2d35281bdb73ef9d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572f8022cc0d5e979a0ab4e628088d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf285592b83934574433079f430c2f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e4e49c02619ce320d8a5e2113080395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f95fad8e42b5183b8748e6eea3ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be8ff85222031c4758c55d2a9bec7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2da41d6a0c144cde144ea623f010398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8f62f226779a8dcca4a74e1d3739399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf014a381f96de7ae3049c8ce2216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356857948a73f2c002124f22a5e2e5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad7afa166e918a50d214d05d3b797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5422512d58536fb3635827e4df8d03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f2b09a4d503b2469f6e1acedbf0c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647a709b2b202b0723247953023c760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631c868276acacc5d49bd8ccf4887c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3d7a662bcbc094e5ef6d5aa5b74c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66197bbd74045cfff86a24d6113688408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f8e9b392b96dbfb73aa824dd5f90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8f4cd248bada0928e856256545cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf721fbb13fd7b6f85df40d6c52fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85a0d2f7f1de725fcdebbcac441a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6d345d53ae6539390f4ab5e5187f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042ff3490dbbedcc256204e1bbf105f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660b8d9d59c88b0f0b4acd315ae013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c09da28406d19309232205acd34af9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c1b56917e84f39dcb32f32f859091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc267ac9f8e14bb49cb0538c1e8fa82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e989b3376905802feb5ccc31fc53cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a20ac88576ea77b87e6ad19d11e2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3c2453001f5cdcc5836c0e56dc654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf68df63e5f70db123397ff30d8ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a15b07ed741dad1e71e8519c0dee64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572629abb0bdb57c0ca99ef09d0de190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27688a72c092548d67c5dfb83fa94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7879ad9785cc9c6123c921215714426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39c1c0449545d1204a957ce23573a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e83f9cf068a0b99c4805b63f79b97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7630d65fc6eb86c6dbd4df11f48b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8f54508c5d6ed1cd3d4b61819949430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae2016492ff8949ecdc94fafd770c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb5dde82fc671359e7fb20d4c07a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7371286a601245b043086d6d2f2e2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72165a670e61ed54a763ff6c77e07ba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6046a9bde5c49f0791994bcca31e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624745776f5ba13d74100a8aa8a223a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d956065063dcb5858ce26ce59db814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533fad66ea59bff2c1316e66fc320b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a14513041988a25a491690a0e5a78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4451a8f5c63ee76031397c21353c4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b6c6ca9c90f2e6c2ce0f6a335263441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e6da81626bc3496ad0a701c287da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981df82cbafbd87e0ed9da800d8d88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4758c7261042189352ac0f3507c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b8d7951560c8d0e181c78b153395445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedcad584b17cf63e62ba73bbe9582a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27a92fad7ee866116413f02848711447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951b67867a0bc64d692222d42530de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece45e8de84c4ae9e97fe7cf1e773c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12e367ea23b84930ae3d03c1f5ffe5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d83085d1999939d517acd7b8fdea01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370ce88ceba3a3b7734c35bd020ac0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2bea9ebdadb06494053b3a5a0e1fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a0cb755fa6b74f58437d278dc8c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a79792e8a97466129af8a05f7ee12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36afee305ec5a6709f5ffd34c9f7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ef6f9fdad7269e94b32e4e1c9244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226a281824ee03a5c5b43218973a70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c427633ee370ef48289eaf61c799b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4949abd42400ecb3fdbe50fc8b7b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd9faa0b79447c3a76602e3a3c978461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7f1e3b2ddc82278c1c7f322b9546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7813ad6114def7baab7d67dcc19be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d8dce8cab815788ecd83f04d9d894464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904373ef09b14cda4da34897a0003813465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40739da504cf36a9be8536021a9054466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb312a8115615ff9a54a0dc3bd51d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f91955c49f8731cb1a05e220ca1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632e1f6db1a99cbc13ab802b7748eba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d963bfdafc9eb6bb2fa80edf6ef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c876ae54a9b4333ff3298593f9406471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39cef82e59737115469c8a64498b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a36dd9b9c475ae6b7a48fcb1f034473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12b2569a3ee33513775e40b2ec481474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50775e5cf302e3c1f36eea513c3b7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263bddcc8b67aa673115416ab535fef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbc333c3ac6de2cb5fae0b5e4ce15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69b1e6dcc1e0fcd19d0e30d08d5ca5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f92259d5f7ca6ffe6bffe5231c0bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60aa01285956ea6977ca3d39f3a8bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801635383d1330e7273e97312da5909f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d7bb9d25d1b154e36619d70a9142482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702608b1b7c6e9a729b0f6e8cc590ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831b288fa7a6c8bcc89fbe0f47723b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c029fad1c6663510789e8ed054feb6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af0327518765b98f7b2dabab61f2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c323b98457627085c214f725318535487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ba2233fd1bbb3b6da6551afb7b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833de2f4c5f812d54b16554aedef85e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387194269374a5495f372f6b6601c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4203792012ede0fe03a0c109716c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd847179fd2b94f2bc32733e0329f39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1725029bc4143ae27561e61b27fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fcdae8cf416ebdf83e401042f80a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c76fa7b15f2bfef942810c64cdd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a71089ca588261a7c6a90868d6256496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f8698dc71fae77160381d9666815f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f859bb06a8260682db6a6902e8f2b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45845253cc9f297bf484603d3545475499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c3c6e641bbcc3219ace1695d4467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e379d3fc9a255461410a490d96d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59218433caf0f3a127bfc914ccbc5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f276c1cc633e63358a2788aa6f9e33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4bacf2f82b72226817d11107edc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72b382a74d724bfb4b208b8b6afe8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc3b96e379c741c733db4ac2a67bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3f5973c68e0f086fec799cf9c64a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed213b315ad7b348fc35c19cd2fed44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814020fc896f30a8dccf45aaf9bf84dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48774842ad40eeb3bbbe57a778468d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b11dc3efe99e71fee335f9f01b114d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0359fcbc7775990362abd7fbd5df5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb5e644cc29d1013d8ab241cdbe0ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d3c61d28a82c28709c760771ba18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc901a99311afcec5b12209ed67ec11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801ccab383088641b07d38a262f28c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f6bf2c5c7c59180329b3b790723c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0dfd3a0dc6cab48bfb0b823ba266518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811b463912bb0a5f34ff5c6cf117889519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d820c97963f5e16bbc84425bebf32fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208520f2b3aecac354c43cf2129578c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dbe2de7e4744a00ccedd35aa01e4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554831ebc5b9b247bfd5f67a637ff12e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2058027c6e8070b9dbf5f93bb4f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69c8eb01c1b6acaeca0efa1d0eb70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d89cf632082c05c89da2918f853b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b229e815596ee23157c8f3207f84bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98453744b46f9665f87206a295b8afb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1f0578a30cfe4bd2b3461818fcba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dd613e269b80938cc342a6b2aabdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb66d8703a9b2f100883bd86ef0b6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bdcd55086d1734801cbc073233cf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be30d4b2345cad087ae5999fffe243533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f661e3f4a64ec37f33372eb6cb53f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d09c08f395860ab312e9afcdf3cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0a6efe0161eee916426cd33bcaa57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd7a8d53ec8b673d58b4921d937283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8b10bc26d81f4dd2020ced9dbe08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda37e56d7e1986d16406aa622abb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88733fdd847d9942394b9dc6ee44a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f19fcd244955a73cb4b04b1507546b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ae4afaeb32429e8de221fe326acce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285f9447db49500ef80b493a6b1dcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3555fd37e4ba25971cd4978dd4805544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f0dee733b25130514432c572630d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fad964c84e295380ddaca45b9fe4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08230ba5ca42852f9a916a2cdab9c04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a868b0b12e5583bf61f5d7fb39a497548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbc998e4ecee10025a56559a8ff98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1688774ee905829e3e9fc29c1dabb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb621f9a1794e8cac268ce3ce1503b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc9d05f64da46ae0603015c1a3213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f7bf89644c6fe99b0058456cbd3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b240393ea62662fafee329fdde05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e67c68d4526d3ff0639de9245b33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b8682f5c0b565770d712e63617d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea575088411307b7fc84c78cde37dde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c820080ec5799318536bfc437d10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334726f77bc97509066419bc09354b2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18581983b736118af169b01bf5fb61f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae68f9b340eb16217ab0e5154a0e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444d010ba46261b029ff33001308c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36b67a6e551a7021a0cfa32d27528563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b710e6272c79803d496f2cd68c144e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d0806dac30c9ead5734aae4bafd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63723e58ad923ef9098b072e821daa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5695b5d0b94842cfaa9a9ed7426b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4099c865da17592a16f7342599308b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0adfd86ced2b21d61da5d07ea51b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e03aa2983a38b17fce58ef1c418c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48b61589c1c36d6c94a722dd0ebcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57244f91662d28edf550d91eba1a19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013f6f9e826cb86d8358ab762ce079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0ec31878277d03846a8618a8e9c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7a640360807e153a543ec9e39dda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deca089a0769fea9a90499c919dd1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b15e42e79a8c45867e7aa4085933a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539e6fe0106b9554ad12792c8a710d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145aed6cdc4a441575f5e2cb9abe47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef053818c297c6f46399bf3c01353580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9642137485a5f337e4c954c1bbaae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3ab1eb40cba5f962c72647900bd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c427537c30af5e9090830d3f2199ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57380cfdfd5506a7a7954442049c860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf0477f0d9dd865bce296ff604c80d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5437e27c04df029686d4fc3f14b6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474319cba7b3f6ca4574ffac0c1b6c1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f8b82b19c8d3ee86c6973e62c579588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dface649641e48f754558e1bbcfc1ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274bf633a430c885d544a724b29827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464730cccdece03677d7740e2d73a8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae684b43c809b749cef363fb4e20ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d68f3a9b0467d6cc8cd8f18438f14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad41206d955a653e72c7825b3491150594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0147986f2211ceb5d91f38f3674de2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc7c6e05f8f3104b631ab05565387c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509791ea4ddb0552ed11fc0f0283699597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f3a33a5042b62d29ec8f35e56561598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9a2005c8ba98368d9c138711edc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b39a4603a29ed871faff9eff67f62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb4013fd8349b3aa504d5fe9206523601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136ad2e82e64c7d91b42ba665fb5e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695dc7294cd0f937d63897ee5f8ac6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a485689b6fd3b1238266a958e698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e1f005e9e629137f04664cde3dc2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a2c090cc80b0e53a40c36e9e63297606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929ce3904bb481cc31c55a2f2dfb66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd500f1db65aeb48834cc34f6aa49f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8fee779b3651a0f55001abb90ee7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b5988932f60026af5c9764e033670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106291123e542c92c7b439cfe3689c18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee895d6f548b86a354965de378f023612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e68b29a3a9f9e73b587a8da934021613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620cfc1f63daabf31e673b86cc5465614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f4fcf71756f13947c51e0796b79e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3711c93ba14ae4aa3a8b7e7ed26e05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af5793a8df72aeedb08b9f9f6c65a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b99b84873e3642873a4bcdea9ec40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaafd303478e00602cef6e908e77c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6142c27ba5fb82aa8fe0ed1947a41c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf77ccc771b9a9d4adff5daeff557621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13159afea896bec961d9b7259c3a44da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19cdf843f9b7528aaa575c29e57f52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d42d491a22ab4ad06f19b78c24f2e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096e9201f437f0b2c6073fdeabcf58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ed780557181d0171a3722caa35f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eba4c5bc49fb7e1e75b47ed57fad2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b59c378340b761af66bb00ea6afa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb43927446c895631968d1953799f5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21738f07df1464a997699d9d9afe9634630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598997f3e59e5fa979a3ecf8e66d451631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932c6ef52990e2406a737a51100d7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebbbe8635834d71be3d976620dd56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786ae8235d326f3f37c1326a7efb35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b3695c473159cd98074108d0df66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aaa9b016a3b2c28e310ae3c364294636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028244bdbc42373aff8e910f4cc13ef7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f81922ac45b6f1ce01033aa5f307638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419b48183a1468c08eda0b2871fa5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb8b6bb64d65b8e8090664a9dbb98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0022e99f3e4312337f729e31c186dbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc3a95cbc47ae6fa7be5591f81c38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a17eca192178bd33cd284e64f36d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62aae55beaf59606ae8019ade9db88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01039817a94f8e5ad367e0e40cfe45d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc4edab5c267b3599d39ba8083f6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f876e88a2b35239a03e1daac02efb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9bbddd043388b4e44014668ee1504648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf969833eaf059b7055568828de47ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f477494ac3eaea9ceee062e73d41df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42aa80f2738e289390c3f33f5ef8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a705cdf8a16df0d8519d6303825865a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb324b451bddaf8d4e1b61eb7e27e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b10137be77a850400c19c170a2a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06cc6c9d99e86a318f48ecac44c769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ca128dd13603dbeca2230910ff5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b99bc94e8ad3e124b2d567a04edf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831fe9bcc64945e7a69a966cab00b0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f525fef98ca3f4bd1d4c47cf50c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d87da88eb87be87bf7e3c83176db5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582d882efcf1006e46b7a9768976e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291744a4b78624190b63903ba8b3f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63378ee34c59a36ad173064232ab70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8aa4be1f91792e7d6b57036daaa52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8fa3695fe088a7456373bf04ef88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf2c1e569f84ae8016ed1938e5a10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bebd149b46dc9ab0ff63ddb6b2606667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7685aa76b5d4cf7b694e2e56f547dce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b9bf156a6e5ad731fbc55ddf4995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda42d605d7c09197ba584e40c2bea4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a4ed53982a33e1929f39a0648b2f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b22264821b7336b337c8adfb91f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b8551f479c1004b15673e4579fea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768ea1163aaa66e7f9041062af13ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5deceaf79b3094e3b606572de150675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6ebad304297f2ed89d10691e9252676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56031de2b0656398347e82532e74d3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2870c4c4225efada66a568a12a769678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcc295cc797819bfa68a11874822e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517fe500300d989d61a74fb2f69433680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ce4f615bda0d99d99501dd1e1b06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c15e2f711ea9f3411c2e3d6a3cbf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3949921c99b48ad3b9ea7b0e7483683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8e762c819d5fd564077b424baae6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562590b98560f0daa723c86be1c33c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07c229031303b0179e11e431a2bcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae4d8ef88a9f406ee45dd12933b69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cda5b0bc5b26c6c40efde736a3c43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac6dce599632aaee44a218c76d5ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f30b1c7c85dda18796d4e798fca32b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4739149a84f893a2dba5653205b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c3ebd525128917d32e98d0abf5e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4da7c1e5deed8af13a8b06757de9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a61acf23cb8404d4088677eece5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19fe87cab56615fc050c41f3394de8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ea41a2ada4406e38b2ebf58920ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa8b0872630e3d6497c14aedf5ea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48313ebe47bbf5390ea40b4365b317698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a3ea66ac44bc4a35161935186649699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555324b1a389b49d844669ba6abf53e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4968ebfef74ffbe7e94eb5d9e23a54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f9bb8c2c069e94fe7f274e5657f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf5c4ea6cc52478e48063c4bd6e518703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb50ab5fe5ffec2302832bc827ca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0a59347df83df1f4f0856d740d39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7060d71c1c66ef5ac66eaec5883a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf9397f46a12dcd25346315b13cfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ca301a84d5ab0969b4bc43a454c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765386f5293e8798f7c43314465ced28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d14fbeeb3b847a877a57a5ac0ec39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bfaca107e8a9fda76af153c78f5eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462ff1c8fa5ce64f40894cc78ecd63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a915e39073bb8bfb2c7e9f437ef54a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c6162b472df5ff1523bf6239be1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd0a79c6bd385dadd124a251af5c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d164d4b9557d36ee0830287877bb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341e63ffaab7c0ec26de2daccff400717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51377643691212055927b3dd101f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154c056d1ef06b849b74ccca5355f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110393ba07a70d409647983aa7aded5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab61743cb246aee727f6f632ebe3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4e863e062cc9989c86d14833608a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ed39c5019e48b394ac4f7a561214723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881af3e94a785af01ed36f5a50652a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746051571451de31e6f73c9da13b71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f0b0918063f4b192ba7c53d29200726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357319eb0e820a910c59e1a7961d1587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cce18f59287283f5096705db12deb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45108b0d0a2eb0c65500b9b777bcd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234daa684aa4b5a419bbdbe5468b33d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833740b5a232867a82f0882c20ce9c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a5feb056c3a8245be979d0849556732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d88a0ca636588719cd3071b51c578733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b76f41be0717c33eee6d409754ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9b825273e32bce80f0d28164bdea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbba08fb41edde1475fdca04c2347736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82dba34853795db48009f3be511c7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9094e7b29082c193e3200eb3363c6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fbb4bfc4d5ad722f63b384f7961c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c48f4b82a0f283f51106df32420f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072af0192731718b346f3947443959741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c76f391100bba61caba983a8f76e32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac287e8c30790177947f23c8d83b36a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e3452640f62adb3b9d9d8486aec0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300827e970725327d4f55525090a9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fca3744653dfec4674af835ad8c9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1462a1efcb5c06f013d43068d57e26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e113c5c5a7372bd596c2e86cacd714748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f6498d2479ffa9fddb2d75aca0db6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8dda347d30235dbed7012c2cddb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfdfa7836f3dff62b2be7aea66186751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df27ad8b06fafb722c5fb1cd004170752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b777d0bf28d86ca60b381e7f763936753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9bdf2baafdeadae46e295fa18042c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826771d94231072e0f2aba5481ed00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0d1f1501bd919e3a2e4aeaade5719756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b4cc8de4375f82cb29761907b8ea5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed45e285f1c70ce160c6a20e8b6c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca668683bf7da12d411bf9cdb239eee6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb73abeed2c7958c5bd707b25bd55d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac728bb7c024a538c76a241663506761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe7bf78cf81c2c4d120aae3d2a75d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b64da56ec202a66b36db1f0e3bbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc06fde73470df26aeea144f95f33764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e95e0a22ea9ee30f895c943e4b9df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348739cd06a84af9b2ff08d46a5ffe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3e30385d51deee4e153045d8571d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e100445a44f163aafd57be6607dbd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f96187b796e39258b250f27e211b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c666d114fd1348371088df69e4a0dbb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c3a49ad2b96479b7489449842cced771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2595491b64981d8723741b55657b75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306cf184d33ef32d607d67be4140f61773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c755e9d85dc50f642e41444da4fbf5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddffe028e67aef3103cfd749f3bc29775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9cbca0f8348d3ea8994cd05fc676776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0dff02b305fd4b2d551e53f417a2c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8e0e0e44434029aa939e3c5ef7a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc787284622f15e237b7ea367576e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864225095ec7036fb284bc67419e2e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acadc989382502fb66e0ea50df086f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c277945f96624166e65611a5073005f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976bf4040b36e526325975a71538b37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6580128a5ddd3ec95b906be3463b73784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd7c4f7aaade23bb61c3aebd7260a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5076e63d73341abfc7480786ede44786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a329dc39c44a86bb035e882c72705787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02994e287793e8cedebaa01d26aeb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ffd1b9f56650f8aa730aa10c499dc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e572ed34adba3bdc3bfd8b4d82da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d8a5c4a0698fde36af51ab97ca94791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99134300f2c947fe4fd188024982f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385632b3f7b4542d2369ea2986e692e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e260dc77cb6b17cfccec7431bd725794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45abe12a29da4415de0eca6f26440795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa30a0921f8946b215123d9b6abb26796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93479365906409f5ed7fee76ac1ea2b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55a13eafe110dcdbd1b168c38d8ae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f7c187806ee25759a3b273a33518799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce143ba43f545d3f66eb143729b29a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc530370f7c4400bb12505ac615a482801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7c2a73c899a14e6c0742dfdd1ebc6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56772f79c26dbf7e6e7be6a56f3c8f3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0089b59a1ef9dca66cf15ecc46096804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b15fa31b91731ae894ee723e3e8f0c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfb360e0b767c22a0261a69519c41806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f364c9db3e623a3904688134bf8d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470f809ef028d93b4e830c07bd25f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2ad8a4df6dfa46e8864f34de0f646809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908379336bd62ba5d49191567c765d14810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7edd66aa13a8773898d841ccaf86811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb80a89a25fd381f167ff706737f4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba789a30188a85ef026b68f8768c3d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf3b29fbbcdb5a1fde917c10414355814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34674c8f2ec52445b0f5059b0f86ce3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570934517a54252f3bf21acc3f9019d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8741b08877d873d3ba80e067ab83817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2cb562fbef26274bb755c023ef06f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78f100be043154cd322bf9f58dade819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d99e4cc13a8f8f6442194a2280a18820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d37f2daef9ea8a67d8ece5c6260d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1f7e45d23036a09df9d6b621a98e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f165432352e5b59cde120e8d058b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc7cdeb5f2b5db7ec405afd60fccac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b927d10b63e4f589f9a751655d545825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9024bbc96b8f3cd156a4350a1ece826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b549fc2e69fed5e1400239c259d7eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000044e31653d0df776f8c24e03edffa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9c153cc38f4b1c75acf330e4e1f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7e9e85ea141d0fc32923f68f8a3e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644530b4d509f34eece5ff829ee43a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4461be4cb1b3f09f20fe34c330feb4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c767f12b9e517e8792f0379d86af3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebc0e764d2b68859ff2a367089e2d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88016fd072d4e6820fcadd929c8bad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debaa1c2fe8f6bd731ed4020108ba39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c5d98cf1d517ab06a00c004a2d1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049751a2c79f3359e357f514e00ca9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfba7b219612834c5885c639507b9f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc7509c9bdf6bdfa9da27f7364917a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c1d064ba6d822f5dd90fad86230e5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad103d856e8b7bd4775aaf8b063cf2b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a138adeef46f1b125695dd181482d9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7be7ccfdfb59e2a0250e86db616e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76d4fbdc9a23b70c55f1394b7bc41f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e39b58ceb97c4469f668528b8fc1393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac0d0650cf1a3930d05712c1f76514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4075d17a2c8817d5c4267a8f572b125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f87dc6cb83f72e0b36fa767474ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739703749092ef66ab2a3e8aa7bff7527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc502280246183296ebf02c7c998cc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865710ca98cb3f0756a52220642481749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eebf49ce5301e8f53c20413a0feee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5dfc53ee8f58593d164da53cf9bb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b72a2ae832a91d05dee75ea5dd0a5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810191dd32a90f5d492d8a58f23b06df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806f9436af0b2ecdb7f8e0828b2a5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd4bf4f89cd196c8d7c85b069a7a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df042af7e465d27476b58eaf04dc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06215678e56d87aaf4966bf83567917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24159ee0bda373834162cdd18142b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea5e3b13b4405df9c90eea0e224d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b5e1d7589eca9b7531318c204f8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9254f005a1809011be3525f61d4cddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8da56d3782bfd46784c0ec3f690c6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b827aa5dd14f7d2f1a9e0447365b0a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5253c297106e4dc364e65e1b2797f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c97ee15a4627dde930a9267ecb8ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969384edc7350f5073b7b7d3012fe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425a0702ed4e709eefdb3a45217e3a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214f9bfb0a6c12ad16922c7f158cd8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3d2f601351e7dc452afdcbe713a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe57067ab4db237f88a324f55a760430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9c491d6cbdca6dd439235f8f98f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc798c5358cffc7e45b327c662cd5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e20a67143069cec35feab3d9b12dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce9534492d8e76ca9f03cbec1b10f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded27ead0f24a9b22678cc78ee40eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef734d8c6162357f5debe2c1aa93536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e2947126ddf9d7aae546fb998ec337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaef9257e5258e24c9e5c759cac1f6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538e84d2cf6ac6b3d4abc346a6af5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607834d21a614bc0be0881e650a3fd9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc181e6279fefd3740ebcbca4cac8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd266074cfedccd82cc820b2608a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e539493013590f7e482ccd22f7b5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713cab487b50daa965822cc4d8e5a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c766a1a1a191df2b8e5f3d4186ea9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475084bf3cec2c2e9eb042cdfc1eb3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7da4eeb831bc3ce1f52fbb1a6d06e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5376434905f6edb224bf21ffc1ab0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e2b603d00e2de63254b44dd208e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d09f6b858e08d20f5c34bcbf1d1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415787f8aa0a020aee0e595abee4015251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863f6019fa099b033847f208654b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0cefab27f0f856a922e00c69f103f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce365dfd853d91c761347378c7d5d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944b53e6d1f36aaca354bcd7f3c18ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084b57d211c5339bb706e6d230734256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a33813e13f6bafa1a7da6f7b0d8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ceaa0085288f0f6afa1eb76f518658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e005b174df6c1b962b0fdc59cdb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087f23aeeaa6c702708ce0c2be0b14e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43112092633e682eaf4d1b6d49b6f16261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc2c6edecbbf32fd7b9c3dabe1b1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68f7288b8732ffd17f2839dbe4adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db352133a2bb09ba82b9ae2019c3478a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b520fb3b14cf8008f1db9715da80665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae08fee582becc798808f3536d6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465fd8583db1665aaebf2de2b37d5b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a7fba4211cd7788ec19112d2cb7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc79685231f6b122eab16619977b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f7d5605af080a39ab6e4909741dd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c899be40dae34cf55251345a54eed471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093bf723a3f43c46a9303808de04f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5063045b6b67547385c02bfbc46973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24cee014c425dcbf563336e475ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966691541ea2eb8f42e3663df03a402b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea68acc91b3345924f5852b4c5a9e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24707f55804002821214ac6269aced777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6485a26eb437431d4b692fc8e008e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e333eba852a9d73399f610b6088deb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed22f36ddef67886485b68462d2c7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5851aa17d80e3e9684b3047f9d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e222774776e2486cc4fedb9c37ef4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5892cccfcc7c18b241db7e18b402c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f2d1859217116fb87796505f51fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6645bb4bd7292ec41de9699249f4a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3901f2d3ee69277b26c7c6891378a2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a6bed3dfb858318314e4f221c7d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f153b40d9e64d0fda58e80389eaeee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f5e263ea3adcf4a3ee600ff6b39689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b956e45179eeb74436c32b49a3be5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c93c0b974ef5df3a5f385254a30cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d010a8e9c0523443cb14b5a25b81c5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693202ae89975a2618e0133bd4dc54593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a80493257018332217ba980e801594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77dbcf29ad2e850be6d530cbb6db9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9ff2de23ff461db439cb04c6dbb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554fc3bfe06846f908d2778711ae31d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a136f87d21f776c0152b63db51e5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644ffdd73d0fa63a098f5b72df0bb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41cbb4875ab8e9d892ccf8501d7df8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577df2289e61270370765229157cc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d8cadf7436a5d7ca64ab59e64f5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a00f85b484c55c2294bc6a599c3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57175139e535088600f3f4945474bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4b2cf8e07e033fffc90a15a15312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f405005e972c0813dd1d273fe40b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb44128c0debca2c988f263ba424d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684903aeae4f1fb1dbce68694588c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb5726daded991cf1d6845c5bf842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a764bc7296e675460c727b0701729f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc637ec71a8a17613025d7c8250b7875111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f1feb4ca6f2884da4b9312b305a4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b031eb706bac6a75d264a82ca57fd7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad15772dd104e6943356a4be8014f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5943b607fc036d1dce616bae5b72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1f99dc2ae0e2ec85a2324c6cbf4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eda98f388dbe8800e9a7be042c9bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ec6d4027eb3a672aea619426d65c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c25913c54c4947d078da54c2dead4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d4ccbda1870a26a0a82d4d6b8d11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f18a06cd151af08f372501dc2f632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c5d7c6620b099291f5809452b0f57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ffe5fbdd86a24de9f6e56dbd5e3e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41e91e1ba95178d5a190fdcab7f0f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583083e180768842ddc516308f7c9d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98fbf43512556eef151b35afa831eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b73ae8c2d9fcb9f94f67b996f7fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d5c69f883565db6b8445d637bc91d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c97a1d0c69e1cf1f999d326796e50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c885576b2229c907a28d4f90d1bb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10434113afba839eaf59a1288a824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebdcdf158892f828f729ea2be3256132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538987bee3203a9adafd52b797b2ba6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab168d4e50cf3ecc360e876c3fae7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc378fdda6ba18182e870b30add52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374704da94f0e2ab769aa5cdeb19fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981886ff4f39f5967bf101e025776e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1ff340eb7dfbbfd14d9a9cbc60da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fddbafb85fe9a211de4c30e07e176139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00471c9432208fbf6715cf6e38addf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a60d9721e64759458aac61ea4de73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a2f5529ebdadb72ba201af9685b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2dbbf1404d1fdb2f1c9f70ad1a26d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b23f290c5d71d56e6c9d81e7eafa4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c7e6babfce3cb443f081d748e0f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ec8651b3fe4bd757fc5cfe22f985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c4091a96c675f0479a272923500bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721a777f233660e1fe3e5739db3f74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df054cc258ee4eaf85825793211926149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996f09f4ffc90bb86d11485f13a42a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa636a715fe8761e4b5f2cb0f5f3ceb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192423c43e1a46d9d853425c6e7b1abb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4011bb124b9ee0f20e279fe6929c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e538f1e7eca85c112900c7eadadff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904133561eee3f00dfe44cb4b43f8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74be7d443e7e0e39dd1dd25bb1fb12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39597ad4bb1be7b8b27bfadfccd007d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae012888dc82ca785f271a225bc0a761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cadb61639447834427b5d15883143159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40b611d0cae53c40b7ddc7a1f6840160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcff67a7bf42f129ecbc5961b533c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda30d44a7f92bb4843260b84a057c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cbaacd719c43610808ef90d34cd1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17691e7770c470452f1a8adf25bad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414530ad84969bad9a443ae927079914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22509c21ed041393348af7fc67ebac4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77a35bbad1a3e7f5c131dd735fcc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc2e0876c8b85e145b1db85f043ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d58fdfe5e89a168b7a794c41a87e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d9c79fd2c37c45e53e5790a7bf32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0448a35f79dee2485f54cb953401c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9e850abad5cc02645404bc30a96f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c12ffac3885e7f547875a806dcec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e5f26c182cddc53186cfead343bd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893adcdf6184973da26608417790917175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee20cf658c768512a9b82b7c5f78f03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f65e4eb32c33c57f6f62efa792f9d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd789ba42bf6d5b961806a469f0cd020178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c176ff6b0763bafdb150274ca7608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b9903932847e8997a9c0964c9fee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a34a0036620fabc45e62325514ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b7612cde1c25296f2fea344f6d1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7679019ebb8fe82920e649012aacbba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43203e0ed582a00d952c97916eb4da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123d3e14afe881f2053543b8d3ec82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed5642a64887f64ba4ee88cd1cfba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d5226f299779cb3df20c207c3431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd919f9da3ddc2eea557306d88932e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142910a7fa215997f6d77c01d89021d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756a334cf972c62ff3749d2a9167b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33525566bbdaa1cb0d1175716ae31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09430dfb562e6a6e452c40df71fe60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a7201a28b1517a00ad0edb1d368c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346bd1cd676931e37856497b78cda58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977075e5aaab99dc087a7649d7c033195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb0a439158e35217d9d341feb613d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24304dfb095853930a4a92b1a3e5301197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237040d5836e711d06ec1834d61ae3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6709bd7744384b22eded67f93575497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0c79bb7c1c17e60132a8827c1937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eca75e13cbdfdb58281a280bdddce0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20782f71918a10ef645bc495236930b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9230a453a496d446f3f014cc6556203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8d19a0866be4585f1f589bb0ad20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71daa816d9ec8223044d1feafd0069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aee360dd3acfebc59447b2a98f132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb77d7e0ac464402e47a05d3f2469207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbbbe3d223c2bf56ff9863a7a26dd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a06700795dc8e4729ebbdd3f3fbd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d327e09e218e0ed5996feb90dff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f93279250f4f7997bc5a495e4a55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c6e365f77575d3d992bcb84f54120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e15cbfe86d1d6aa33f1267ec8b15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae042ba8fbcef6b71027d325f50e89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc12842eef3546d653fc13b9605bbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ffe1cad5bbe9d8d78250c852a841216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b5bbd15662a47065e84b94d2cead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed4ea74c9a85d6684768909c6b49d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eef82dff7a641fe8a316228a19223219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f06a8254308431cd7d40cff7d5350220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6c1c320cef1e6982e5ca4dac7c6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8d3d03607a2d0a00d9f43371e226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51a569541d30581bfe64c2cf04f17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93dff9511c46a07ecd6978bedb785224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db32684ee362b82c517968e777d08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f9c9857dfacc4204d6781706b3e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1d74673251cdb16648c40c234ba2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edab4a8811e0330926fb99d8bd91eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40cfd0b29bdf061ac26ef95aa8933a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1facc084f697e9f624290fdf8a9b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9cb619a10940036a77e1f5520e10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa923ad62a224eac24333b85d1bc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eda84b5b42e8737f2176b2f1c5a55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa2719812ff7380f741e4a4b88749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20136bc64a181d43fd6ec627db26558235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb2ad26f024537a91ca9e90e8d90d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb2c86d8c4d323f9881b4e6cba5ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae128e8561d2ad8e34996d376fa47b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef6bf922c2b8570bdb4dbdcc3e232239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed1777424e58ff438bd7ea4545773240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e0a2f8f38f241addf2d53d6af645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f205e49a777204eb540f02032137242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef30a2250a89661f033e19d76fb774d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13eeb19fd9477121a396bbb37bafaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24572b2d3035b2ab45a8d774f7d19d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bfa4a94fab78a301505ea484d78a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beba5629bc7e2c97f72c52d1407b20b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56fff252eef4064b44521fe096f9ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896c80ba4eb535dad46b1ce077e83b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f16b8961b7da8f97f5d415045da44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9f803f79b5fa37babf07e367eda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee1b8b796e98400402fbcc47bb05a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782485b96f2499b93c30cf2902d665e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731d0de193ae28fc51bead91fe94a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d1b96c24ed179ebf31885e6832a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb24a7b0e3c192a3d628542d48cb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c45f53f1a7dcbaad96cf2090e682b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0786bf4226ca33bd471eb63d7c4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ccaacc2c97479b56096d17a47261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583f51e8dcb4b5f3b0acaf8791e580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c00b678ae9f9596242cc34bece29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b606bb133966181ee537c1581bb09c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e34fa70597e07c589014523bee52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfc88f718c5bc18e1e2a38c42efd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10965411ac2335370fdf5b93ba0618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad4c1bac8ebafa2426b881a3c0a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064726e916e32a717c57f939013fd5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501328f1ea47bc847a25d92e7ed48d7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de761253e1454a6c16e8b81a3560a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7f41a6dcf22e116b618fd2a885d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eac341a5ba032023aac9cdfbd5183271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a07fdf7187ac982f77a3f19efd98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574ae5ff4340eaafb2abaa022bcf1ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af44a087c302e7876d85b7e8d5f13b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58b0bf31fe56eb53f271698941b6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6dc023ee2d8387016abd8460bebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73318428190b60d208f229eb7ed425f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b391d88906a0670e35e21ee80249278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce572c432373d396c3391e04453371a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848503ea77647bda5008be8500775c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56ff403f953d0641ff24b541f2fbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c434feca3a370c1e99138169cce52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9732d6f6fcdc3518e7be8c6a6816a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18aed22e200bfefbbbc82839744d1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50861f8bee87956a3899f863b9760a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73751827117f5d037a4f86c85423d3b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1ab5961dde3f615bd8eb1b4075bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5fe52aeb3290b63c5f773a87cf572288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e7949153823ba16b200510f18e12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb3e2be3af5bd97e3bbbaf50af982290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58657c3f7bc1078e4483cfe98abbb65e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87237af52493a479ff0581c1d73f1abf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268f76fe2a22eaabf266b788eaeb9a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d86b6ea8f707160e040e338f32eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1d98a9ab842c9855a366b8cfb218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be68a37fc99df98fcc886fcffcb07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c123625ae051414ddec66f86f184563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611f039f66c72eee289e622e153359298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63274fb635823b0c71bf75671f4d05e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0db6cddefb3bdd5ffdde6cf2ac0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15cda48927fafbcdd5d78752ed25b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67344735c7108458cfe3442017dcb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd41d64dcaafe3725936385e3b48d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dc62871f5d771f2ffe7577bcc271b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc817a4cbb26d8ec0819ba96c12b53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcbb3a347dc308979d554315de8c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ddcb3aa29ec64f0f9523c4fdf1d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d1c3e35f8ab99bb1015b8f67d27c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8bc21c7ece1291250929b9c6dbd6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4196122ebca8315127fc111fe81d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199860dc6c8c079078a8d02ea4c72c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e231067ba3fffc76f9f84b1ce73f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed19e825ea39043aa8add6bd6add9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eade9b310d5fd5ade247b35874e0ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771413219db90c2df4f77f1f9b4af28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100a505148abbc13706297e288b3da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f136cf2cb96670ba920af85b13a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ccabae5021b4fb0ab1b838767e8f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2da3ec80d7ae543f4364bd5bf7d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1c352619957a09d40250e2e32238320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1996acf3cb819e2d15545b802836418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22239de78274e7f832ea3e898f1ca91a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb63aebd3aafa3bae39717627bfca8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea26e9ca3332e1b9a77cf24201f7b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b94334dd3ea0276e0ec744be89ac40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738abbcd9dc8b5a019aa181a079db66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9169728e4dbec9ebddafbc134021327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39654e912e892fb08ae24d1f5d0a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90c72409375179f35430c05e2b7ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10060b52a476bff7c9eb086c71f64e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c28880a19cefb1e6252b9b4f4528331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aace5239f6ec5835eca9ad4623f9f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415f7d785266939d0c835227d67d2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6164c8ef50002644990c83da0e1ff9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fb9b66285ec68a95d7fef0934cbe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525df51ce2931cc1154c9e2979735692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104307d0d493c404b0fcc62eb987d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432261383ae00886f235a578dbe0171338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4fbfc5c5ab80bf41a6b5b3c4fbd18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11a798774e423f12763af91d0a1c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb555e1f91224700607e2f587b1fc09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c6e90bb2fa70487296ded37823a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85fc67df6324fb0bf3464fb757f9b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ed8b010c6dc972b9e3747f62613c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01755b804490bfd1ddc4278b6bd7b56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc9ea24bc7fbaa04684fb32d89ca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153267bb531472c0d8d29f741a6fb58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad78388b1ec3c9325939f4a8ef4363f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74767fc1a912512e8bfca0b40fa8da4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f963f5a60dabc2f6671bf13afe98af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b1c87ca015c7ab9eec2572b6cb86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68276e173259ab4b3ac9d6ce287db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05cc6724bfd330d9338ff4adf1f163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7e96e96cf9ac28717ec607ab9ce6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2388dd1f94f64f241ae8a1ecd324c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f29446ee7846e6cf5cfb6c27f6f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ba27e2a3217b8a9ffa84f072515f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda59ac168daf9b910156ea52fe0fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5b91d081da1afdba8c429f13977e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5b34f728058835c81535aaed9707360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d8413a7d3e98240b5b9d70bb9c60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b871983a08081ffd9cafde151f87a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3deb5bc44528a88bdcb403388cdd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b39b818eaf6674dad1cd37d76d081364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e680c03e025552587ef7d7ec2d3a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca67eda167d136fb7c961365645fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e73c29ee32495945f6832b7b81c95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58dad4682421d13735f07a7b57373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c290b7344af2d5feaf680167689f90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb5bb7c44d2dbc6e15187d433426d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028dfbad67c3d46c2fc2c5a5a5b14e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4586c7f904e3ea977d49f587a7735a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43fe9ec6c0a66733929306f751a56c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66d8f1b33deef6e5c0215bbf84747374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d0c619796531a979345bb9602e58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1a52033b810c104be5e46ca13d19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998cc66df66bfc22e4aa6e9058a3ab3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616fe4d2e88efd22241bde97facb341378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa749cfc8dedcbe4567efc65b5ddb87e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41efa9a893abd4cf40074c181835bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb1dd2710d2c6d8dc36991a272f4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af1dd1dc6fbd25c5a5846f47417d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31a940a0fc8ab8afb4f5c7c5a9726383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c2c8eeaf8dcff455535e1c2fc3a9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1ed1326c3b60c173a9f59416e93b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbcaf330f0b2dea255e20ccba43e18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3cecdef3a0b379ba1ded5c555da60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d844412a957c95f6dbed5e97873df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcfe11f7048978759c5263095a6bbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138708be6342dc0ab2cfc2d0a50824390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6cfdbaef90207cf6af03202fef8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702604209fd2160477feecd641a008392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3c06b14d46997945b71f838f3a1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c34e756d8a44f69b93aaffc5051a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e9bf075c776d42627963b4ebcd7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401326498efaf2551c315dc5e28b106396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95274f2b1742cef8f0e225a32847dd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ec906ce048dd05be651dd340efc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764750cb2c5808fc13b00555344176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a7c7765b9bd3963c0c6e5a2959c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fff713e18a5d06416fb75996709e45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ffa46c90e3a98189348c0931ffcfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d2bd87cf4bf778f33efc606c0f4d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ef98777db6b6d553198e0c051f11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c217038bd6569a61bc2a206f8142405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a514cec4aa90553583446e55467c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3400243f17e62802aec2ef591f8a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a55923871489e533e1f1c350981a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c49f4b32b4a88dad4ac457bf53af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81523a451bc31eafc9fd375a7ff6eca9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1eb8b01e6a26b9a1657bc08e85c22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904b3820665e6c3638f1ef5f729ba4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d77ef6d5b0a778ddd28d2435b7085b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b4c1f06d3200a94896f02d72402c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0e2ce86209ab60943fa781ba8e63b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fcc609d342f7c7bd5da3bf8aeb80a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3cd0ed5ddeef398dc6515af67500b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde9add94646250c148350e7e8133b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea5f50227efe572b9164958e658aea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ac212cf42f1844d911e9dd1be02b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926fe1510087276e6770f63aa9804d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e730f4ff89f1b5756d49b5d8d09e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab93ab3ab2606757b7b76cfaca06fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2b1d73e8970c622df05abf822a10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fee071dd9f439e126772d20bc9daf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81555a06714218a90ea9ff1bbe15c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6299c9964737307f3e8563e0df3d64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f42379ff7a6da2da5add2e13488e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e585dc53b9d819505d42ed99d031b15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0674647cbc3299abac63c7f63477430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692821552a8aef1419dca494b5de2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b277711465635c1e7ce18b4b6afae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39700a5eb6dbafe24319e54c7f4dca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d03f6cd3b0097a95dc70d22f9c36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b62fb17adcc1b695527595afe836a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ed89eec2c66d67bdc2487041eb1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37880067f12e27d21e6e67cdcfcb83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01e4aed328a40a0d7335f561e9e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7672f8a3264e5dafcd01681462ef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742021faa6f1ed9983a18e4e3da7937440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1675ae23c4649e6d9d55d576f12ce9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b0fdc396119413cfec2136b37f5bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013959b353c01122b17ddb19dc836853443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7bbe7e98c46fbf1b8cc0f794445fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af0aeaa4c432ae5bd630cee0a6df8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fbd78b8b97094c268e824d0073146446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a3419187c00cb53e47c3cb548d35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe40adccb730ce79e9713d3b6821a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e073ffdc39c64f38bc651540c66c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03646cc0be7b7f0a93b82ab6b2c452c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4a817efa8b8400e4d09d742fe4cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045348b9e69c20a98aba58fb9012998452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06b0008fbda6a8e428ac59383b8aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14b48dda120209e958ce1a9f25aca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ac8a140d05fc7e92b3aee4dce612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44125ad91ec42ebbb40da71c42cfd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ffd020b2409a44c139ad13b8496a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e968be6a5a9105bbf47e47d06936458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e93e9f7005d6529468f8be5a14954459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380657d3a28b2dc69ff4e8d4a55bfa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ead76ac170fd0ec0b0b158a883ac0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd518a3086cec9bfb874d42215c3f00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2c145a0c922215ceb18f43bedcbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2838c1434fff9e9c5130709eac6d7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc56a8fa6cf14cf37c8fa78cf86bb0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40106ffe19eec3f05303ac2a615d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271c9df95cc611f7423f4cdc617f86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874179b60df828df32d53a2a3c07be3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9c41b949381947643d168c09090d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533dc4db894ef9ab838898e8702e05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c6d4a0ecf74b985262cef520ee0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99d5af462d044bc8a9c35744840b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ddc9046cb4d181ca666f1ec916502473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a33826cda3c2c360bbc67ed0a6a7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1407007bc0bfb392894fbd7c59a48c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ec401d213dde67b57639f93c8d737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdfa54d7d3b6176192ae7f70fd2169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368d6168aa022b5e1d79386a30c21b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f7700b59052f8603b0d211259480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b21e2b951d5b4e0ca62b18d291734480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8a112c5b79fd0d73283f01f4fc2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3eb055ca38edd1b402af3034bae11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86bb80cac7be8e0a7a12664fa8476a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742184466d3a1dce17fc999c6044923484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd0f6639c796299d75c6102fbabb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481347a237e2123664123236ff6376b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bda17e78ed65a67fb4aa4f5c8d0cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c58fcb28847917c4f7de1723bd8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ec461dbfce94f3a86d7d97a35cc6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051f8cf55a32c99031155c9a60fef00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb512293249760b0e19888bc71501491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d6b2c65b766451c64d04634f266e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edeba860d7f9aeae4f619445fc830d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e443fea2c9b5c26a44bf4390316f4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0e3c39d583ab392685b19c8fc4dc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec6df02ff99a62137bc40bf644291496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac537f62440a36c96f75179dcd3d8aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe710b394a591a46cadd53133ce1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc23c953c649b18dfc6e3f43227e152499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d689927a62ad43820bfdebd1257d4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538289370e4ca96629b77fcef67c90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc53d688ee73b674de156a5d4403c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc78d870e6328c5f3bdad2a551de206503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d059a5ddadfaa6d6af74b04a3c1738504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a407993572d796f08d43b2d8189891505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e001386904f14dade52eaaf85ef2d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4cd312feed6ff83287b5078c94a49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d520127a11e56b30e78df6429e51fc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27fe6f12139a72548589ed5b5da112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bf226178f2bf047bff3667364079510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447029720014b9aa27cfad1268867b4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ca765a11a6f6a26e6c3255013ba8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4134bb67f6709c86d0954165fe62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec192d3444842919e36d6d0ba7aa687514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c334cc1254822eb3710c02d2887c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07a1c8a882cf27db290524557e4f01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077209cc28995565ca79ab3da770abe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e5d10ce9b4c1963d56268de187035518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be12ac39a20d9d2f0ef10fb921a67a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d8c0e4dd10a9781f4eb85895d07fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6664e5955ee9c20b2f296d3c2ca3a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb3f3cec337fe0efcf2d76fe9e8398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396fde08cc74dd807d3e0988dc2c77e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42df627c11334dc7c3fd75fbf8c370524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb02a384c8065252125e4138eaeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f4ed1b03bc61a0711069a92edd61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038c935a99aa47a020caf0da955eec1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199bc8b0a34d826f93fcd34c8251e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb4aa7e295e70b5241dffbc57b376e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861da994da4b6dc257848ba0474e9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf350c4d15cc61fcbd184b7911c0704531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5921a2cb923f624659701b2533056532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2693e7b9cbc0d661debe294add35cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ff2746110f0ec0b111cade6cbb18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b82f4ca1b1f7318e52612b113ccb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6338677190e6bac6a5ea0838ccc6e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1a61cc3fbd1e2b9c4e5bef9aa392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200de6726c9bdc3c0ebee92ba21062538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1ee07253189f6565f369b8a79542539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d5861a2280a0d5764dbc532f4739540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d80d19db61ffdf039cb45b6ec1df5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976923ce40cb297dde41df0088defd43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2cbda41d800bdf11a58485e4423f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d11d84f761c7a9791ec665c47ac78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee5dd6d2a5f8fe0220a8dd2975360545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bcd4311e3838fddf32c7d2e2a7730546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4b96bdc7769d7145fde7caa1798d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c02f787b520b879466935dbe4c7b9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05716e30409d78c2def5a70d2eb3fc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f785143e0fb6658d772be40a3bf7933550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0cc15d19a812b0a4c597eabfc3d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9858c7396944c59468fb1e3d36b95e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e76e2a28fc250bb61f79b86c81021553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785961df8337e4bc8c58b47b883b4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a140ffe2cb345e9f738514a02794d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b14da8229e18e19b42faafdb0b6da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e70d17914e76ef8cc17e8095fe930557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a5d600fe95e272e73d67ca072f060558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba32945300fd2f3d21060020cbdcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625f98d73f3489e835bd7fc63acb4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3eb934b7a1a570d44ef8c210c9c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333d0d41e1af958d4e8183d9d75a55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008dce825284e0f85f50e5ba3be2383563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ae4cce3a1591a74749866051e790564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f74adf58ffb8f193b2151a5370cd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73669d9375eedd63e545157534eb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa55c28719f1b7cef9dfcdde6a987b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a697b09b243a6b92de0aa4fbeb7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91928889f1874513a827a5915ba3bfaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc49219724c5370c6ac4f14c87162a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1441fd171e23b19374a6e897603fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638af4d4a2e75c5ae89ff0ee978922572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb113463935910abc367eec64ea75b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e932a2a11b33984f567e80b7aa9d73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9d9289904c6684ff44263f36fb10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ab20c4cf417308340157a2825b14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c31a6138cf333e732b8b6c45d021ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341b0198032869c68ea54c8b86e6dfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600dc56a8dbc02a133ca63fd9dc35e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716156fe3e46a37e4df8b99b65e07a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0aba15b9d46e684b4b7a7c96134e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d30fe96d0e038ebcda2eb2c6c586e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576542faabcc1ae2a618c6f5b86ffc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae1625f1633236115f99caa0f00f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370519a9758e7f10d97ef3f8c1f6515585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfe59a532e0342dc6fd3235fcfde2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067441f784dbbf8820811be8e68ae5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65761103eb0b76f21331e8fb142bcdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162936a146ff41d20aa13c8cb25630589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf4b281a11ec95afe3d5418371c21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a8d298f4c0e4b3ff3d60e9382602591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c924fd2baf71745532eea8b53e3205592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ea9c9c9045d3aef616e5455e267e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c1f9949f835be90e9a4743bc5a34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9242bf52f02df8e92b3d70783e3ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0087d3cc94309929b7e7ebc8401290596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d41a6ec86914237134f1b18a448c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e0de314b0072c93b801d0d3b8b1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00317f734725cdccaa2003e3ecf88e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b7baa5edde6f7f8cc40a41f43866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6cafb738f70888373fd0d5550b983601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7171e27bb61979459df06d7ebc1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b2c3fd598cff318979f4d69cd5b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b36f929dfe77ed2f3c704c9022232604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449465c0ba7c4e9e0e19904cfd1317605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2f15b3415a04aa07a01aea14a9bf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842674353ec3535f8530e5544917ff1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcccddfb658ac195b6350747b6182608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2116d0753c1ae22979c750c56d92c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbcd4eb361904a606460abd5fdbcca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a1beabcbc2f8200131151dc5f4eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91c81448bb3909541b34b081052c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a74a9938357c256328f24864fdbc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d191e1c7d63077ed45f98f59d6bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224c246c2c6e76cdb199af4e9ca00d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31218727645b67d928c51da49cda74f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0c1f0daaab26f0060c6da79fb29b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb387cdbda208f19b3b3724cb41f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345245c1293e5f77ecb0fe607349a25b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91406bdb2d20d76cea337de799b19b21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e9ff32973c55a9802d1b777c5460621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69870ffc1482e7f6eb66377baa6951622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea4cba9aa381677505e1edcc10b10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3586f3d79c052c7dd1328c39dde1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47150380751dfa3e5ea060861ab22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df5f24c49d78873df029a75e7e854626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e2a61c6e06f1e38d8de8839556ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4d12cf0a0986d7361b2264f616af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55679c28418c6f41df3be56057572629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead38e85c1dd1ae42cc0e524adcac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929014f349b32ab55ca3c833e40984a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af53f3af5309b6e38e3d067ece8416a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc96cb72165d21eab621845567e7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c988b98a6bedc1a29f285ba6243a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f36c63a069d0d790329916e55e42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88cbc5415feba49e95e4e7da953fd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f924a36dde9bcf2940a2c1f50b8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b96b4e430c30bf5458f37155852d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b3d3b8a11c9a6346d3c5cc24f28e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d48c552850de2605558fde1b6cb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b7aa4b09967cd51a2e54ed951d92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb9f7f6e5bafafb8ac751b707fab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd32ae406c242be305d92444c0bc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1a92386d228e33fb9bd16e1196b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfff48da0b1f095378c3574e031265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e320b592ebc7d1f8db10ecb06736646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31acbfa868cc43d77b88e66ebca509b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a04c2c983a34ab4810f358770401c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72532b80dea1180787ff8d86b686194649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b9cc9f0f954aadf62dee79bcc957650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2805336dc1e33bb42aaf373fbef29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3251486ef683fa5bceb275ec77972cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f451694b093c735272c12adeac808c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36d4c254273123baa10e56d9225d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f94c4a2f3ae8872a73f0c5a96efda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95c08ced9a5c32a0aaacb2e9dd202656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04fc6d380f7b83af16a5c2ab339a63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd5cff58c3ac20d675ad281283765658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700ae368cdf994b471952bc968624b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487312d65d0e736e7235d49fa73b1d14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec66e8c75e56239b542c45cb4be909661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d59bb1a5d12991001d9dc96a9911e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471b785e54a5deef7ef8c1cc0e2a1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc50a14501336bf2258d6204f751f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aeef03e4641c411eaf8344203747d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f2110c77d0a5bb7c1b6dba45a9b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f42c479ace245abb39bf0758a59f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da17004d72a9279f3d108036fa586668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff834c46746f2e930ad5b2a080ce739669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea10a1889ac392dcdaa67667eb0ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac409e8526109509cb17bd6be1f1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a2aba611acd4b5c1877b33ee140f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd055c6ecd6098811a3031c889425673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8411e511bf4f5373be808db080627674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11dd1bbdf2abebfe37f0b3dd7a5e90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbae1ecec0a496b46bbd43fb4f70c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64cafc525d935318b8a479a96615ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a52a15f56df552cb5451b9b05ec7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad0d44859af7dcff963642b672245679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa6e8181d0de2a160865aeeb90d6c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a89ac7b9e01be7a8436abb01cf587681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9678956ecc0eb4d367bbeb93c103682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e9456ac15b666aa2d8e55310a576683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353fd1b255974078f2cfe1e3f441deb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c976788090676dfaac931b1f7713e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8a72fe13f3fcdfda710ff7171575686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2804c0462463cadd86504a7f7411687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a2e160fdb57a807b5e0c2e3ed941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe11128001a367cd15d93842e0148c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c533df89019c0a4bde2d2b6d67ccb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa44f2e4082f220707d7e17c37d0d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba128867e3d7469166722a177419096692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44820276d1d3f1d95c09557796ecf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ebad6211896de628cc090ad15cbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fd9124580607e3d769377c0a64499695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc40980c449dfe0e6f145010ef0bbd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ac930164b2d001828749f9a9897d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765c5433c983853befd56b2002a8ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b711968c93f09da747639a557af24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77cef92c7361fffb821a2e3ae01103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd459378c263cbc03fb045ef971d5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874835dd223047f1f21ee1666eb9e82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485cd3305ff3552a6e2bb497c184bc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d2961a48f94169c0d39ba786906a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4388fb566b97e80a36edf07a70a6d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91f682dc2a83bf55943bbf0849783706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fa8116830cdf2b77f188400350706707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f715bf312235b949b7af3df4540ae9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03bcc92353e3c755477ff0d7d50e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa86702db2205c2bbf801efee19da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606c96d25e4c8896fc7c3cea362127711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619f92a6f1ba77eeac3d90ece2e9b87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4be8f5206bc4822e22f822679334a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f69b48b95bce81a260a7820365d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0758eef4fac6f7d4f883a4bda07fe5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe698fdd62fe0e70378c6390eed7afd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123192962af8022e70b4a08e522204f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1d9b4938319c628921165ac3b38d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3905f287bb2a4ce071ca9afdbcce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba268fecde79d7a4dfccf13d0714305720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea0ceeeae49b871f75c6fffa22c533721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243247a81d7dc10f2c42b207a53ed42b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb822a930dc06b15e1ec0379ce0780723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff2f3ccf3f7ed59599470394c918d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502b8244e3636dc70561628a39b5b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc397adb6c6ce99a4549014a6307cd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeb649483c6dcff666d7f09847b7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13363db3d447fa551768b6f3a88a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1853a56f491cb74e33d27eb68061e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe7ba43e81acdd640fd889b17bde7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a18f9d46ca24e6758d1d47d4ca1ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80e7c0804fde9f213ca496405c3392732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102f0ffccec1291af3051368b14485733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094210340d53016ba8a3ab15d90870c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342eb4ea30de6a008c034973e49d9d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b46b894310126e5c164c883df36b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf61834fb9892d5f23e62508e4851737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee488e59682ae8e047d7652e580d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e415be6c692520c04831731f7e15b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e6b1cfcf72f1c85093955a3c0b5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01ec154bbd24f7bf58b524cf3fea2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbccd8e9d2d27af7fdec536b68708e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff8c170e28165ded9bc58960bbc4f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f9f40e362348c4551fd73a8cdd9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac6e38ac5af331775b8e82a8f4adf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5bab8efbfc9187a99d7d5a0334e2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd61e59473c619927bc252bf9a1b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33809d13ae7bc4eaf5018a515f6266748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9cf84bbb85eb3e83d5853d1e8b35c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec264490d8c47ed9bed66222551fa03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab43c1fa905758360438de76ff069e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4df81ef3fb30f8eccb9398f6f2110752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1b1bde3eb60a086002e81791e0167753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38cf015abf4ed8f495151a52d7229754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e2350d1b80860874995e0e8978d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5515eadf71e82462411b5dfc077bb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714a6aac7db45eba1ea3c5991f9a41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523dd4be372e26268ad1b8070c343b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fb2810724a79588fcb7f5023df2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e713fe14776cf34f9a1614b3c1a8c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f24f2a0ab0f678201039fdde59415761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f8f238880dac95076e91ce85b4119762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c93de48c5505f634faba41747ce8c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff753bd8c0ca5d297204f78f983e169764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c608d6e80f34bf8788ceea5e4224d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7bb430e89ad94239da39239e225a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7514c83305c138f3679cafb810505767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>