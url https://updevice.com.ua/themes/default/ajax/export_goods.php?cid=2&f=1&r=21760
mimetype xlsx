--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d96b923b7a68ad4318b3352ed027a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029221a860e5aaffd8d91dacc89dbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c874b6bce6439669a4790dc12b1d0933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e59b9b6d9d9bf6d9c0e8b27443d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285481069028856706c54f84c386465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d308e25101a0be8eecc1bf2cd5736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c968a7f4af5497d365b27d9ad6d8bcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05982092fc7c18292f3c1703fa7838a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d63bd5ab3e5f2e48974555cb371739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccfb0e209693c71a2afb195ae2041b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb8bfe63f138f9c08c9ca8de5848c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5685986fd7a9835371b711a919269c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12c3c640ba4387bcf1c087607b67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c0fac94bfba6d6718ba39b6227f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c5ae9693d4d4d565a93a0c8c4e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5293f9e706975145047c48abad6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af507648ed283075fcbfbd39260b6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba8cb1ca6ed4d906346dcf688c3d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0afa8f88830b6e9534ffc607adefa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6285c2293217c80ffe7c2976bc9d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c264d86abe9ca66e118efd44672c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df039d20ed3cca1755820f7de2ed23f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7477da55431eee00f52aa1f69d2c5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18826a8431e579733be3ccab4afb95624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da151b0cf042a81a1b85f6497304f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebce186ec1b77a35911af5b2b8cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329918fbfb0aa2cfd8fc136811a45a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a70c13c651c638bc85d4b6deaf76b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f817f55b233fc2df61a0ffc8fe0cca929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5583a6c4886bfcf84ad52071400d5fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcbb12578ad434bf13c2487b7003831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b962622056c5b48761944a76bb7b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845554cd434e8d649406c776206461ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841977e85caba28a5fdbe0a367aaf9ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858afd1375d3eecec340bc3e422df77e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9aa664dba7230e469b02c2144fd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29e414e82e62bfe5466094782abb1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9969b8316478f777a31c2af716213f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7c6c6f6cbc9461856434691b9c9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0265426f96a349e052b00ddfccb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b46cc8c552fa77a4050c9928e5ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0831ca2a5222c09e09809b500407c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab558271725d0b43bc5dfe9b5d148443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e851140a97758f3aabca1309a27f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e24a7a584c5eec1f2e545df8842cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d7424318fb1eb08cd2fbe5674bca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276ee55d291fcbb382908061b8180a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467807365d4e07f10379050ac0e7d3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f651de1893f66fce03141df3634f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f3b0d25ae3852d34c4a926eeac8bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc083a99bf2b97b17716834793d19551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebccd53b180115ef54e1894cc2f2f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ac01e0c1ae4b4dc2a0f89680e8ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd990a433990cadbfe34056229bb3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd3fe775b818b0a9277ce59427bbc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c83fa46759e2d6d39c480071f2e8bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2c68a92b7c137dc67788e4676c0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5d228e17b65f80119e565a8605d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d02e861e17a2a5a077974c79341e8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87e15df2b396daf4bfb436f2d544560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0839fce300b44d17c9fbad424bb6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7aedaf1ded573873c25de5d5fc4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d0c535bc3791936c143a19968a9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d420fd0276bcdb9f63317d2a0fe164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89610a4941bd1eb97926730440eece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5bb289b4dcfcf9db38e2388b8690c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3c8d4216e72620b0652744239d9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54caeda9bc46b070c5a0192d00990368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f469a85246197fac80e722bca1e4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997be17acee5a08677fb4c6bccbbe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc07da99324f8e981541a917900a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922c0adc1b6e6e3fa207fed70f6a3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118856ec3fb8192d9376bea47ca75373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bbe32a078dea866d079812ae9967974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2156bb9034de91ab5b2c0aa5b16ac3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c63e3958c75980b4ac835ffcf0e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cd7f4264db6b6f6cdff9ce53d3dbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8250a82fd85f60819eab9774c78b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a214b87a1b65eb87b621836637bec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ea5327a810a0b6acce413e59b96e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1156ab1cce669ff67aef3ad8ddae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761b79e878b3f47297894639ec32bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172486aa02c41a4a9a2369d6b4d92883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdf8f61521d3b6f2eeead46c4df8df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93486037b7c826af453451e830769185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef864632a201096137174bf6348f574686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583806d0522d94611d273a22f89f515f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25b0d8da755e0c0050270899306a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751133ad62ed15427ea0b1dd0847fe1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5905b325a083f824f3ccf58a121b5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd0d4b532c4f14f1df24b439ea3f5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7b6ae9708f096fc5722773a5f4f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db043a7a79fb46faad8e8c3df387e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834de311ce8a9f4dd5c11b731d46c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde402bf4653f2874c22bb18c8af0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428ddfb242b3490dd14d51e7aed5fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fa9a4c35e878015d6ff96892e369f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719eb5863982320329290c76dc3b3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9aa4b43801b885cd53723fc7deb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4494ec1e8892d4d49cfed2061b163100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7775629e21c25b076c2ac25e3bf962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc336317c9fe8bcbe4466515c33bb93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e0cf7e764a114c414dd7397b5fec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc599a52265fd45aeccdadbe15216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ed8dd88cfb3f13f99b4a926eed1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff2f786b96a1fd527191da2efef86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c3aee2d2e1b40d0233b7cc99185b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb297b87caa04760cca71024bfd62ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5766b571b89921782ef67a4bfcc16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b48fbcb724e778a56b0f741779e00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b8081bd7126fe4ee2679b55f09ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c4eff59207911713506e6f8addf7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e98d8d28b327ab9031d88793c488113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc60b4d850363190ea2a6feb1393a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cdbbcc974d9eadb9c9b9d1a517e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8812f65a761edfc5c7aab3b95871116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400d3b38ca45b492a2bae560f00033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b1e6fc623d155ae5e3f028b3b8dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bfa515b8445b60b87dc727717d8cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957db479a922b846a46b9372cf0654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09539775c03a18a3c03ba446c295a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e20b02afde424cf6c202b58dbd4abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092485d26e38b404697e181a97410b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7d4c20077a6436b5248d9197318a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41d2509c825e2fb2f4a970367b35b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8268e42b59ff1bacfa86c6f1e561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8142bc4ade68dfa43bee0da462fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54cf55c4dfc75b8f4a2f97ba854dbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242f1008b94ccf084f5a5f80e74f33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc3a25093f726fd92c298c914de2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e888eb9e80afff206cc7127597a7fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e136362c447e1a62ec61c705132973132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041318456a29497e8e039b5735bff7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60657f88f81c580ee1eff3db7a88f7b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1c8f611d153e3d464c1b5a9f1aa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9efd7927a1c241664b09c3ab0924136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3812b1e988997818f37a0056962ed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2046c66fc5a93acd373a70b34aba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978676a1d1f2dc5a40bf55b9112e3f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b19fe05661e6224f3134be963bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb32c90e6e40c6d4bea4c0c8bd0e305141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939e3aa3072536cea383191adcb0f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea2f530ae489c259d400071dcd221143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed79041a175cfc1e7d5cc031d9a1f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459721c1da43dd16e48dfb94dcf95e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d0006fb7b8f52410cc87ad90dd756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b3d63e4250c9122851054a29d2f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5969575e9c8b5572562e16fabd3d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e2aaa7f31ce96278cc9c1142b29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29d17ee596868b00bc85a103fd587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899339e48f3b913751af560d0e354e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a916391e669b2863fe9c34b3eae19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb047011d2be7999fc853603169fa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4c7e6a28082db5afbe17b403b185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c25d9e94389f97e2b3f1d041b27b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027994df1e296b255e1cfb7c2adceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532452e301edfa783f554cda0b7c897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c032ccfea5dbe12e1779ded7e1faad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d44e75a8a3fe4b6f94a9ebc5d3518a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5f0037b13a4f72f74873a6d5e7a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539521f43aa412e6be948791e4b0634161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18b6ee08e9e9d3232414c2d754df6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cbd368150a416dc867b8b179012e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a672d50b1194f584701686d55001bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703f245232a4a913b96b0d6bce284d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53759d1c0d8f0e864cd22b278cc314a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc1fddfd7a55fbcfcfe208dc5af9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341514a48b7be1b2a052eda06aa592d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f46b0435aa6fa0e3833b9ec87b196169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21868ce09139baeedacaeae2ac3b60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca445d6a16773f77ba971cfea8437171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef07665ae82401fee3943035daf1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94e2dae6a343b069ab3819b3d269a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f417414417d68285ff09022f10774174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fadaf9677b7717b67e70983451e01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2568127f3de77b5e1f41c226edf560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16ba42023fc33d874cd99609ca2ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587b6c3efa10488bb560da089fdf30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d26a86016cecda9dcc5ed28416a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f96a3aae6eb474b90cb48bb53ca62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670e9a7f279f7d97e67832a53483c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e258534f108c2f4c3041de56ba6fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679039bd36768ff11cead0b7ecd7be6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11d56d2ffd527249ce7ca781fb253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0482861589b178c8eb4c722e61ffe67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660b0b6781c49aec3af543ed1ed57c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ea5a0ca6045f08f092053c134420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3af17ffb1bba0300283ae4700e500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7987c9a7fbf555d710eeac083ef2d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44249aff2c0dbb5a3d9dbca7c8f95a6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9ae9096b89fe1f0fb65835350544191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36564f690365aa15f58b6a0d9e29633192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62830bbd0ba13429e82cf9ed1e0e1bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55adcfbe757d1d32cc2354468b8b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14c76ad38b7db037090607e7a0475f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db629ce19579f87c70d4850cdef8f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d985a9f67b15235bdc5c71a4864c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f76041355345a112883a694ac05f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb1bc8b5ba01e808c8a511119bbcde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf8824e6f1001631a1efb22ec1b6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0c9f1f083ddfff3fe68a3ecc0285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959f09edeb64d15f83f7e285f36818202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab2916c2a33534e9a8c4179a58b41c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b8ff33d58a77d63553d5f0d472f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b572efa14fd77fe4ef5414e653d449205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a13b21ffb558a05f77b94b83fefef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c24f7a01769262d8e237c5c1bc8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760c5760e0005a638a9af747c4ff82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c2205272ffdc136cc0374dbf5ea92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205a9a8a509ed4ac4c59f01adf9472210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d60f99abf421a9c53f429e5e163b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251b26d2e94a5ee56fa2cf96fed5a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61762ac72fa768168b90f7ca31b3d85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8362c30461c6786de40929b7ada60d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ce43ec8de62d478d0fc314b3da30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098482abbb070b1d61f23b435614d330216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86021f48179ce1eb0834fada5a9604d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dbacd06ec5f229021095d5fe4ad65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f86d4e8714e4ebf3db11ff111f58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a318141dc9e7dadc50bc97f11864ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad1bcb3ccdc395497947008ef7afe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d160c38d16edf59ac7b6ed0d987d5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3a2c7f81e213df16cba89b9183b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d848c961441b2362e088e9e4deaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c529f4ad3f77d09375954c89191086225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52947b343d42ebbfe69e9f5e4584921226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39bbd25c4e88c0751b9922e7f21a1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fe4076508edc38ac1985d584be3db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1337d61b8729e195d62ed8821b9b69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c98afb7157729b2938b2da720b665230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6347ed0f4e335d45777d443ad5f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717047dec1480fc982315532482c8abe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959886bb8c5830c858f136f0473cf2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694406c7a1f3471d11a7b8c73fbce483234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cddf709ac11a7ba6cca676a6856280235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae57f7b6a900f90521ef196429fd0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d52daa0887187f31edadce050917f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64693e62bd116a3ce4598c07fd02fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac643f858b467751895c4c93f0e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a56377bccc479bb3f79708884998240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379603d49603f694c85f6370f4c097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a65993cc981a9d0885265e248423242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fabd88d0d33efa71391da1c5620669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02efc5672fa0cee4cb3207dbde6cdae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd45e5423e95dfcac8f7e59c33901c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345d8e153bbfca773a2f8512fac3b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4063a86f158699abf7ae93a4fbe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ed8926323a0083ccd45edee4bcc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff9bd083479af07a121fccd4a9bd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc853d346012ac00a9d35828c9303250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c439d3dd0782add409300145de005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c68b55532d98f12e8131983c8fc91e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324f2e0f2883d07c2b4c31d9300702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70f33272518e278e6ed6f58b23403254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037e4d3b6520fe4ee5cff6c2e05996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a737db1f2a29ba6eac4732b8e9c83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcb9f68ac710b6347ccbdc3bb59d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070971e8d15fa6285bde6d20b40a4d6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585387392c15f355398d337ff80fe3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb83521e3060473b37590c3c8007534260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d642d31c77e0e9743393ac4d9607ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a8f3e44aabe52beb390af8705c49f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7766a7353baece2dc160731284b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de1965441fa73d3116d4d803b069d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57715811d6abfa15e0b2b65bb9c28be0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed030e884841cb8b0f0086bb152a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e4871e7a198853106694794b2445267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415fb0cc8ede76ab03360e853d091e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e20b824c943a4dd2800f4d4a2e38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d93621b632c73cf4a0dd1469d127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cafabbbae9cfe453239370f8c1ca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f33d2d69f1368de5ffebb6bef6f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed157293ce6a103f11fd84ede6526bd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69488812f84205c8ad9d7fefcb96f32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dabc908146f9bb20c3d3a82816645275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853e4675bf1fa8729c75ff657105d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b5436336bf4e93400738037cbf57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3034d812e02583788d96104ed4b22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa83a49a35a082d23a2b7e5786858279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710dcc26d232304e13d7e295eaefd42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b1adccad96fd4db6157306ab3821281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe15111a302e213058140f632b90cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503dd8553d6dbae5108a3e46e612616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9191d99f918d1d9bfdf856fd785943284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0972a1ffb6e70c7652264ec05502285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9c998dbbdc0fc338ae495b7240b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c3a48ec3dac2631c9aa05642c634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a6090dd8e114fe16d70bdf0750f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97637266dd01afc53ee07100e3ba18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85534c96a5924a3be7fdad1dd3d478e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d99c8aafa002f6db835f50309254291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b78e3ac84f9d73288ad6a3d2ccfbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcae05272ca2e789c6e0a40dcc14f7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd40c8b4788eff9ceb68a295adfa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5002517cec14cfa221c80d061d1c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505737f5d31e4f25f3bbd690a2fbd29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4620c0c031d3e53186d614def99458297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b008679eee26d0be37f7c54ae4b21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81381aadb80aedee4b3e41c5757c79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e887d8c8807681d622c8862c17a1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78fa41cb48d2c06d68a40f806f3810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed78a94103d74d38117d3006e3e3c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e70ad2abbf0d97866e9eb4cbc871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe4e6f4b69bf4cc1c1609bfb3e559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6fba5b1394d46d4c56dcb0b58f95c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89d28da7335d25d609bff4d4eb737306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d02b3b897a7da0ae1c03447022aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca44cbd375cd705c87b6e3a974a614f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfadc47a65095873d68737ca1eb893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cab9734e1525a433e74c10b17d25f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e904673f8c3846dd4b084eab25d57b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247ff4559a3bc12cdfc4c4a0960a7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3907cb0ea7edc4bf0c65f1736b02a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad105d141ae94c3c242ab9f06da4bdcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd0051561c57c5ca814f8249939a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79204eacabacead0d7346ab9e3ac66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd73465229d7598feb628a08635bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a4daf92f1d4bddb488ee995765189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679d6e116410eeb48b52499984aa36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ffd810359c5d753b0c663e82116b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13135ee497f876d270f891feac1ade8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a6dcc184a6d71f5f69e74d91019c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e03889860605749e1b8c0622bd79a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c94732bb280666fd2a087ce3fbd98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a6116416456069a8f191cf288e14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274632ea78b1c612193f23ac48651b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be79499aeb7f6216b8e295eef0600327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf140ebd235719b00effa3798a6139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4554fc36782c89ec168ff083cca1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3945ad58a47e5030eb57edbcb9f9b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d031312a417de5ddfd8daf728d18ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63579d954688e0ffb3e8f1d0f3e0cf96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25551e061a192c060e85d6d4b7997d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6679dc95650219a13e335097b806a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1ed8573d880122868ff9be9c1ad2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667262ace9329a779526ad57888c41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c993d8e2faff7063a832f9e518636a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec572a090a47aafd1a9ef9440f2859338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b6e6df6b8cbd3e48f742635dee50e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b42a5c9e88a1d45f53b4540481705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b7cd1c6e54639933071ced00f2dd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a0fb2e3552f23cbdc86b74e2a4c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3de1e6472e7e0e7df5081c20d849f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8e4362d02837be9328ef643f7101344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d1816afc10e42e5e49356466940c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5d10a68ad854e073658ba4132362346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d49f8d13ea7330ecefb6ff5988b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d597cfd26d7529b0fcd08bcda40f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea675732b4421fd3c36df8e40a6d5aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b36b3237eef94bf1defe13683a426350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001785c262c16ec7b5838136bdb9aa58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20307869613e8a669137b6ef9618496352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4465938449e258684ff51c26a2de1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47070539e02a0989f1012e26598d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daac3c517c8177799493cd2a9ec559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829b6200dc5042dd4688d6343f6dcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18005f300232adbfd8b9101f87f03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df5282a855871adbe75097b299510358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a0ecc3f3e50531ff5e89b71e9ed86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f60048f411cabb923e58f2c880f9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a90d7b2f7eec9417e881beb0a54c3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc18b9a32f097c73471c9da3aba58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f71f62e49caabc9a76f8ebe870e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31320a6cda60e4957611032719b1c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d30b6cefe14fdb7a9fe0efb2eb32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea9b8cd4ab83abf857bdbdb435ac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1de94b6f7f371591e3368f826ef77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89da8f8b8e17acd3711d590ed861b14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703558e33dc285fd5dbf132d4a6b7d49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0335b137578eb27cd1e60a213ea0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403940d9026c4e4db216b1a9d866f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5017969adb9f08fcb84f9918843b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacea69825f0fbdb97c407f069a70f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4615d5d5df04f7e85c677f3dd797c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dc248262a2dc1327f2abb455b3ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4e5e2a7f692c174bbf8b56c6ed04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdc0cb5a0f5254cb40f76f23f9609377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3e6ffa9b934973295a0ccfa7acbe8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709a4460d28089d3e14d5afcefaf35c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b724c8118fa75f0c20b28353d9eb63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b322882df6dbd56b1351eed59dc12bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe23fb584101adcb136ef3909ed96a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349ba4bc2fe8607f826579187cc467383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f030080be5628fad8a87b5ea7f19e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ea07057ff244cd93c489ea787bc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17dfda45417fde839161dda2692484386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c71d2277dc5305f5336f3f24bfed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85ac28b7020516acedaaa484fc3e35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c63280a9235156f8b4c49c1e2303389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75daa1f78c588a1c1a2bd24078cf790390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00ee065e15dfcff7fcec764788fbcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1c90a392ee32e8a56fefd6c930d58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb49aae6d693e0cda2da74ce5128f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087efe45e524ff095bb01b54b7121801394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc636374617598ba7f1794bc51b4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9905c65862b28ba8bf846466c1e47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1c0fed91ceba3892578b664d988e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3fc5c18b25e979fd6297c8e10dcca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a84970c3e5238e6e02cc57dae2a90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fb1a1f7b0387170cd152fb2d5f91d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871998b090377162ba1805ccc4db06d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aba493938f4fe5e6e6ae1a83708de8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b66b41ff59606ca8584106ad85fec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bea53538ca1b74e04a1ea689f2ea6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e385c7a8a3c485b6115e5f57939b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01716b70bc434f604bcf4bd57d46221406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90db698e88137de392f91da723083407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e13a4aeeffd25bc73c53cad8e94730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864093dfc026dd10aa7454e09cd22cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7bae55da45a29b4542da8eabb1539410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a3fffc2eca8db68c292bba8ce17d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470b64ebe6a493456677873d571e6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d62077be5c901883cc7b0551fedd92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac88a8909133bf0ab202c82e2fd168414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1c6bd083c1a6333fa9a050207e47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b5db9f622b29feb50b6b219131212416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1a8fc5b436516a7acf0ca3b236df4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf86752c8b78b6e8b03e5cbe005d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3886c561c9103c57508e7424de76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4045b9e1efda9c9a12b3aa8e0f5b62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7ea7c99a53c3ced7ab549a3436edf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51c49f19c00593e0af58c7e4e0bb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc8b87b828f1d1b8b6db4b1deb671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57868e755499232c54eef80aaa0310424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba4fcb8c29ac1e535724da9d9c7e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c23496063c1852595c96304d16aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1484e6f0fe2340dd36f29708db837427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8ffc47b77be3cc66fedb26e6a9ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61a50ce914a81caebd38ee5a15f3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139194e6c4beb3e9c9db21d22a7a1025430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66f846b4347ec1edd7bde21b31bb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638004063be49907c76dac875e1afd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab9bee83e11cfacc08ef4d1c39f33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55d041768fac0207e1e0184969346434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b9d3d8433b0edae1bcb217173459435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1d03e4d8a681aa4520526ab665ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23687cd74bbc26d8a5b3e659270e3e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3f4299340339ed2479e3c8bd607d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3555dd0c5f7fc4379e98cb975f1d74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ca9149cd822b4eb9713be18b72a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ba92809311549e7b909364c92cf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25842648947cc30badcdb7dc5087ccc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d66b3d892002c91b4db13ff71c208443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1947422588e3ad8e0d8422c8aadced444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73384b67bdf9aa47f55ff909a9946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ffd0142a08eee58f5a312ec13e0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fed8ce8e22073052ca2911e121676447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af28e503774a97900995218bc79370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2ec9e9b67438078dd724eeb51f83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802530fbd0e2f3bd4f50fede96cc158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41901e2fe37cfbf417e01ba5eb83a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c6cf4223c222c2bfee7aa222dc5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca29eb0f3014017bfe91d581a20a46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a20b74da6defc5417f80d7c0a0d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10d044b6328961ac62369ebaad604455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f57584cea57b41e73d0287b0beec5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11dda2247ada15e8b7fc5e815328e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb42c4b170cc44cdfa4e8e8a1ade643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc676b0687a2dfe55ac6e14f44f7c0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91ef0fc72fc495b425cb499d5418be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17563ed7ade284fb87ab845bfc6bcc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf3e8ff1db9ca08d551c9537f3fc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a5a36735f0b297298900c4f8218d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae640dbd61a5ddab5f55e8a9c7bc66d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080641bbc2c0099ffe1b45f13c7c81b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4731efedb93602358ce56adb8a61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d6811e74d281f10120fd4d71fd26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f1e6e2d966e188eb2f96cd057619468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7d1d6dc0115124896fa4ba7524b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143304f58a549e72f5e11281868eee4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee95999668e4db73be919080c5acf51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6973beaa6c25695402287d6e91498df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0ecf16bac236772aa9a528e30a809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e4a594529604922de0c836f7f36f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0021d7e546a2a00d0fa0b684a362a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b458bc529dc12f359d81265cb3068476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225deb9786d168e88c8245833dcad8bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c201df7e0dd18d976a3dd40c7f526478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c6a4950b0cb68ab4440bb4e6d6e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbec66105ad3a1a4bf73b9f67e898b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9db8f4a5cd810bf123d5776ece97d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0aaf435585d79aa4d695c589f385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baedf2862bc94458cc9fcf7e53791fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1d9499cede0833e24f134145521d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa80cbfd96a3863d49e5f873c43713485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1e0581e254680dbed0e2b57bef26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad41911f326883dba3740ebe70d72c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f13f75cf9130bb558f7948d0a89f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55ff46cfa12c26054814d5a8ceea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac7aef17e9c896a83b83fd278c8b46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a518ac62c6a4035560e2785ec322491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd10a26a7d98b6cb44f6f66dd1c14a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee00cc4fb718e33530e8b61d39b9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480664e73362dd5d226397d35a32b1b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77fc0f6934f54d99da6b562c3f272495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e466c754380cc88e6e18096e36e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf4c33e91723265f0c0da1ad660a9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e776ccfa1d9ae5d24bc5b2824f1b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195e5d14d57e50df81a1ef27406a68b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd922f36af8b7542082a63c32c6f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe71e14a8a6743d08ca9f6f0abe32e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732a7b9a829fd824490562844fb1f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c56a063661076e9bd078aedacd12d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb6a0e5e020d915923f60a5b8398b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e3cc6f38f4dcdef46c6b23312b9e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991775817725d034af657ae378ed377506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04dff3819526224c6ecd8270cfa32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d51bfe8f0aa56cbeb11eba22c61ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454adf3e18c3b945b1de708ee5eb54b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d2f9c46e4869c4ce31cc9aa592f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcba96cbab9d60c3d02377f736d6d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec39d4c6a3e7b5ee92e0c35523353f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907f3acd9e53aa47d053cc4086ba933513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df692cd71aca303d0145e51119070b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ddacbc264f99d642ca815d6fd1a7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea7830cfefece2d0d148562a45991516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2338b1b6863214f2ea1ed2ddcb5458517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65056d85829aeb5c878cb2b8a71085f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d6fb570537e7f60e0e1b87145dcb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc730063a415f899cbd1b1c7da7d8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86fb54c60b911b9c895b48b136f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec62db82116bb5e9e0f6c78edf65b2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5bd61ddcb08c49e2b286461992e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bbf58c9e1184602be3aad05d76ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e7f36dbd3ae4ac0fcf32422ff0a5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ca205cd82860e3fe7bb70a6ca8c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e52ec142602e292f3ecac053879143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03b357fa9ce6de12f90cd36eb1ddb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e216716fc04fca9f1a165f0fc8e0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670a5efb0110688e9a968b835971368530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c951fa17c8852b46d40bf8c0495c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4112ccbed3363120ac075afe2e2456532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24fde3c65a8a70db2dcdd8e6923994533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7137e6b33f9718b43a309cbd991950534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca8bb17aff8cf19a2baa28c6504bd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985d3e9093cd55b1ccbf8b47a4d1cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fa9497e7302ead91c6cb1bb9e7fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deb53fee9d4627929bee1e3932d063538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90879c97eead4c2abaa508bc51054b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604c7dfaaa2ba33a962b8653dde0de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fec0d33df61de02650b11e905f1ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e679292afee5def241f2d6920f3c786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed493c84718d9d2dd5b06831478f7cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775350f47c8d3c2820414b8fe373c25a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046c09ef09945286868a57dfc0d607545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfe018a110e309dde3008b1d158198546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96b7e40d64f2fef698425ed056278547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89087b2c79ab503cde317ff2dee69945548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8456a721746c9c7b6ead01e53d78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1fe3822564ae790dc6cdfbeddce53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41924e0e02fc1224a771dd316fc521551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370705b553a2999f11f82a11f01ede46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95eb954ef2b792643f4df2ad0731b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb25e2f917b41830cdf7bc98a0b89a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa9dd4452d361f5ef2da933ee27fbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745f619e8b09243c8bdcfd4c4797075556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47b8e83bcdad92869d41933b7c99a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2be725ac6ed34b80691720487b84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f7b8a18830320066b5d0c9847f76d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e80e1dbc590624eda0050c4c9df176560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bfbd83880ede265ddb9c1760907b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72197ba8632c972681299d066acb90e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f345670502bc0831cccbf3722212c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49064d8cc3aa889a0f2f72533d84f7d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b2d3190fef88fd18caf84f589b50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a640d06f15c389af24dabf361afb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd08d41628c2cad9e3a71635d517d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522e2c84f407e48d0ba6f1c306ce88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fe800c252b6a8c231144b24b93ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea9b305018578a75804e3aafd1435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27221fbbb8c48706d499f42a8a5eb82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85863f12a28ecf8f6eab85990e46d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8f9de8eafed3d8bbd88b26603529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7065095732d4486ec52ed3ec5bccbd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7bdf92e70e3cd1dd9cfb84efd6345575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a207c9838bb9e975f1b5c8a804a1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce21d6281767933f9c95841add880577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c64d5d015cbedc8c43afd8fc2284578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a8e0f598bbfc6e80b63470004a37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53d0e660fd5710a3594de8083d5ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132522af7a03658a4caa66483ab557581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a9fdc7eb3755f76a93020a41a213582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f25119468ace90033aa0e27faee34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1f59d1ebfd17d955a1340bf99820584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151023dce4e4f776096b0ac52da85dae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c63b46c6bf31f163a5e4ba15b0c1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468fa48127b242c78b05c44ae3de67a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aafe489e1086fd358979c2a387c94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed055303937132327c929a35d1743ba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0935f8a9f86b92b82820780c77ecba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54379a884fb34513e0cf4f973a356b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f5fa3efd792583398b5b24df2b101592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfef7b9c0a7d6f529375c437712c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796cd81c9732f5b32ecce249d5fcc48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c4af53f149608c6ec6fe0afa281f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aaf288b0ef53905835538652717e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b879511b090e6e46390949703fc9d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3edad3051635e065e86d641cc677598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2b95ad897b9bd49d1a7c81078fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f847c904b53a380371dd31e2a97ccd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d994b19416b3111926dcf94593b66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e1c62105662bba71ee8ec81c720f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b45cc80e171ac4b4483822d504caf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668400d74c5b8aa7fa5b9af88a92dca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16803f0bb805eb92a5dc22587428189605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62285ad4ed92135df8cbb40ff84f03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fd8ff515bfa0a32dee27d9a77bdc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586c278fe4bb06d64eb66ae4935120608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bb862bebe3bc1f980aa65fa46397a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc3e6088d046dc87721f2a9013ef7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa137c0412f46fac9ba9f1488662c79c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f45badbaa0d7889f6951e8e18f8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d470c6864a7db19897416c8828d6b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294ced557f0ee1916b90b21d8d3066614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3db436cb06326c7759f6e2cea1a01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423ea808bccbc93cf9663d82f338bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cd9a91c44f62545638f6292941c04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb7db9a40afce38127f6a2a04bc2a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3925124f36660a1973d3f75b1dfaf0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34b0cf93125a0d3cac26558b00d46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ab2e7c71747a7c0c3bd965d5fd9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320b6247409578f9b11eedf979927b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4416bb169f5c84b8b8b5b789631a35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f85f8187f9b465bacbd414e0ef234624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01611eda2394835e33580f9eebd4a99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef3f2718f04442e03ebf8926a96bb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb2666d43ad51486fba5454decccae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649702eb57f77e45c50fd3d11be6f74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb557cdf72223ccce4e965bd784e131629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5961d27b70f54594c4e031ac9261ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1962f3f0173c02bb0383ea5e612551d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83988cbd3d63f1a1ef5da7ff3edc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d6be29b33dca828dd1737e5ac172633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b3ee56333e654c700442807c41723634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a8406cef9714c465f2526983943a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088d66b59e5235077232773919c275636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed095c7392317a41a5ea68fed4882b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cf9c7dadfd4274fcbabf8873c716d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e496eec2dd5cf5a5df2551159bcff6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20741565ea65615dda9a9fe9b3398aec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc568fe439538da6d1b0af00e0a5e4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8b730560bd666cc81dd16413e97e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf14b90fba7fac68616d38de22948643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb37021acaefe143bc78db2e1c64b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff89da4cbc4d5323edd900cf7876ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e139374ec0e5eff8539251c0e165ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c753fec0a96bc1e0c2bdd56137eed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9793854f7e806786cb61bed86e003648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5a007ecf6ab9394a5675a87c6738649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe896450b22b2fc63e497c93c32ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6532a386dbd6a7bd250a924b608b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34f37893f7fc42a09bc16af284a3c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5316e143a5086c1c91ab25946f6146653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e3dbbc5339a593995645de2f7384654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43352f25dc82ad8ef2352cee9c2eff4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b0b37025786b066dd3c82633fe245656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe7414f3bb7176be76d67c7e6c780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d60c7e2dc64f6c535c805e6ba3b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51566f7449279dc1e292c03fc4fab1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb8736535cc51d82056945adde6196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfaf1efd2cbd4ff250c901147fa8c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21672a178aa81af4fe6c6c69b12ba728662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c66a8920d70122be6b0135229c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4273135c6efaae45d1360136c67fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712bc654c2613bf99d226d81583f949665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61480cda7249a3e98f608af91f08e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea26c27ca962fc17210d8b0cf84d3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c2e815784ad512a2b4c1116641891668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61cbe188a2d7d75fd4ece2c60c6c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3f5e90702d8e38cfd6806b44953a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397bb2b9067c2069352d38cd32211b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032450c426733197acab34ea03bf9684672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445e37f956a9d996c122413889d0f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9f3d0f81ef1cfb4c57e517db6ba3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed237121f2a4b0f008ceff516eed113675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf334131855dfad830fcab140f675e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd1f47d1421b404098c84cfaa97d66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a074e3c022325026a2465eec08d22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73518d4e6c8bfeab5f4f31ae74ae78ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df58eb11422f4a657adec687ad828680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad85089ee7b0e1c1413b7895318442681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0a0dcef01fe76fedf47148348958682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d454de800d5db7139c769b8ec1e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2839e29b6a5933dde626a52fc896a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777219cee5b7c245a8fad6896301c784685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c49a42398494b63887ccd083f7691686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac5d4c2754dd874916d0947af15c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab24c185cab960a580f3fdf90fe3efc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b7ea2a6d60bf0e061d5bd7b6322a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6db5eb4688fa2ca2c0b86b340fe8e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00566f11b15d3037e8d1d77c5bc0b1e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598fa3dfd74bf075f7aae4beb656967692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256edde60d335961273fd125ab26d2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e09bf1822e5dbbe66913260ccdae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3c454f7a710e82c1680e7f732a896695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345331b09a71626b5b64a52a7795339696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143864b22619dc4445bf6996641ff74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce799d25a40a478ff0b59bdd775b722698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b026eda1c1d58554ebe9cbb6d2a3a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef978acd77cff0bc4f0a61a789557e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aed4250dc645800ae1f9a5fe14c70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc41af789d388561becd2cbfa1960ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734a75d5e813ee0ec700c58fe74e86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f6cb16c9e6311c789241ff4d593c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a89cf537cde08ebac0acbbc0d1f10d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b39f0f395fe654adf98693e8f44b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7bc9463269e101d0bc5e72d6a8264707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe413b363f5fba9f22f58b435e471b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965ee54639a5bef8eed3dfac5fe5e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ad302ecded89acffa1181575eb4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cea8bd5b34bf0736b10f007c872f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1fc36431071fcdf37f495c191f50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee865ba226a181884764b5f71879d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987e223bc9b1d03672a5c632fccb20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c377f209bc34b1ef9ea3b32ec1e23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93043c9afd7f2bc0d54078122f07a07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee9240aa6cb18cc1bce1d39337ebf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed037c8fd0c351b735521982fce95d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ddfe7492a556c1775001dd05509f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015abc0b92c47ab12b5d2cb9f16b4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba1113a3f82d9f24d125ae610e01c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b82510ac06040ce67946c4d9d3a288722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ad8e66f29e8486ad70a7184daa65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f44d22a28ffe6bc35cb818b0d885724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505c86e6567072c0a7eb52f4db74fed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602988d61e60e02a7eb3e74eadcbc9d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417624c0e386c1c734ca2f6d8bec020c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792dc391e7ab43d1bd133e8b1dddecb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b16cd58d25b5b9647e8262b559b70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049cc5980f86018dfd45a9f3f488121730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b48a674ff8c601f50c5b85abfff3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a773b175a217e84baabf0aec6b62e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e08ad66d4eac9a7eb3aae5676de9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669bd99e44a00272b59988ed46f834734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44130dfed5b63ee605d3158238f10dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f8f06630e942ff5f279048727ce18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a85ba83ff1d063c397fcf701631b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12baae37cce92067ceb977cd3c65b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ec4ca04fb08b8c5b0ecca1ee11bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22349b565167c60c22978a0668148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fa3cb86219cd5808c5dddd7ea9c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8855bc54e1ff200b99798ca8e5659742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440e45a59647859f305960d6b7c85b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd4bc55701e3b3327fcef58073997c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b34ee13d838e3d058c03d6449898745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782270750c76a80e5ea859168023e4f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335febe13bdbcdb1dd7bde4fa38d181e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e1d2c3e2b7fc80d83833a06f6ce7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea53859bf1ba902db5232846c9517749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acbb8ad1295616b1d2875da3f238b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6edb87952c3d62f49c860beeebae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171b9e378d6003db1c8648d54cc6b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af882f19b01776eb4ab5be12a9a8abaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b6516443b49c6c8a8e55266b353e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3bc098bbf3966710fc9408420058755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c93210026e5f23bc8f61fce3a381eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cfb90ad9452a14a671a0efa6693f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84efc5b2b92856b49cb1b64098f967758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da547bfa7b32988d1852a99132310759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f6a6d5306b8fb93a615a08ad07bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266db1f50ca2cd814e9e1fde26111c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c666fd77b13e5aeebf8a1ece249a778762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534efd47a9420bd6e93fe97320306a1f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86739034557d530b5a9915c7e905a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fade05885046dfdc0ff207a41f3e02c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43721f567d423fb7a3b0e70d5019ba38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade96144e6263cd24cb895ffeee6f6b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79500b7043ed2b2aec52ac99ebf4be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751602e2e04f049ebdfccc51f69251f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b590f26c441d9177fa18448b5240770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cec3c4987b0d08690762eae18205b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cd10e93e9d2fb560e713bda6833e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360fc06a1431d2c5be52336b008cb6e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b745145233716a10b022b8f41b87f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d4cf280605ba926c6228870601ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba069e4fa88dbc29e147a1851ef296776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c04f7d1d8bad40e6709de4fa9fcbe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78270105abdb899d5d98f8fe98a4ba5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ea2c67a641be354fb9ddff6c3434779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160439d17d15e4101f54fa6e9807ec1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97406644564849a81973dab13082a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b854987d6165d833b6660bbe5d10e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950f1fabb2ee5c711f24ffac97b7d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97f27ceb80356abb0e9e95535984bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bbd76f0a0a8b0f7de5dd89e1edb1c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb66f98a7b46c528677ed29afc6302786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c4e1fb8dff230dad6f6c3fc132460787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe308cd7da23d9e11e151bd21a328e3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ac69a9d45d89595a62734b03a780789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1b504a7072ae20a2b3fc67787476790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c7eeadd7c31054e726842083bd107791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4438a4c3a57c600ea58acb9a34c3d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b4877d4e858d55a77bf4ddfea216793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bba804fb8e13fe7d2e5421daba7c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f89b2c393931ade803af1a088ba433795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b97d50e8bc2f1fb08ad6d4c911f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b22d8ccb8f9767841c3dc2c94e7c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776bf1ab36e2549328eba3aad5b7d6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cee59daa65fa4a4a192bee92066d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d61ab9073097562998d9373f445b4f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f161944f136d68bc192151c6d5a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e6f12051443b2822d7e1330431a95802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe70463fcbde5cff1cbdd3bec8468803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e7c684839f92647977f8cdd448b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c75523efd34086fc25c3fbbc8f59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55c81decd7ee859990d85d4541983d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ceb57185d1b97a65ea901f39330b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacc3563093870016ba223b06dc1ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64260904ea363a7923f6c4f2dd46abe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7564e4b9e43f3360b0bcf75147f572810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b595f38329cd80207c5bdbd8bc442811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082bc6bf1268ca669c0d154da52c479812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b71a5658ebf182816a1f1e8724ef9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b181d66d73ec9a697905167ef04ecd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803d222d84b928b434fd96fbe7bf54815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800158a96df9ee798e011598a3ab92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4283e147537afee28c2de06527694817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dafa291594f410b6e65132cbc567e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd022b7dfca6d2efcc5502230001e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e07ebfdec3cbdc548524a9b5cc5193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259dbd6ad3630492e7fa0b1f92fda784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9da98f5114b364b997ddc7f216bb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b48757073a3820ef32175ab3176926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172f035334100ac01d48a374a96c8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac78ba3a26445b52afcef1c3007fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdf8395d887e4a5e43226aed5bd399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd564bfdd3f77d78bb7254e5699e3e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a29117b500e0ba8cacc481340dfd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e679d48e8ff27b51ede62d70967a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199efcb3bbc76abe93ecbc6283a4e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cdcf765c383774aa82eb3ee2b772a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cd2d7dc3e8351a347536a4b0b8b6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27cdd6bcbe6ec0fa40aa3007b4cdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6d6805028c0ef32070475f74b79b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7789c17090cc039bf5923e8f6372e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40ef72296fbb6603e834388d0ddcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44af45a56332cbef05f4e39f499b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adbc360f1122179834b53f64aae57221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c71cca3b888f080100cc25f2584d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aeb3ba9c74be38555ef7bff12e4d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a20431f68c6e9a792aa2573aaf2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba28c43b073c8a703a91d090ad751f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297ba6f5779045d50ead1b5d77d0ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eba75989e2785646b00dd00d7bcb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4fd7fafa995976a37b233b3b919f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bda662fd9b41946f2de303814dbec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb32ca0a44540fd65874af7f8bb3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18993e2fdde2ad1ea414c2a37f43e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a367cbfba0f4ce058e097dd76fb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e6b0b27c22de2ec9fe28da2112c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945d2908c36217c57fd701111b7e8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc95ef3e5b8b3c7e7406307ab203735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a703d49a5f20ea268880a4a5469a3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b7eb732c9f7aa27bcf112331b08b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e356f6d6e2039a518f80fa0b9421938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de6c485564fbc218baf709e8ff79839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1746b355e6457ca794f97c44f352bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d6751dd0fbca84b29663db2afaf9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3a8432b831dcec7f66c24b49a25a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0258e6bcf67b736d11df0d40b3cefa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af5ee88c3ce4ace23a77d4ac2938244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8cad808cbb34d42a804cf7483fbdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3033cd2049ec53982ed7fb2e58e9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0c74f11633f2f6dd5cbaf9dfbeea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce576ad53c0ae89aee112aff2b7899348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a430340a78e08542ecb67619716449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e3a0156d08973418f089963c698650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c06ec982a0ad983a4e2848ce0d4cb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72428a88a67d7a34920c053c425df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde3a10866975a7efb73c84d3d347f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93942ec9061cf3198b077413ee240b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373a246d1b704685feace32e5ee83455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e7c4e850e73368f48c86aa1fd7f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32a711bc65b69111b0f12f115045f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f77b21e7f06199297b7d1ed0adbcd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036ed4dd3fddc0b06ea9619284c6d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9da378240a3457b86df9a0deabd5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e27038b5d8c47720a205281b57bf7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb992dd8dc736253f4dd424a505c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220534aa82232e7ad468b1324632c7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19cf647ec811e288caf9774da877564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfdb6ff1a1a29c28e34a7e97ab8eed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e665a4de1a838a6aec4a84dc6c91e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c7512d4604c49c85bb08a3e14b9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801177516402722cc1d0bc823ae43a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d79efcd2c321b2fc14c3cd24235a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf90decc4d96e35d4a03088f412a7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61169e96b0a622c5828c99d5d5d53b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66dba97bf15c953c93c4913636f8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490d4b5e28547a87f1005bda4e7bc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4113f9611fbb2581ebec09aa20c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b85271e003c01894b18d6f7b80c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0e2b867c6bcc1ce8c174cb89aeab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7d894d8e255081b7ff21f7f10bfeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb94e37aacd7338944b1f7f901956e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684f1f8759aa67490cb0017eed652ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21009bfb72e06e03bf1d0acfe35c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d61685f18f34a2e09a7eba63ebbc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574233b51bbc32d6a796add26f4ece9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b837d75b67c257d75dd71076703eac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac10f85b4818ce9e9826f9b836ca884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f4717471f364845e918f172fac2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231a33d8c9b972f20e5ce5aaddb19986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1219d191b6b9308016890eeb8056587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047845fe6ad1306680011c18e7511a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9af0b829b6aa33a59910df8b8915289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1240a25238db54e3511232e5957690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c2f112284ac246718389def1d79e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433ac4e5f6a7170440e1ee630b7588192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44506e4e824fab09be31115bef373093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4b28999811075b5eeb8fbcee0cf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1ba3ec441ec1dfa97a348fded70d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46ab0288c6a369d96411607ddf19d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99586e91d08ab6202ad0452b638e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18090484849b04b9748e8d921a68a5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccefacfed1de9ee52d50a311fe14b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776238de5cdfb58a515bf0c55f3278a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0349efbf14832ff2c1cc2a78038df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8cdce78e00ba970bafd85db74851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077fb5c534b2eeeeb8077a800fc8f1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e3a37d9fb0b01a1f201fcbfcd2ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b812fcea168efa096cdc2a561a2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c96d4b69a077754a3aec30def8821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f702f87a73860d5366b7b41bb49a1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f055f388a27032e87c48260bbcc28d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7039e8474b1b8b3d04ecb4741a197109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d8cfe7a8624d2d046d9e4dab24e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331146a298f82b1f2e1262268d30380a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d09f63f36f3503b38bb4e45f8a73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d0c04823ce92badeee79696582fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9b8928b1b87279332f5b4507f926114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3525f7ae52a5beab01a3bde5a83c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331059e551985651c563ae595ba762b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61314eb863af032cfe659065ab498117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf09386c10e005820256382669e1fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6fc3ba31b8079329a82e14e756293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a77f5a9d04850de9c5eed82f91b148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368ca2014eb860329000b089202ad0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c8d0f12ecc37df254419b18f32cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66fdde67aae31c06ce27b85673b0ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11ef643b0f945c0c7162f522e94cc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de2c5601a6c79a1aa27e1346972497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee0d19f761f89612df3bd48865654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d010cc92710cb921e3ed9ddea01e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda31a80d84a2e062b3127a17c13d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db21510045cce8e577a81af974be61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5530b5505d46b4f81f8e462694c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af476f9e0a89f2feab8f34c1fe1fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0908b045e680dab1db82bb417c1824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600f18ed39e4a7c2977b3e3c84cce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74909d84278482f2629100e8980b8b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e27f1ec06a022b3f4f45dff2993292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f381295a9b9c3f69cadba0c097d7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0bb48d202467286afb081e866259137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411ca020386b324180bf14f90d81a11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef62d34b2afa3afa380465dca5647139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545952c81321cfd9bbe12bedc39a3022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c22a447f3124055f9824ad659213f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497298425b21b36c02631afef1befe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff4dd9f8bb9a228625c47ffd2d652143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afd9af24c030d8a8e9997faa8f4c7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff1e733a6e71716b885688e619e18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284eacd955070c8de683d2705c94e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636f7cb8892a20f98293b66c7c0ce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d010ad69abfbd5f9b4ea623b8336148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f923f36aeb398dc1c903214e07061149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914e4f48562f4d5978ea242741bbaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865114e7e0bc11e241db29f57d934d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7adb29515b59b48c4ba8308bcb68b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c01422c5eb344b8769b508c7115a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b177d26c7d0b44adea1f159761a8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6714370152635194a60db4de8ae03e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2843d279e743e453620c1f912f1af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760a0b99f69cc52fd5ec87d8f11f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198862dd3c92c15474aba162e4ff388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f29398b2f658684d7a70fec0365066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62560556d5a00e2cc53403448b0a1a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9735cc698dc1952641b1e371bfe637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588485d103ddb95dbcd4998d94d75ddf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991534ab9f7ba0af5feb87b5bd79dabc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b561788621a4014f24d6d8479881164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15dae083d99b2a27f8373719b943e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b94ccc218e9eb16cfe498148fe6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4893cbc7f5870a72f2e0959ac1bbe31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f14530f46729e336d0eb782b6fd246168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe481a921ffee00d61995571b8f23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb595e1ef215e37dd28b38951b10316170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467917636097c863770195de01d14f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910b407eb7fc7afb99205caf86b0421172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98403ff3e38a3f76322d2836762cf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c46c8d57273d2c54cd061d35a5df4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9935b92bd63e7f5f53c730f8c1ca1cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae747de4267c39424b36ad91e56c231176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717623b022361f162273eec73fce39f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9864669f8e81d750b5781e4063dcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a2fbeaf1f7707af23206480ee8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ab2e0562e2a878bd93ce111320ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228defe9b5c28f0833e37b41c9e06d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f2931ef856782204aa2ce6198c65a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e9cf8d4cf8d5e80c43b374451a01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c90fb1d80b1ac8acee32e9cf1afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c6fab9a7112f2902d5d75d8ef616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba6dba757f62983dfba81eb6d7c814186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de503c57dbc9d328955284330b7dc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca92736a199d00c8b0d020d09bc9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b7d3a82e99b89cbd6382d0ad9733189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2e44ae81f799681202730d8db0a22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecd1012b222fe686ed121d9e1d719191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e2b315638c95961d147c6bb3ef4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a280838ce1461a96cbca3ddd8a10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618ec826f1e2326410d44c14d19120194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718ce042baf0467da1e35aafb79bf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00855dca789f6c0da1c685f81fae56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e5d37c032e6d8304d26233b1afe02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe508b2fe7b3b9bfc752ac79a972b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9cc8cb9725bfe31ef06a25ae8a2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45de2015a35c6143569b900dd31e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c2593cedea43c9096f04821737df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c49e69fedbdfcdf823e9758be886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b88ad98c3425d8eab9680b61648f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916584e454502de5368717b55615f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08a35b9ebb44bf08f55c7523d4cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfbbc7557f34a84f88f0795dd041b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6919a77b495c9e1660e351030bd38f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93fb89974f21fc3effb521b8e8eb1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f92067b1bf597354ec98a905c74aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce33abd7a63e7dd67b045c613c9d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96782f6fe40eb0eb3399268824a844211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d5dcb3939c66db9355f41f14de1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288dc080207292760e7a7be7de1b88c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764805e3cbdcaaedfd7c37801431ec4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0125a0c7acdff6541476499edb4ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc56ffcff1396befe4bff96d3c3ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8253ba8346f3cce5d1a827ae92b0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0224f529f9ea04151526e9ef8c67e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b21eaba994117fb45c852fd464474219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807da5abc4807c3cb39911c429689e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8214fed770714f1abc3205a6fd5a36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e24442cc3a34f2e1d57ffe83a1082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb1965e2f9987a82f39d31703f0d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd27ee6758526727b1c46c0a8b5423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f86c1cefead28477610d023f7272f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27a665f76a019530b9ce7ea03ab3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3695cf61f95f5c8b42c0e31899a9ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0f05d3197c9047aa81e4104582ac6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2779959fdcaf4ef7fc870adbe0f7c83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c077b182641f316ce3ac9ff0f7ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67248e7ab81849835d0b39bbdf72404231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f3500c2a918c5300ca3e4257c90f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b41d17906825a1a5e82a58ad16705e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54a4083928f740d2947a0823cad91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8473d7b0b6b1590a6a68c226d994bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d7d4660be197e5874a8bbde1031ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21bb1184402bd5c55926e96e1458f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d5fa99ed669141a52a2ca68e5206238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94d031148c3e8c8a70677efa5cdb9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7b715d2a149e49759ce64ace58dc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e9a531a2c161ea4d718c4f2df572241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b012e2e54798d8404541d67ca12e6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca0ec5fb4982d5ed73599ef2d0ea2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706b79ef14d1f71b27a4ed364f9846244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff8530d54d047873f020fbfdbf37e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c74bf86bd7785ffef1fd73ff7113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce968ad5ab60cf8a8f09588487f3b0aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42afd62bc7d11ff438bc6f0c7e1ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596767225bf137cf17db9fbbf7b200249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432571ea270a3b26cb5ec3718434994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7332a74abdc677cd9b0694046d9d120251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f1badbad2af36ddbb3346ddf5f90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193b59bfac03e8fb7b5921223e17e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b84d16529fdc6b8ea76b416ed06f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ee963642d8b8513a2110b197f3ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e2e178d38ab33dd33c53fca503880256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f208de71425e47bea0a22565269f66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00caf77a4807fc3b002c2629d6dc49f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ea823ca274c3993e1c5656b55609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ce2b6146292f265aff7faf089dd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ddcb4e500c4a6e1ed4bde83eaa719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208561536f6245c5f5ce09c3ec5b2f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00888450fca4dbc5157ec8424fe221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953aad942c49c4eec4f44bc60115ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527412777a53b6cff4e352afc9af4f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d4c593c59b15a8ad9cdfb5c72987266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abac6d4cc436a302c4311a32761b79c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee0a0655f561f0db7d4c6eaeba125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f158abdd75e94248c1525529b929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7ece8ae14011f6f4e2d25aa76f0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b50eccdbfef01532696e19276441271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38d24d2cb4063b17016d6f060b76f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55a93153bda1d04199837917fc6f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648269c969839903b66b65fecde93cd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819221141cabd85d139f1ce94441976275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be97f10473b219b0d2a55f1fc731ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093a010b2e11b2fb9018416dc653ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05decc5dd39b71bad561cef77edee517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad1f8dd56f9799e93ba7ec0ae9d792279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b92fb8cf4b3c69bcb8edfd996f3542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273b6c755e1b51b7ccf31eba6edb36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3eb2d1c1abf8127a291b4313a5f1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce7c10936b2700c4d00565ec4066a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1dceae31f0174f4e44f165800288284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c693ff882e4dc0f6daa893aed025285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6817ecc6b6862468c86543c2de0895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68146ee3b555d3bb51a8174268f0dd6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb69694206bb4793af100e0364f38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286f92f78fe3c7aa853db7addc395c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01479178845e11d5713b79869b080290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1397aa4b903455308e2790c0e1065291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ecddb2c3747fe38ba9eb57de5b63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aeb00a59c6c6608cbacfd5b98a180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff4da170ee3a46a3a515e3994462ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba28bfb44237f79eba5e7ccd68fccc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe81d0da77c3185527667e25834a525296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0caadd063f3e70fcc2e154c962a31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1a50ca486b75f338d0bd587c1cad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62339335d5ea925dba5427680f7b3f60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36ff7bf77d0f4c1936bbd1518b086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f67270b0896bd447a9829d7fe4ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a0409cc012923bbfd40bf1ef4293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156472393fc66eb30ba70d09b8b63f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15c11287b5ee9dc3a4c3d8efcf350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1125c1afa4f37a4900f16f8a0ed0f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261081e6f2b0586ef38baab96fb001df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5337658f7e387982b8a17f93e987e2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f15d4acae9ac65ff62d29e1f7e56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da6c856b2fe86e3145c4adfb8cba24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8ba0f73a951bad8844d03b59d6c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287c4f2a359e4d58dc645326e24f994311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0a66c37d4d6cb23d42428379ba4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1f2e9403266c4e46da588f8406da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa168db3d499f04ef1b95b98bbccb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d82d9b067a99135bb5f6b4926b0f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a037ab22ce77f69264a3a87fd800316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a19098c01859799fce394ea3cddee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ffe80f87085fd310e5379dbeee9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec0f4f52e36c5319031bbdd698b9f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a9d99e9c8c0e4ae100cafba337f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b074d713ef4711bc744f393f2ff08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3bfb00c8ec2fbbb31de28a5cf1b6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5b84d9f8933e4558350f1a2aeab94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818ad78621a730e17f9c911292f2b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f4da16c4e5bbf461e9897bd9b497325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01d94797f22f998f018837e370da4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec025b1849995024a82a6bb2e153e25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818e9fc3437d64f3a561a0df8209bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1a559904dae839c0d858e00fa5f99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5162b1dac70c1a20aabf2831f18374330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afab3b5bcca18c3b1bdfa409b71c6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816292331b1afa142583476d77bb64fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9cd938242ec4d5c702e96c472b698333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d8a58f0ccd864f31b0c88a6de024334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630968c458ccf7c9e83c1c7a5a2f68ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f799020c5a818111cab7081a729a7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19a47d923e29d29e5b10b4ccaac25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd7cb6b564818279837af6aa67f0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248d047e8fcbb1372b4ddb0aedfb5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71ee8f7dd66b2f203524c7f24e5c14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac919a268720aa3f840622b31ca6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347646f79facea5c20b9e4c83534b32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814638cb64d8ebcc5d1437c2a5d0d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0921a23f2781b83b611e6fe4c43f85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5b2e0146672057be668ccd9ac75e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811036d0a3af016c5f06e57dea25a1a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccd3b7113291232f9a1f74647ea5af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f988649482b94bb3adcfa028fa1d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead011a315a2484a5d910457a28efd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b78d73947ab60695162ec1698fa00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fffdb0ec58403f6bb3b070988be2d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee647eeb4e02d96b47bee3db56209a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904041d8a21913008ae8cb85396b44c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543654854a9efa67869f37972035f39c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aa5ccfb27a79c00ea98757319569b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df099ac810bc79c72e149494fb3877356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f053bfa28909700083ba1192ef1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9ff4a3047b45b006854111f8c7cd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc446524618988531dd6282a829cc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ca28e507a92111a5153eeba89978360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf56d30a291cc180b976a56408df5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0dceccfc8660468cad908c43dfc5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee83a0ac51e7c93f1590bff47ede6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1efcb05747634382f1a9f0249a58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3821eabce8e5d1afea9b9751a232dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1da6b9fba5e75439d0293d1d04ecd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec34f8158dabc0f36ba3e53076c61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5b751e58cae6a32edc66a395e5d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1323f4acea3ca529ef7182d4f3a1b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101307be0f8995e2c8824460d9cb160370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436d16f3cfaa82a938e48cb5645f05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f05466422c3f824231c24edc0a14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e0ca446639ea203f2c4804c59ab9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ecbf3d183b63b3e2c2a548201bb59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41666a715fe21e15f4ac8a1fd6ef5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96067826315e7ea1fd502ddb480d44d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d851416d4d3d071992aee0acaa98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b73a673272b146ae71287776bf4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15a0caa6e3818fe11188d06e449b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb5929278096474b2fdf4a18e66ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af8eee34400a76679b08e2b85d6dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7822d1f4eb2fbade81a4073da644e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a72b058e28127724dc4c93803e774383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306311139d5fe24af435d3743d37080c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aac3559b11d1d23850ac14e8330f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401b6e259288922ceba0c49cd6f1e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f818bc97c998ad8086142a4de582cc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e0e0dc2f7bca44e14e7074f260a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248abb7df7b2337a7f1d700b36dc1b7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ad521cec9976a4c58f51147050bc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d59d71a92ad722420ec17e1566aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6616f92788be1401ae5bb49b033d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19969748749cbac24db13e95900cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef372a64362b638e3bb21621e3ce6a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6654cd0c331da07591cd0bbf4132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a87031694212bd3189888a5bcfbd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2054ad2f6bb01015a52badb5b7f84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60687ba043b65ce581925cd34cf3b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e26b213b0029f253105d85683b61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62d0bccbd443374330afb85d888f29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0d72a32b6d4f7564bb047cc8ff56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cf967c94b1f4f41de5c06f52cd81b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662086adae652cd4b66e7717fde0b20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b24674dd29cc2df8bee750f3dd024404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3c0894655efaaac3d66685300e569405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488592bcf2b694c3987e9920885e745406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90858fcd448bccea412240ad6f53e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20f441b2dbcf0d4d90308d4f798f92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09102cd1e7f6644d7497aa78144db0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2c1e0fa2a8b59ed6491dcab7c443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046a954861cf22ebad9d4953b2fc0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea538e3159d57db751baff5636c1176412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1364331d1c2500ea77f25e498cb20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f872583f261fd3c31ccfe7428f09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c3e8be923e18636d3b42823730b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802281bc435ee0d0457e3e40f4f1cce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7904affe32d5fd7337c885a630ae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b70fe252892812d7cce9eece9ff5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642407f64506fde395bf6b0ca0167cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c02b25c8a4b98cc8f6a765523dc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d513040926c479445981fccb1937421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975213c0a8705a1091aec71b04e3628422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401ce6314dcf8dcf3a22cdcc453bb64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6bb674ba3e4a46641959b68c8892424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078042710963f3da430e32f53373ab27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2c5e2e19c7f65f01f9ec4788d479426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a82303fa94b7f8152bbcc19c53db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0413ea495affd195dee4cb78db75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f14a343ede90f3436255a4b1e9300429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08400e7f27cf501904a6553eb2c8efb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b0278b07467a84e13e5656f5ee9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024427c6a650ef30dbbfe43f6f2b5876432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513885345aa8a813aae84c32e5acaef0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b688482a5b0e486e2c8d632685165434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd780b6f6b4c656977da6920ccb930d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961039ee92268b043aeb058da3d91752436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305de914f5e3f0f60079e0c3289e2e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dca44c5a4b26032fbda07d1130c31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830e945b3942e125ac3185e9e6d3383439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a666e2bc7a0b46e54c78d71bc3ddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dfd0d4edfe7fb33cbec7dc259742b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c31d669d2664c6b309c79fc03c8b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f680492081595a4b00d49bf3ef0281443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e465792f796242d977a145113db7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b6a488650eb89e06c4215e840c561445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e2c894c69048df4df8b567ca86aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4591982a58421317c761e633389707447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1daeae6ac6f017445219349f35cd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca500367fc9b229e81572c6d4064df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bffc2d05e9cd6d46fac67b80d0fc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2544639e942842e1ffc6d722ec44a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90959365fb3f029d8b95308847e8a47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f595ff34da1b1a46fc00744a08c9a3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602507fcf678758c0431538dbb8be46d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c02ca77f1c8de3d5f8a1427dc7a539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e56f14d4bf730124e4daeb8344dd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fafde142a3f55e55872cdc6e98a7f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f45f42fa9c107131a0066259b5d11f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212af491eda452b4c06614f26557f0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af4206b80a969951246ea08db7d385460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82823786a3d20efd30e646b037ab87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920032818ffb445ace5f59e4f30ede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509142bb48855b78f463315473a9f4c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92941c75d8435e00e6f7136d0c7b200464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7270ba22657ffbe15c786a7c514f0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8b95eaecde0698d856b9c412b136466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf40b5c533d629595d0ba6113ad37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6427e13153641ab36c164e7f9c4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff84afb06028424f5a22560355d0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd30a383ef775749326007e0dc304f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5213ca573b4f00f4cd3824868792a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42124bfa776be97e2dbeeb86e6872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266d7a18f7ab9c93470c8c284051d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a48afb7dda91198df61b0917e8ca7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3982860ca1a3bb225df8f1f9cc1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce6f094cb349f26a4a8aef345ed04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094b485d4287465ed09424b966db23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050731b34d4d7349806378e728238f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4657a5267d70ff2b6c96bae0ab80aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa02c0e020d35054849b22a1208728b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7912588d0555d5def717af1556bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae80830cd5765773bc7b988bce33bda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daca0ecd1864652fbf44ecc1cf3b99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01773cd413c7201e44e8e66f980d1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242a6867f03e4d311616ff82f91fbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788747b2a52c61d5f068dbd28602aaa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4921eba8d00dbf270c97d0bbad480c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea627f408be6010346c10ae18151dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94fe2f3b56ac04e843c1a38a104c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735c4775bfb2a211885de3c772c046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f06d8fba7b20d0ec284eb3bcedf27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f07592ed587fdcfe07ad874d2899b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956d61499a74ac755c9dcf9a28e14b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee011285f9f9fcdd6b80c0e819f0be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90daa9f0afab5a581bd6fcb4d64a13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e39f64f8184ccefb2f02ddc33c2f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831cf3d10a84e0d2c5a2d9fc974477497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44238d1efc4e9725bf58a1753ad03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcce3d67bae19343e89604fbbfc2c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93acf8d20d79b36019fa6bada7dc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213491a802623847c8c20bc5029440ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca520c49850c8724fcbdaf51659bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164bd52c3eefa596b131d2228e5e61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa569ffb1b4d31269c638c19eafe8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e5b0ad7614d96d6d05a883388730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0940eb13c10b74cbec5f7c712ce5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d93cab32e51dae20dee77c379886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50565c2c6ffbd937ac271ac3be011a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e82912fe4d65781ca528ccef1f6f83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea181b75337a7c30a951696c6e11c97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71bf13c6e345fa3f2fd46a02c1c7f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec3eb0afa577d539340c42459c9d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bebc2595a2f83f227fc2c659a5327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a11b23b9e260efcf80f94947eb77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b8905ade10767ed5439cb98a624fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02cf33b469f8074d661a1a37fb65de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50867234eae380aca9027d63e387313d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcb0c9dba981a68ab08cc621255998518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd373608174ba5cb485cdc955e6395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9ceddbfb0c2fb5139119463c83dcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2782baf8502fe19d86664df3d1a061521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702692d0c7368d3677f470fe5688675522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e82a1f6ff013e22e822ffef11320d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff20fe43bd72be70da50bf4d9debe7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbc9421327ff1731e9fa40a7d02a46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355edf7452b34c56581f151017a582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c888c5b63fdea42b371a753f4d029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c740ba78fc0672004280187ec11118e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ccedfbf5582b8368d7c03bbb09b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865de8d3b180f7fd7d25f52027cde8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7ae6ba66376fdf0e395022e3eaad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c2180554fbd03050bd3167a7e6b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5900cded6c756f1a8bb9908d28237f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b443e3589a782a06d4281a36dfc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf912c6459db34c352856eaf3e5bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6ec2a589105bd8f807df7a318389536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2af1cb19f3b9a8e7c7b80f9d7996537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e75a1beea62a9b63533247bb25bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b597a46d51ed9c63b5694b3417c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf300944196d0bb67473cb09933d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab9df983f9f73967324ac33482ca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e7d3461a785c799dfb527bf1e2cb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e22805c819fbd0c5deb9301c85b418543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84691969da7ae1e38c15f988a5dc0c3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d55c53341d65168e1517fd60127f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7fd189a4d12391961779cff5cabc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba3b1d13cfc3820c4bec1640973b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2231c44153aa524e9345e690e61b5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b52c4d2c36858abfb20156f924d20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd772e15c66aa77a5b299d46aa341d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69807b819039a8e00448915b9b48ba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c349117a41254b589814584949676552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77253f326f6acf1b9c7bedeee0a13fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc36b03fb2e38ab837f2c433dba177554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc2399c56bcfc4125a09d369b6837555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844b36078b3e9fecbb5538829349a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eaffcc1aa44b94f1ad346a5a659da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513ffbd846616cf59cee7c04c6a778558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e623f2a1844f96fe5a3589c0c0e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5c582a9ccef26c7eef9900960301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1afb58b1d90eb275dcbd94bc81d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754aa754797c7f4cfeed2e305691b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c926b20f6f80c9964b07cc20ca3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3318dcb93025d029cb99434442d3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771385f7d692a6c8e54d1ce0200fba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c5461d3116090ca1c400e56b7c8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fa4c138c67b261e6d32c7beb78e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46d5368dac0fda64cc4a3e79f9f0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eacfa93728f55acd1a0367d78b8a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759c0f416c2cb35175d778f9ec4e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa8988893586f0f894e75bb78ca212571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e210b2ff74632544c49308234b5382572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65001918b63047f1178182bd60b6f2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863378fe613d9ee6f80c6f60ce43f515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4f19c52d83f1c38f98707501dc53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c462e2303294b62169f7831151cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c382097d7da5f63964026c814d98a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc7ea8b2826b638f00fcd8f40d653578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6172ce6fd52d680aec78108b3fcb5e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02942c662d5cc2ca77996ae5f3576580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebbed1d3332213cdd5cb88a910e952581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3421bde889b8d5bc3d629f12ef039582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e9f7255931f278d3549c6980b43c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537aafd3975d1c154717d1b87a23a64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c94f84b7617345b1a50ee9b7cb8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00849b9d3face1db4e4acf5a822bcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc398ac854cc21262b041f5f905bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbad4032727b54cdc60409082081f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fec8dd09b7d9063b173e11f2e6794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ec56f1a0d74a8e5e30ee681e460c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273162b5850ebb2d09eaa0a32ab62a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349fc0851f0f29ab829644169dee2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b144c04293d57947ba106de93da6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a19355ad3eb0daf59643be46594ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377e3db1a2be30bf7f9e6045b1823c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de250780badb3a3389a97bd0bbeed9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9658d8dd1870be74b8eb6a80c17ec77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77260dac70b6b1c578f7f95ad26758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2af991515060ec5d93b55dd56d465599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085cafb21322b96b2f073a895437cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b7ef1aa51c4a871c09d44b45a96a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd0bca9686a0ced0a025acbfde258602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5382534aa81be05e49fa4e6ea2046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a083631374efe897283f34c78bb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17064a377d3ee58792c132d5ded888a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281d8eeb3df46a0ac601db5afceb1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c54c00e5e57856ce8605763a88a09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbafadc9ccd819a963e2a05c777e7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0adf37b96944b06169c8daa24054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03abda47a2bbc6b3dd1f960bbb518610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79d5699bfd45b485798dc71a35f28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be917dea5e4f652c28cbc17f2f139612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25dcbd6b99509efd3b85299554777613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dde2791e68fd0c37da66671960f68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3138a6b5aed0a2995c1fbca1f463c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca0c94c8d80e7ce4125b5a715a7d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a0654ba144afecdc1dc5e7080cb37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1e1a472e3f23a46c2f33f29de8ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399527452554c7d342b8b0447570e1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11bdf0a8cab661ad412d928185cee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f5ea5b45bd094648312706946c01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa278ae24ce3b7866c288cadeaae06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c410e05d7c7e512da0316f0acc8e2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed1c94081501041ea61097c038f3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840de163dac94765235eca3099e3ba0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f633f8b41efc4d922c83db24c4fcab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ffef890461379e4e8cb494b45fe27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c061bf986cd430e6417f83542c8629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2946e83ddaf6f7ae3d4c33bbe1fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db961f479b46f891ff08a2b7d48afd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce17dc01b549538b405038cb97643631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e7794505bbd11cc274c989beb11f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e6647c0d68a23f3d728e86e459eff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d090dea3c7ea2e17cb906000f9a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867166870a583e5bfccc9f840f6f9d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a8bbb0e1988a047d4185de949744d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527cc8771d7e79d38a133c8ecc1b720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9af3a3832283c75931d3b41cac0f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00223efda6758aea93cc9d36f5a5a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6eba3742a0dc62f04b72b2d0bbddf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324a9d20ed801e6e739d88a3de91cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc22660ef1b47910e2a2e445344d713642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd650245f7f9de2822e2b0a591c8ce37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f1175976ad55b1bda7f43d9a63f5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95fd245865da2d11e8cfdb4528615645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dde9e1f3a3ecddb30a812be8dbd961646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07f96a17e5c2bd9b4939cbf0a2d9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c3798b65b6321aad15c68d62edc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2ebc8ff267691ff379bb8e49fbd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a92eb2b28dad4d05d7c6ad3a240c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b03c00c029afb1a40843524bfb5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08285cad52abfb70214b891404bdd39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c2b34ff0a4bcb610f5e785a65593653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653552338e4bf323535c76f5881eb5c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa0768f8e98356c27eb71bd787725655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6035e9e0578af53e91ee3ecd495bc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbdc6a19e8e2b962ca6602eb6b1cf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66495b197630e7c8b4facfb0ae7509658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5850d5abbd4f823fc0dec5d10d14a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596925b3b0d0074577575f5f3698da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35869e462d7d584cba056bcfbc9abb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422f44fefd6e0a3f1c2b6c78ae6c77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be563da9fdcdecf9c18bcaa1d160d255663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd338e2d5c8502f82e91bf9e27cc17e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4f4019a9e2dedd7b14f34aa2638d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644924efbfe979686610424e6cd77ff8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e195810b94b0a08badd42921da19c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ecad92a8a714d64696f6156a602c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6ac0c7c8cf9b61c2214b4b1288d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9834169cb645cd6f96aa20664722670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e97fb2237b7869bc72448bb3428a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291a99524e9009e4298cc47acfc646672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1777a2f7180762ad4a999725dd0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93ff4baf4818075a4b293a207363b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb3ba69cdbd5bf488d63989416611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cdb7e6972b1420f9bea2248f40fd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335c40b5182505f239e26f9bd25f5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b88c7edf9abbfa5cf46b6cc781340678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611894a7950952153c76837808514e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df7cd367d387921d3c59a5e915c04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a270906cad8fa4d9182acf5295631681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6bcdc767508d6c3c9b67c01c6411e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e71aeed6d00283b656b46dc7c8828683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5dea9a997791d2dac1d381d543f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498c266824f1b351eb465f2d50af2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a298aa551157e6b263a8250ae1dbe13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd4ab96c8619f258335f7b9623af8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d075cf5bf0314e62ddc05cbde73e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1066b621ad4ec24da4be3cefd5ebba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f9183dd0bc30dcb4ce053dc18157690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d8e7318d1263bf00b4434f445e9af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9622d031b55a72b82ef45ab4f570c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f13d25ca85008eb4d7b640ba2a550f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294662f26c4429bc057f71b2309663694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e683f8658e3a146aa80dafaadfdfe0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee1071a2e3467e948cc830928738b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298d020e80468b69ae4c5ebd1ab9e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9096dcc6685fae3a713a36cab565698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a378cc35feb736ed869c5883cea65a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b7d9f75adcf1039a028c367ad52e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ecc81ead8e045b1694ceeedc23ce0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d969d022a283da554b437d6901d4102702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891de8d1f2edd33aa98441fbb5a5a54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42dc47ef4701443c4b75eaebd7154704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f0390cdac0a145701f280246e713705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2089425dbe3d756c1e033a1f056c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bddd3a170022e7967e8dab5cb58db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0520f1a9f84b643c8992346952f165708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be9d3a85aae25a9bda99a790916f8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d908996f9f6aeb21ec4cfb6eb2fb33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8724a83871f28a0e73a5b06f1b8609711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f145775cd44f5c477035f3a5f1bab1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec92059cdb9037563bb89571dd5794713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7c7bcef8e0a0de4d7cf3b6181224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51ae18cf3f772f0d7756fd5538236715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe147436dff758353edfa3ded70a13d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b876129f5d0b7c915f2bfd58adb47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230780028a090e55e7dbcccb7eb59d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d412a9faf5b652eb043f1cf1e6daeb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f621dd21656b9fc69be2671918e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af41ef2b557c1f4cd124000804ad82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445982b016e8e88b7a09845106a8851722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ae9933ae574559a694cea7ccadea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40277454c101d6fa468f378895093724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736734891a8bd46b63ca1492da48a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1cd891a07c4f44d4157e0730be3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456065781b76e3ea3da20f8e60ad9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d648b3c77623c592fd0d33842803728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66638d320ef5f0c1cdf0c9d6ef4867729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbd6064a5105baedaab4f7dc8d1c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31df5969f40cdce906e77c5a9af2e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7766158952e875aac60f6cbb5930732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da709fa6d31baac180bba8deefab2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1df0fbaf935ba7fc06f7b9f4ef5aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487f2e87833fd9272d6137931f6e3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf294620ffa2aa365bfbfee4f86571fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09acaa5c0525fe9356790ab494506c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d063b8e4305d020214fdb64cd322738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603f3cbeb5c1d88b4644a479b62ecb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c70cec10b9657e52dbec530cf0cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f10051d9158cd8e3dd48ef5ed32dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ce0b50c3a6470ccf1cd1fde950a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1a03d85c90313cc9e83877c541a50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c638de0cd917276863ac8fc29c4a5f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5758101f3c865629ca7e20d2db2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2252a887e1033bb3cb6065e8d2500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c874218082e04570b1d1ee4e5437c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ffb2476042f8bf306cb7e5cc38ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08577a9f964e9b9c43a31085f7ae68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382fe04f46884f798010a018799897750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0f824ea46d2926147d909d35c66f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceaf33fc8927dc761f189f755d0ea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3035ed72bd89698784a82d01dfac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e58ad2d61fd1bee0fa29ce8a0a3afc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1799398bd30e880de5fffe8830a034a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868818a829a766deeb59ecfaa3456d34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedc7b04060df70e0755909b8c7de5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356001058eff761fdcd85056601cf87c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df83c235dbeef888e6ea076137041759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48593e8c495a7046d348dd9dd5bbb546760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4a39cdc66f10916576fd3f92d5ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73305d4a5cc2db85060ba22b38e4119762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380a402e8a38a81a7e25f65fd21a79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e1fe70f0dde4be5fd8544c17744f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57299067db01d531c0ec86f27022f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef6ea35ff613469cd09cce686eb2bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b286bf8c7aa23f064b2ca36a2be3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>