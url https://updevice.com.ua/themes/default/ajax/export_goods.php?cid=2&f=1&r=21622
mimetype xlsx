--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b48bdb3575cb3ddde61e6e711d55e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b150f71a784c0846b6c10f847b915a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e511a730614db862deb07c15aff1923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ce0a03a927d048fea69a3d4a1dae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd614d3a6ec603c84581e9bb46c987fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4445c9699521ee947af4adc302c536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a20eea344965c44f016f7c585306f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef5e99628760910a628b2f4f0bfc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b17925d439fd5070d7053afdae7639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa72de650259c5cea786897604105a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82a6ed097a6a8edd652647b6921ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121cfed13f42dce6f73e576bdc27f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229d13210ae75f8ffbf76d9e20c6e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a744e9bcfd1fc5390e2c82190f130314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53104f38dbe62fb603940e50a570aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93fe1b9462fab7a83f72e922a232416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1e1ef3b19099f184083e2eb0befa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94bf9a23e439144fa3ede9392607418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242aa775e5216ffdced4c750a30dc4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d98cf18aba199c602c41916580daa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a6618039ef38e044da53cc39364a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce1ce771db622ace84705c49e98fce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcef5c6303b2ce11bfb29e7a2cdd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4f2152a513f5bc0700d8e1aad2a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48c574bbacd110ec46caef3d3615e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541ce9814f8e4f69cb4336c24171cf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b7cd9ee2b745a67cf7d99f42fb0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04748c128505c377c09140970c9ae528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaedc685c534ac80b488ac58e47583229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787af8e48dc6d6fc8bcb7ce88a879430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b6d3472e5f4cba384331a609260ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9091b9ea55b9956034eafea7f293832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce70d7bd7b72b2b2c4e63e6467f5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b75c796db9c19d554594efa04356534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009fda36cdff2591283d7e3b13754835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4000898fc479448e0482905ab2ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0568c3e7f74221842abd5dad6f6ba1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae966a74c5bd0469a1434debb9f8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806eaf9aef550a036061c3280f9d73e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeb2e2eff16f9c5d944c1a867c033240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef05c3553e90e9cacdb807a20bb61c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8106ed3eb48329791d38941661d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401247be18000b0157d1f45672c16d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353fdc3ac7281b197ba48fec7daba444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28413476af4f2286281f5146c18ce645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e207c013e60d1a0f0fee3fe19e64cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2a3847c11ad5ef23690f53814d0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac03e14a7885362f523caf7dc888248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749adaad1c90e52ba6aeff3b211064149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3fa47e26c47215fb14bee30b6e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb023155a620a0ad0fd84ba6ead6e5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62c1009fbab5f1a1bd7b191b8983152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476b302eef32d45b3aec4570cb366653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771598dfcc792072ce171421d42dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b55222aa5c62a9c1785c7562d84255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a4868b8d215a9e1c419e2a4b73a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f303e20f09cd79cada03fd8bc70c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348cbc96ef636ee8678d6703a8196458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466d64d1413adb2cc53499e0cee04e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154097f73ece84628cb56a6ac647d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f24320efb4a9e762e218360a286761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa748529c0b7edcd41b928584c1e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6cde9e3813da6d194d76e2b5fa50663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bd2bf8c843cfdbb2b30b25e3cded64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142dab6b55065bc299ebf91410b9fe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b70f742b7087fa38a4fbedcd491766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab24420b56f28c99f7bf8e70db67a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5840d8e4b06b060aeb8161c85dc2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c27f3cc767ad01da7eb81606b6f6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b51ac232c3e07450da8d44075c79570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc06321509a6baf4ae4c29393752271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440aeaf7d2db0cb60da773fc0a3bc2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c875c86bc34922533904ec55bca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab5bcccab0e18a3febf2906b13afb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c3cbd19e8aa06a101b14572baf8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589baecfc464e5c69e34b2d701c330e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4c7a2926392cdd27d34a30a8e4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39cb30bb9f8b941748106a15e76d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fe542227efdefa81cf65165b5dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4025aafb91ed3027934fef2563a5fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bde566a08285d7c64307b8a4964b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d79dc9836f562b5e92a8ec731a7ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4bd04ad69a0d0d2c37bcdb20a421683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b80b6fd78adf8a1971931b57520ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153edf348a3b16bd1818f74f20ba049885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e0c85f2913c2a720123e6ae2b937b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9823140801148958dc246163685e8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9e91cfe291cb29e916808b1cfebf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a5bce299a27c7ac1db4995d1e09b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e205279058cd3be5d2bc18c84949590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed72e5a526ff2ff16bd48d2c42ea191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7c10708210898d3143b96448c12a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61920f8e1a58f6f55c8137b575f21b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be287cba1f80b26219d6f49578e3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97f7913dc69835355600de74e08ea295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f0efc3b6cc554b1f78682ab7669296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766214851efb4fa14f78240961573197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889fc6a1a2314b78bc7c212f407f8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3721e26e8865c2035860b1a312ddb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480968bc4cf54038fa7df060cf8cee68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ad013d05da4b62a8a749fc7228c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeff49ab355ac98dc6aa41f28a4bc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85c5bcd6e32b0cb8ea793480dd3ca2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969d0cf7e39878e0cd572c80be16ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9154004fcf4717c797a10878fba478105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439993c29a73a7e118d316ea024413f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc692b1af98872c752ba3c2468d68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d202428d25065c55a1f897a14af99e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba58b1d32096340f227f3528fc1692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489677fcb11128810f1f001af8088513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76574530a2115903f9098e74051b106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123ad2af8a77165f225ec36f4ee254e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32048c7c22f82d7de3caf7dc1e842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f80310fdd0524f18c1f09e9f41e59f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e0a095b6a6e99f558a253792bba7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e82acbc79fa080447f3bf768f654b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedc42cc806eb0bdd76eb080852ba5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ec3f1898531062b55b2ea0c4c052118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3a4e9c96b69999dd8ce497669e9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574297124e995d4efd145edb4ab12042120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8144389b87d8211de27346532b8d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c74c1ce8f21b2fe7a4c6f0920fef38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530440855c72b5ef026e5a7c2ef1ffe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6297ddef19272d34bd90cd9c8d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559701a62180e3aebefe99bb544590b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd01bc2767de46fbcf4bc58345538c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46898417fe3fa1ac4a86b87366afad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b134c5461505514dabb904fc6ded27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd823f8f3855c57728f752e24af13333129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8affe7178a046c10b5f80106c5e64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508356c7d51be18dbeda28c4343d8ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0863f19e9ab127f17b6eebb247d82a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89960709f0b9039e1075a28fc2965133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee99424c7bac72af31ed869e1a3893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f44a4541dd437c1c32577a40a4280f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c87032b5e74be58992b8477c38cb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c765c003cf3783beb93195f3110d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff5051d9eb0f6ec9b68ecbb8fc1db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed5b905444bcfb3c1f776fab898a33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066664aa535abed89fd40a99502050b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6cd09f0644f2f8715bd184178cb06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974469debaccedc6ef9105d9110cd06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65db21a410c6f9260da627a6355dd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922884e9dd34dc08cef4e70a2e1b70e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba07b2d09ec1bef62f995cdd6f5705f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf304d28c45bc39b2ffaf3a933a657146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f95a44fafc7c7af89d7c581b652543147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ca70d53f5ba20149c34896a5d493148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d521a52bf52de104fe808febb50c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf72458597b87e72a1d4fffc4d1da7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58224e0e4f88a4539ca66d77535724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed00fb0cdaa4943a435bfbf3801fdb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a27dd14b4d8f36ef913ce1418a179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef0c5148b5eeb78458414502cbe49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717f3693919e122f8f6d92ebc3b7ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f797ddafa785f54140c85626ce322156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77001e810b1f4089a46a634fd92fac5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106831f33251e5bd0b30fbeed7db154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69616e21cf670160310f5d7bfe14e8b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3755ded6af1eeeb99d2d24985c85bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4167ce64317948e923276bdba133e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e654d4d09f1bf50af3c66eb7c76df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177540cb20766c1ca0215efb81b55ed5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12edab0eeec8a2bf5f2b5ad095b47d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46bfd68ecf11283d8e2c7e77fd5941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6605484f4a3473fff8f43f4619eb64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a3829e750528b639788a884e1600167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00ea27f37d650d934c78c3d1618ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95470ae1a2ea4475ebe72e81695a1ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58616cbf67f65721d90930b57a9ed80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095cefc5f6cd1bc814b19f56a87bb30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdef536c7ffe44a574871d58c7022dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48a33484f072eb7c44777f080e169173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45808bea5bda845c442a37ee93fb96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bfe5071690145c14f2e88245d7716175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf9b6bdefab248324bcef611880e0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f885d337b2d76abe6285833d31ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38d5c8bb2f7659ed8a587793ad666178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50b9914d60272b339cc12838e2158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd275ccbc4fb0df4596dda577c92d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373761c1b9b9bc42634787f2afd13d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea6af3111948618b68ad2662e453e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb2c88f64e5cd4cbd3a848f889b68d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead100a08be2da7a6f38bb0ebd1e1f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75497aa094d75a60aa6a270d88e637185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01d7632a7bd3e09c5012425b25086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8136036d1f85a003fbe13fc45de7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b747f126115281395cc3974159e1308188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75dd7e91c96782fed0f8ddad6e85b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd9d2ce33fbc67bb10d78cc85ceac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a784fc471c123a3ef6c59afb4f09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500de502a901df945f04a8121639b7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed103de4b6fa34a705ce7171e9bcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868228690eb403462f7ecd74c7c2de99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a25abdce939f27214df1a8cce7c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b8c5c0b60b2ed7bdc0dd576d3455196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf29cbb353d6afccc08014219a361a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4bf713002083b4ed9bdbfd81e685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b873f4de263a8a5268997e098b1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86774798e7b40d343c37f6ee9199711a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ccaa4d2f211ebdf5386cbda8f323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e9871fbb5cd970fdb0a402ba1bbf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ddb1f050462ee7aa43ba442b5dfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce58a4226449582fe3d9ea92f98e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b45e64944e81cd5308eba63beedf9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd65d1e088478eb14522b4838315a3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d9434f776efd3d7820750cf98843207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14a40b7948d7821f16241b1b739a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e744a62ce529e908bdb8501e82424209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4058bc92c8c200b5d44962ee75d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f757c57a17bec9280ec9c97dcc62b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca20b7a90d89858fc9ef173f3d61eeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68625c43b836582896cc44efac4cf0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3d286e8d263a002c46f93f59aa74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ecda97c769165596f52a335f7b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd69f05ceed97c2c58518ceabeffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1526a5aafb153996198e4fbce86f38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61bc198bcb8cc308cdec8d671bf015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f7e48efc732bf1034aaca8cc4df7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00d5ff3c7a6f4d1f2fe102447c25d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa1ca1bef5d47e9fbcd1459172256d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327022d7978a10b524efa48f6602882222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f30b4ed14430c47d0198ddf59a425223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8b2a5ebda1d98e404ee4812eca2c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde3213b5fad6cd180a915c2ab7cf8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c757b4837d2e26318761bf2b836a7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3921fa9d253429578ca7c8fb87deb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf36ce524219f1ed1ddd76087564aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450aeeb52f8d6eafd60e61c822d7bdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb715546d07d7903708aa0c7c116770230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2a3789ab1407c6c75a356ddf3f26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e55c1a77d48b525117128d5638117232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be077c0b28939646782c1de6c517e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91da1764322cc27bb395ea7c85176c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007f0987f922d2b0204de6dbaf6056235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6944f03b0c923e7a86b93e599085bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb0226be94963987b62df03e0fc5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b38e4dc91d113a6a47e691b77b4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe87ae40ad0d31b87124cdb3a545b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be76d4dec6ae9c1fe30f4fdd1102de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8218baf238cae63a961b64edb5058241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07828d15d742a4cdcef809f52bda5761242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79993c5f40dc7bfd096981800c94bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23d93b31ba6c5ea83f4b5bcfd791e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649e5e7a739790bc872b70b03a34f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583adadb75928e20333682d278cad7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c492e72f849d36493d1c73e153c9bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5073c683355ed7de421bb1ad9ec54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df020ed285346688cde049ded12f02b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553db6134c5a0c5c686e5c671c95e398250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748c6ddda82caec32ed2112fbf759d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5d2b73d0ddf0ef6326440edeb2c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd8284e670e8aa0dd76a91865be9a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0550de9868d12dfcbf3e8ab3028d87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a306a53bd5f8cf1beb502b4e4404bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c6bdf637ac5dfdd7278edb08784d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03e95b4322d9dcbaa763300fc158b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3c42a56413d998a54c19c3b3e43f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9804cdab04a98c63d7d751e842115d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093ff8ebacd88f8d7a78e8ca80fc4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34bdd5a22c6e94cdb1a7f57243bfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd60726b05bf2d86e8f9cd9ea93d36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a06df3e3c5c5e1ab7cba9c4abc35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba9af4e0e6053bd2ca2dc02c414c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de3a33c5a6dfaaf0b90b8ee4ea2e14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcec4aa4d34bc332f34e9eccee5a7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b02a071d04f8c3f279a22049ba1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f55d52a291a0b12de0712d9599fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff166eeda3b7945e46f3f7ea8dd18b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b012c9ce8b44c14fa1464bf54f770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec6158745ee1f38cb0fd1b0dc265d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2dc4c67b8211546cd0c1807a33da6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99105fd1a53cd270a75881e063391cb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205575f66306de21be551b5abf8b4e1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229782e78c7643bce9e55791f9b2e736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b4e583a0f5435d6923771f146979276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a886547def38976ae64009e1f2db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27d7099ea77ff563b02dd14f9c982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46010eb98eb5dc9fd6b50621d16d19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dccef94977f1a384493f500c67632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f5107fc623c0aef6cf6573b3e06c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389a5bce95ab8663307007fc34f648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47291f523da6fd315643ada6ce7778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6b48e1c0953577ae5d6224bdbbb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d032a6693405c4d618fce6b0b2bd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dde173fd1dff8567b3afba86a97cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2076dd2c7436cf6e2f7704f5177a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2dfcc3b02a68be81511764db562f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b32680ade5229516112b3e3b5b171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408504a1e4df931a432705cebd86ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a180621350bc0f8a41a943e50cd79b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cbf397e490ff79c45f55cd24a1662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066f66073c1f9660be1153722b4beb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97a8d31748e525664c2687fc67abf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e7849f48fc949848cae542f3a74e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173cace0703b0654a915c9ed4f9c704296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a71c51901a3167b277951ea338c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7812a33a8814415969079cd0732f20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc57b0bd0619135c38e2dd1030474299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c741d6555524a4af2f388fe87fe0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26160d7e45bc1ae14c6cb405f1751b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e8e7a86f68c5b0d2d00c23c935cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70467752042f22a3b858ebacefb4b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f9ae59c1fdebcdebba50dfa0f9ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432099667412611acf590e806c1499b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8a4b59642b4fae031b2f4a69f71e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e547870c365cadb2a52525d0470aa2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac884ad0e76ba5f3cd0b2a0bc169c86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb580967e70973b7d144b118ad650309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed2e17c717cd9da0ec1dba463c6b14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844ac0f8a3e8b7be17312ecb769457311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defed2623d5d88de08c7a0c5f4697a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d3140067b1f23165229c9929e639313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f904d860a7fc3a1aa7c3607b3828732314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9391682f9b11bd2ba4883a97048402315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b7e41db25269d482c827f60918a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec0780f217a10091db06c6f0eb300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e00cae22374058c2a582d1dd60252318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33af46c8c673d5b9e2da7daea06b60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22936e183b8941ce2fb0b40b4fa3b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc107964173f23fb71d902d0ec6c0ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dfc21ad72b0e384523d66d9e4825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f2e7d6f3b55aeeb91042d1b24fa9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e5b447801fc312c27605ee9b0399324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643f66c605ff13fea217028390e07a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bbc68e10ade90b3cd24794d2a3e29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156c094744b1a61480588643d01829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aae3aa4e6320e2fdc6eef7f613b5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33280f0fdad3ddef307d9cc1bc08ffad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a3f4f3f61b94e216d3bd0ca56587330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd4779e29af0496b821d1fde182f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80131dd571280c492fdf6709708c5de4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f54513d3724476d11d14b6bd84ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781ec4f2cf4a9b458c52dddf027a17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09063c03f73aa68df6a3e25e500354c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898c0c58851599696f70c0deec3def336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e96d7debec50d11d73b561e41c04d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34fdb637d655e4a386ab5f6310aae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c87cb92c5b8681dab9d2ec7047442339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0200d6948a65a8d4a78a22070df3e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cb828b660e80866a922f73362dac7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ff84fd8af00f1ded41a65f56b705342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630488ab767c7dd2dd5a8b08272fbb6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71f22d42d9d328278ee32210514ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab826866f8b936e11a846a040c1db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2be88aee7bc923899e0a1b9d3b26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558863d2803ddf0d8c3cb4685dbf3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb06af61474580c1ac03dbda1876a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721de2c3b839ff698ab383a621d83159349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d91cd31c0d78526e845fe0318f122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c1a6ece95ee254a72e077d335179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eff652a459eaa167a4eb0a376c321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d9b8f6866cbf94796b90d07c8b77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590fe8c1bd51e6afde4bc6285ab0ffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d737ca2ba3d3e5f107de2d5c559a56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7750cf768b1599056dae1474ffa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13831b0123fb0b2ab9e0767cf8c3cf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc180f84c69fdce351c800f982cd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a308ad08903e3c042dacb711a5662359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e620c9c6cb2c8a3e133818d9870fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7453e10297053194c0b4fa9a991ccf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ada9b2f01ca5d7e895fdcf8a7c453362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a2701af2dcfe22ae0a34400656c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368aca9cbbd25396952b91d19a51401364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b5494fb0794c2473bf481435a225365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d11839c6416675f792ef998464ec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0d813178780c3aea639f637de44bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af7d9f13ac48c1a1d1b8bab77ecb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b0fc0a1da125f4b1f1ddaa254e3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138619b6cf6b61bd5b461e11391a09e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424359f9847e552575a95cc6910be4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9759dbf65c577b10f1687b2a0ae324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56cb622b843cc4d624f17d0a43d02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b62525f0e5ca9143c86fb0caaf794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933bcbfa59cca97e73c59e81840583375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889fd61c7a8f52d247b35102006919376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f079bcbc2e11583d8eb59960609e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35eeccce350cc13bc5ad21b585601378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff75c9e0fb50c556e928d530ee36406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876dd55f883ed33ddc830694a18539380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755f494b21234065442c6889561c0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e93734edf5c4c3262c10188fd6e6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a65d4f265fe3919537f41703f28002383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c2c68682b366fc83d368b5c15835384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bce78131326145b334b91749667b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914cc7d4cf343dde4bd699addade059386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51eb4333d81b7929e1afd1df987e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72615a48962e6eb5ce122253129a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c590f4390a04baed4bfe88767fd5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1ea9baab707441b5ffc0a85b65e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9efe19d012de874d8c4c0673d490391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c84c9d1671319658a7820a9dcde4f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed640e1af9969da7bfaa34755470a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321853d2ae2def699f62b5c8cf133d7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc21f20e31a203eef7e6b7164daa16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd29baf2db2698c63b41944819160396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e178973eb50304c2b57a9cfc44c61a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eeb5d76a2245eb6a1f28bddd80bbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7fa924d79e1bb787d74e748957e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c8c745dc77c4b8ecc53d770a41dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2688af453cc12dce57feed7fca7d57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cdcff6ed1e88d77d0e328c738b03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9272e5cfeb2af6e1b28d07fc2afc63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0a00969513d484a7cdf1051f1bcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431c8095a5ce9125fd4bb6bd1ed5a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7eb23649de46c2f6f0c9a3a3b1895406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82e58f35f68b24f33543bc8579929407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72bb8a76068b29800b1b4c57616e33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449e15ef6cd6281982eb2878597a60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a805d4909dd4af96a24e01fe65c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7debd62bc1a7131bcbbb4643969c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb77d6aaf0724ea2ca577685fd33e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1910789618fa85255870d1935b5119413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a976254e98efabb34939ea07c37b043414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4f6d471ff81f78fda84b71b10b144415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efdc170edfc3a71fb2e21e0c76e659416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad90466a27e943219e09e8600a9e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838685187bd7e86724509a1c6f3c2650418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682fdeb9d0b39d0ffca3626096b4170419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45347bca1605c266fedb216e2db58f9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46eb08ba75414ea05e9e125100c64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ea812510900bfa0b7914294149b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26398d59b74078bb7603ac0555fb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884126aab25d72f8614f55a846d8f577424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6f754db5a9c0ec1df12eeb74a927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3593cdb5416beea2fc756185f43f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fdc669b7807681113d6af6e1c3c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22208abdc890a4cb95ee8d36abc28a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb746704dad92e6ae56d5291472ba4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ddf0a5920b2605453e3897f52219430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00934e208e2089c23e36d6bdf3396431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4a7f4a9537a01d82399939637614432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f46541a4380bc9e944d7139ec548433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b676ec76944be036c3a4dfde3306b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f890e0031ca6e0b218efb03a8bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75e7e17cf1caa763ab76d91c85221436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573e00671a082c684ab576748dd9d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be673668cb773a0782bf7a8762031c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c4b8ea7a81360ef069305c3de5b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a7c1bae10d4857abe26f3c399516c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556415c5ad6b498c11c6baf465ba7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573679e40a98136e50599a3c8dff38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4855495a863dd2d3eab4e2eed63cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d59c457ef3051bcb384bfefa9ad71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3768d5fc26cce971acc88e07ad7a1eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee11a0a01423751b28e9f058fba6a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf904faf7d324c1c5784f9acdbe90ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b63526f6e35c312ef46f98ad68d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45d0dc5d48304d89ab33000f056bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ee929bb8ea616698e033cfdbcc26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0982ec88b5ebc36af295bbc154801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3ec19cab192bc6bc91d88ab2b0d87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab527f9cee7de6a8d7bd2d6088b68cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d98389d4b77f9b50f41c2965cde1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d25f0f2f3a14d14d6abc75d9fec3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba9766d921125553588170b04284c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa481cbb1841f9ae45088ae4152296457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5c81ee3481fae83c29f5d049d777458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d9d2998cad029d4c6e07023db75a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f40fe5f3b356c6b2659e2049f05df2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54515a9005e406611aff29c288afc78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90d86a1a109461f88f4bd0d362b64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d4443a9cf28321a09a0ba7d9e5b7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ccb44e15a37fdb1233cf7ba8f03c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81826eb29074773adef4c36a5b1053d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b1273abbb046227d99eccabae786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9e9921751b4f02970cd21b6d378c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a77a3a30d14d484a87797f0353fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67218fdc2e13d8a57d0cce3cd64b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dbc4259db5f29a00d09e28c90872a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527bafff406fe530d6b4e12da92e36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2f41844f7538de1f2ec1fdacd6b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e123c30e969f0344766bd5e7797287473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2ed01dd0c6f3a2f7eacda1ce51bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866b9e3c3c0c0b9d6ea87a57953d30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa89d1efe36f4414bfdd1f698526fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3930116b8e4b2aaf1e2f3cd8dca176477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c3b5ec1c8728a8a14c9962b7df7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76022c291e44da15b061797b0b67e5af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22d681a5afe665880dd71c0a47f320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd4391dd4cd5cd33da84754a5096b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d531a75bfbae6eef1876fe3ddc9a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb82eed218bef01f3741fcd64cb2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ab235f1269452716ca38a325662d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f86b21234f118d33ecd70c6d1ad5b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120a168b67cb3606a65ae0ef6237d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd73b56de64530059ca849058e133e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb77901f35e62188b195dfe1f9ac74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda40acd40768212fc803d38e8e439c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee89c0da944450c131077f7a073a5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5dc8f89b6776eae8317718f7f2cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147e3a72a4eb4715474ac13538eb02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1786e9bc2c1993aa585f0e943ed942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfdf959087e54a29a82ee2f85781fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e2b17b27e623701b59dbe7c5f31f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12ecfc9bf23ecaf57d03cd4f4bdf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ea2d22c5a6b9fb507888556e6a7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa78f5bec08e655f5dd39a0e395b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a198f1bcd6b7bad007aa6664463604499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda00c85d394d5cda392efe51681460500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd66befd3d85353947fe5b1bf5b42b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f55352c3a5cbd0162a998b1b6d37d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59266b70d5d39623ec81bfa0a79221c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512994b4047a646e4b8bdd64efc71639504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680df3d4e700644810c6b1bdef8885505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5890c2b877422540dfb06ec1face506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdecca8fbe84bb235f21342044207a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b379f392f05f821d7220a4e4b33f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd21d8c57391d744b039fd7b613c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91750bca4ea57103910e99bf483b1db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a023e989e626aaa6662b99369888c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541aa8d4a88a81d0cd00e9df8453a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17825cd654e96c6469ee718460da51d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6415b74b5354f9f3a80b97330fb4e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af8aa9c51c0ebabe2480c647231b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6365d6d7990b4932ce2048b9f190516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c689dca0db8f50dba86697fb02184517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d58b1d09d53677fb8b6f2177afe37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e85fc6cd0f3bc2021624b6e37a7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576ec2e267c452ecf6bd697d5dc8f9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ee57689ea2bce59b350be723911b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac33f1ddb2a819ca5641951bfb976e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122985f6ef048eaa9e2d529471472cfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b457f696d638f68cf2c909a7172e23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b71a149c4fde5390f7a19f4f290da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84b4961645f4f97586c58e2593eed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ace17a229c717f499426eea87ddc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339414225392aec9af44e771e7d8744d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51304b060a80cfa6bc45062cd8af2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762db54dfcb3edc7abd5f27900f7f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a411b0f85037c82ab64a0e5849aba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d606d8970d128f5b9aa84f90c6f6dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6272617aa83315173f5f1c463a18a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f40c79c7ec1ae9559aac4d1fd355534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a658243906905313aead378a285ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5ec575d2185ce1d9dfa1065c00ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8744932fe2e52cb9b87fae47385f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80cdb581ddf13367b2826935cb2fae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa18a9e027531b6baaa84c8dc185c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aea0de81fd542a0243bdd9daf6207540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed054a1a88901b87736ee7249df03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b8c6266b513a9963a457538f0e04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb8089c28c15f545919b7bb57315a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3d1196582c82c2fb33426fde1be3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58549d70c962a9d4a9f37df7c7887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385102c4a1027c29628dc952915e761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e6173937d12ffb136363a12d57f50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f73e02ecd7c240dd82a15e8535755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb0cbe1c916fdfc7a37e997baee61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df52b1d76b776400943dd3e483b6b1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f911877cef63e9ce1438a79719320551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dc53bd81c8e83cce265f3e9e7f39d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4600fc9bf63f113b39cf0bc3b8eb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2578d5de8cda9bf3fdcaee556eac94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e95736a41a5c6f183d5a295a4db8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c029f560d361ba5368f2eef911aa51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a65ba5e2d3b07a00a0395a6c48b67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baec1da98dd4e95aee1583ee44a240558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa7bec415a20dd2d5c7a6d39c7a88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be20ed9aa08a384e830dccccc43353560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f615c8af73981706b326e904e547b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095f07ba9640d47e9dd857707e884c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f953933ce9035d4c5eb2086e731a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e14147b4bd634f1df6ad5b0362b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1985cfc88bdfd9e3cefa613916aaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00202faf0ff41ac54173c00e2c1ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb653cd2008555753882c08baede0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7538386408f1580ab0ba5c4c5fb3ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cd6a06ff8af634941a1bd5d97e9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0ce7c4a5d91f48d19841cc788be0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7edcd1d186fb5879ff6961d964130571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d3e5498732210f0f342511c3e9cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897566cafae4eb9a70bbc18d33bbad8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3accfe9182700bf9afbbf4033ff4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc12197cee946189f53f7d43e3d21b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f780e8f5ce70088c06c0130230e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa5d5b4465e5baf7b00baeaf185ce1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174cbcab0b8e1623357e262dc87bf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837196b27f8d776a63c0c0f80a61d9d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667b9279fd3870c6f7f44b42f32b295580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174704dc1b25ec9c3b65d2389d118918581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aad6e21216184f0ca7718b961e62c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af925a8b0c5bf0366d7a099288775583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea91c40af15acb6e469a2892183f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45586f83058765cc836f6205c1ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce75ee205c59b6ce853a88f2d1fc24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2422a376864e0c3bf4d80052060250587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437f49079359d17a8672193cc9b998e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3e7e77222046d08da0ca6d1b2bfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec590215a60f1a6ef02b5cfce5615590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece1dfe5de2bbb95acfe540925a404591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b0484964f0faaa99e53c7907fbdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704e63560fc95fcbc5ec69dc63441c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03670a047df59a54c34eb6541829297594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d759d31b4d974bb39914d67f2bfce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb33b66c9f53508fe6e0d344116053596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1505d3ba1e4e245c852af355e468f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc55a49859304606f9b20409f9d87ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec114eaa6759ee0a680e4933ce4ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b5399c5e421d9b63e29c25d8e684600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ffba3abf31d8f91ecbbc8567061b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4ddc5fbb84497efe6c97661fc9c17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f74d0bcab1180e7fa584387d0448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48cfd98d99c6ccf1a846150675c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250254bee5fc70fa16032d3457f6d670605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109c7cfd5ba6b5d6f2dcb5388840750606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eac0b8e28b5e495dc9014866ce584607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbb11a46c78be0223a7640bd2eaa5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d53e377cc126cad81953f8c02c85b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23596189c8c75f8445ef714b1f2653610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9052be27dff07cc0b49170f5889d38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e4301ed96497ff40d678210f44a19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94e8c043c2759b20920399ecbff52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af230349cc0e06f850ef77b70b379614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410dd9956d70f16a87bf2b434e064f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923addd3f37f6c374c9dbeed1f466c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391e499d527fee834c0f1688efd3b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7fa30d33ca66d06e6663233da67f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410f9c0adf0d2275335e70ab90c4619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977844963709a6f526f430721b11feb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1394b8494781f956c06c02489056437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6c029b00ecb74375e91f6a9f5163622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08bd360183ff84fdff93514800ce1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c040a2b4fa3cd343736f80cbaad89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ba6eb7b500b6b1dce8e94817fdf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de6473661e48845035fea9dd44e9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870636064f2d187e93e90bf312f99766627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707dd1e151d2af186937a9222a99e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db293c11c7210ccb18e96bb2fc665629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b84330dd0a557935258857136296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886782be99636d379a08122b91b204d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3962f420d3d8e33f14cde72324b53f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed09943a3e6bd7dc004bde0248a771633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57825a4b7a27bf24d849fdf8ff3a40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd96358fbff01abbf553faf48553c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4877531249107670a242443614ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e852d1762e24ea427d808b99d6809637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2334d9ae1f2fc0499c1f7dfda2ff4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a7d98922aa9ae9cf6963f21ac44f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff73e4da3735e98b19b9bd68ba60b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb6222e5e232d0cf1bbde6a482462641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d92244f439a3688ca326f9acb9d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee52cee1ae5ab33ac969cd1650ac7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928153fbca92ad6fbd1608c3f1a2a2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d157f5b32299bdbe67be29fff303645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a52bd1058c10a19fb811dce538539646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6e1ad0774eb6f376f712d1998708647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e202a62e459356c6671eedd5e52dcc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c25002bc965bc2e314ad104dabd45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43100d4af388603fbdb1d121bb075650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e1abd1136a6bdd67595e851249cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a68c0a78fe7dc08b3f56899989a7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d2d73cb4b45951a800c655d2dec05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bb5edf57f94eb6b674a36e026998a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c60287ac225f7e38067e0ecfb2394655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577271d178a1112bc1d6b57040ee444656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392566732360a7a4afc3a54054332ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0871d2d736bbeb7f44551df43ff7b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5bbc87e7c0841724bf57cf19966c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835955a5ad4a44f947d1b7b847de6700660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488764ae410eb17ef3f910146567965c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979b2d40868c68d58d084e03b19e7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f66b7f696de57a434b45ffc5f7ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cfe2a83db682c409d5a4891b08d7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda01fe4bcb51a52f2cc3c55fb0da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ba39da8a340b74dff450ceda7ff4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c065c7b588868e3fb6925f01dd3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48443a461270da221457e2efd3e76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89b691228cc3c045a2df979f7c277669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7f7197a99797eaec7a6758c920cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913955c25f9612bfbcbad9a10f9cf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0035393c30702223337e2eeab03d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6b0852c4c16ab2b8fdf7fb4423e2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e6a3f4485ea61e066b0c6c2178df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882799d5607ad02ffb4a4671e7af109675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659b62fc11b20ecdb842267773bc86e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c02a1125097a4653792f3d22de242677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e182a5e752e59e82bdd06122c3134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb49293601091d79c832182a88b9fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3979528f3720bb51891dfa2249dd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed648a09224777a74d1a9eaa12421681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee592061b29963d60adc799d0788e86a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f74d661dd6a1f600bd28e74b4c6f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce89da195613497499036ffbdbc87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc749f5dbda8d496b2c3a26cda38e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4596b6aab3458521eb087ccffd36fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb4f8f8082897afc9aeb2ab322880687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726412da48e092bf8ecf48aa0888f07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862bd1ae6288ec3acd4d5d859ab177b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d8bfb1b8f6b2f20952a25a2fbbf27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dab90902da1fb9b8a6d06883d25d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1917fb652bf746fecda99b547345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74dd913d647c5ccc609ed30e609e8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd6d615910ededd415650aafe5e31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d7893001c1b88b246e96c651a6f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04ec58d7081df99a520416620e3ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d2fa6c82090ddbc8e7c41e522c034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937be6774680cee6b1ad28c4550782698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a50facec3dda97518b84873257d05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503cc2a967c1ca480244eb0671aabc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba02e47e89943ca4476896cdc6d6bf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb556c3fb04df2eda37d66924e831d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8665754c47f62c0e368f010d57732f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a46a7bee45d7f4e44b6d9479c1f39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eab932f5c052232005f6766f88ff5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4fecd1e71f16691edf10a99e4f76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45e9eb2ea5f301f949b2652a4a5e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d441e244bcce89595312479b6d70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d57db7eae36a500546fd528c266d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c0db5d0cd80540560df442f875ab5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c33d05f0a4e50642bf074acc1af58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b0961ad6ee7d4da68d46dedb73ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf98f66b0987eb05b971e51225df6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20d3da1cc760bb9bacb2ad8011892714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3818c588a40cce1f8ee49f985cde39f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13e21ba68a58906840d11e6ea1e5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3ce1e9525e1ea649ab684f5f326c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e27dfd88d5ef16874d5c3f115205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4b351bf36c0f76a92a9eae91effe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac672b07e0653c77f256325639cb80e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca597f0eed109662de482f1c715ff3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1bc57f8e327938022a68e19c4b0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c61c71c46ad96d3e3f2d6c6a9d2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180330b2b20aa5db262eb97150e93e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d9515de37049a0c640e6bf773095725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a5d735add1882e305ee54b3ed875726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b094875f987294384044ca1f6bef8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40babced11ffbc483a859aa723a1f34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efad988c95a451d93f9ed786292a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a242d3f21338456a06a1dedea8b53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0cd49e9d3eac8141c5a3815cb944e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb7b19981784ff14fc2fb5d29671e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d634185bd2428267e91a19e026432733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ca6efa640cafef567d930f72e216734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa005827e593b7844d34433e91a85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a20d301adecf1f5e19257af3c2d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f534c825bce630525b22ddb216fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fcb1e2506f018741f21699eaac659738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b3aa9be21b2f2cd38c3dc87512713739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda30bd9d32b11879d1cfb3c2d94a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34075b332e49b1cafeb4d85161ee644741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc00e3755ab7b2dfdbe7cebf6da68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e7e30562a5217534c627f4394d75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676474531c65796e98b7836d2a2ba3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf96cae9f89f07e0c42943078c51a9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda704b0ab07677fdb89753a1c7f0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfa4140915edc925b473e3f085f1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93eeac10b425c419172c43f03e03ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96c8bc34cef16089ad8a0c7b51665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624a030304f23052070e313d03d75c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226813ccca83e15a4c381a8b5c518a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e8c878358c7c5306344dfa33e4534752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd874b26dd5fd0a7d49879691748ae08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda560d34047620bfca80b4f6d468a97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27d372539255e078299f17b16c243755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f7a21a8a402526b8b2693634c025756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b618663dcdf39b1767b1e91e2bc464757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83fe03d4c53891494043a01f3d883c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41813110f607931c195e58051a90be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e51d86bcc64b9d59c2dcdd9ff107e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b2103fde3ce900fa7367805100d36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa807ac778cb85907797addf09ddf44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b42c5d926d1ebc8e4759ea0b2e3ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5cd364099192ad53b9c1d3b53b43b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66fd67fe9950164f1f16593eb39d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d71673571b8337e101f77feba7d23766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c17a9c2ae715a9b75ba21bfec0075767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fae859b1318c37925496af566deb4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac79aa5c17c29867b0703df87875a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c856000f653e753acd36fe7d8f6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cecbb4e531b399ff097538c5a10624771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c17afdc1d85948a9d474ced5dad6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea28d775e2682864860d7e4d9640d48773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee79d336fa182aede17a88fdc86285a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8994f7f4c2786504e79bf9e4d3f2c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd94b2875acc42949b39f921825e68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20322f96b7f5398b4836c1b834ff2204777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177724aad9b5ed28f2a6432d627fb5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159acc3997d801494e7b63d88809b5d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e2badeabf692a1977f284b133348780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b7001a3ce381c1e39ae961e06b69781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dce8c0075c20dac9f7e347b20c2a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9863d4a2a358a54a840c5e9296977ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3a2f222d5a09717662b0edb59b5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669648d042bdaf473ff10c4e496d7e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5a594aba9af79f0bdfac6ec29e4b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17f3514aa2dc1dcb3bbffeeb56760787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10fe465eb2871ff37179b5fa4e4c2f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d2d5ec0994ca60fc7318dfc53f09789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba146fe28f292d6d6398970a90459a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72f6c32ca0c755a00f1ce9c50636d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952f264bb3bd30d44b588a3111750f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc6445d9854946f178270f1a76c37e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9cc86de45b0fa775f8eba6f2a96f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16270163a9bc729cbde2277dc8aab1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102116242838088d76f2e4fa7dea231796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c396d42313b7e148a13d1c3574b79c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054c7210b35f498f98ec0821a477a2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d129240def2ff98ae0704ec5d639724799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62680291644606c0f49670537ea47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868d3ae352a94d4fcdd50e4439e5fa3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0bc3bf220e91b18906988113871b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622575395fb37655162bb9b833e6fcc5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196dd3a3dbc2af618de006b6c77b50a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150a224dc57b5e634b0dee36a88146805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69751dc8fc7edff37ceb70d28b5299e7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13967aad47a379d5337266aecaf8e663807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597736f0359d3c9ec55aed8a119242b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185dd2ecd932f50451a587a2c9b5ef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f2969783fcd441bfd76fc36aed2f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb52f8955f41bcf3b5fa72ac5378cf8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84ca68bc1e05c6f05d532bef2e7821812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cddfacfd9eec19df78efcd830fb82f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673680f37b284cf943d9238067ac33a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c6172d185713fdeec3bbd06289ac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e204113d941bbe89259a1648416d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a67713a0f51e08c776628996f44e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f9e50b111b3382239b337b0448bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6df054e0a42fb4efd62dc3de7651c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab53303ce58ba839f12b3f6016b123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb58f3f145b4ee0aa10a8f76ea3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47cd3465b8f45d26a9de290159d3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618e5e343eb0871d2e032262f625036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1b656c1706ccf1eb4e49838d90e2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957f13d28bda40d9c365642535a56e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd727ee7ca2c92efe62d7f21663ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd165f102d4d72ba45f8f834884ebfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77696508c157df1b85451fca9f25911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c5eac7cc41c3acb6f77d9190336ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6453b98604ad8570b2cab07932b4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934f36d71f6eb77792cad0b2b7ed6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87b2025824f815c7dfcd0b45655d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0d55fa2096c8b5a28222651e7bfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b346edfaa0a16585c372f08982b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37549028e094a9d8215889c2104fd2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc55277926b447dc5cb2f0296696d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfb02cc020f12aa6a5cee8c7cd44420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4a7b77a3011265ef08352d7b4ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe9beb22212da7736d158d27453dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1551fcb9fe2846039803d24b6b14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4029744baecfc443c5a7ca0170e6c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9198503be5427c4678cb2b0425aa7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a6065f7f222e5470936aa502feb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd3845111a03cc320b5e3f977b4d0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc08b46fe8ff68b39bd9563878b06628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95101b445200f63d80454b5aa9aa2cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1fc6e564fcdef5b9a65b06173d59d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ffdf83d288e1b350c45e5c1b4836031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b6203b693639d90c49c14c45f7bbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083c7174171ef53321f461fad80b2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c37b428fa68ba3c2ffab97ddef4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e008ba7d5a68321f6f10085b80ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a67edc3dba8e701dabcc2b159122236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699b2f6235a634b80b4fa906b8082837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc9cdd0f878bc7f15cd0a3f7d30dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceabcb80cc71c3737216e7c6b7be2ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059548ce1abb7f5f8bf6dcf9319fb5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c893593a7b5a953bbfbab57a11eabe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc785ca8d31bb0f5ee226598b0bf1eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16facd258593f0f9529925be05f12243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e191b1d5ed0faed64bf55bba22f2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefea9eb687331003e0e187a1aaa0a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f90c3b4405e4f0e92c951da2c052746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e7a4ae3c762dbcee9863b77eddc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf7152b516986429f5c15f678b0d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1376d9723922ea510e12621ad81149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836309fa72279d54f3a9bd2548476a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5add874248392c0dddfa10b2787851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa455337e07eb0afcb9ab76bb645d9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389f4399fda9183bc692013a341e26153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d329f36097d4af4453b66bf39507f2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1449d58071d388a8710a0f809b16055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fdf78fb9f638551883ffd15039f5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6566baab207874032aaf976ce44757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e3f55abb57eade2a5112f9b92522a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affaa369ff068c6e0a294172180ffe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1248d2b3f3f3338a5bd0a306fbb701960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca8c51f140df06659ab6e525e564461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654d80e7a914b97cb219be1206234362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3cd7a7d448a111c83dd0d37612e5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2065946cead25b5fd0dcacbb27c5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea763a7e3c0617311ac6c7853cc74065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91104558c920053319fc0a19f36d58d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef02f4554bd248ee50b6a9e1cb3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f8deda0c2552b98e3825c15672e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4331cd3fa1d9e0a5d1d40c88499b2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b84c1818a7844a0c9f961ebe29ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab38c092c6487356fce96212aef16f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b7b4191ad4b0913bb1640585c0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293235f9a1a42a8561743c821512db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf28fcba0afdb505965accac03d2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d64561be1f97b7cd6afd17c1bddfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5196296936475de5ee7bd1b9d0a4b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8acd6732a351a627dc45c3be0b3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7af088baf987b08cfd8def5b8c79d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52831cfaeb2f828dd72f8052aa7320aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af2d502011e0f00fc6d6019a1104380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517810e64aa01c7d1acb410fce1723e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27d7265ca253526c761cfd048cd09c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cf1200d008e301c9cd3f6e7ae9ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e89c5c50e4d9ed184dcccc57ac8fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13190bca1da560951abb176ce1fb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1ffad1da217e0689e8d27c174de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8f1652f58a000364aa17083e4ba8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dab0ac7fbf2551a02a0bb7d1cf78188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26046825d4a692941d58b2ad3e7b9f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef5f855854cd476c443ffbbe9e08f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dad18824a5e0223c26a037a785d3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ea36a3a6c1ea7b59cffaa8499dec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63978fc418c064a6c517db713378d2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d33842b0d748adfd9c109eae8c5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc03b7530123128cb2aba7a95ee78f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea230a359adeab22fbe27c79222b23496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13305f5f2dda9c92efc6b72dc3dba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e667a366e9c846467ab41641046498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36b007a7e53240e7fce102253e19c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547fff7ccbbaa757a60f6b590754096100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8953a41e5870d3f5c3aff24041bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee91d514efddb4a0f39a61082c52ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba9b54f3de584a4d8a6475dc2806a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a841ab785e703bf9a7b3757426561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2708877c1603723d81e5827d0237abe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd5b72eb2ab8822c2a9dec537efe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a806a9833dbea33b56f9ff02c54a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e47e3c249ff1cda374df647f55c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec0e6b023eda5ee2a25768bfd8536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4b65a7c0c1065a506620e5f0b441110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf596100296be44e4ee8a7b1642c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b88137e204e52945e2b6c978adfaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01390ec9d4ba1f58a205fc90a3ced047113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b43e501307e229cf8bf35fdbac96a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f2bc29621a393516735a8ef9c1df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6d706e75bf10e18b0635241bb247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b9b44c5dd07f5f8d0c8526fa14c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f6fd2f61cc6b3407c0e2f7f235dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea196999602b273e40a01d9e2bea5f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81073b600a5217b63f86000e22e8c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8fbdfb4e91cd729e4a95cf71bfbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf746bee02ec7562ba13faf1204cde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf95279a510e086727fbd2928ceb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d61a3a4ef843ccb053c90d6e6a3f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a9d355e6b1d36ad2e2037a5f76c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819819ef4e776bd5471e3000dcc99ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa2264d89fa9a608e81fb806c203d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f0a676cca05cf02503c06f426146128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0bd369f07c033375c28079afb2172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0ee42821ad8650771a1e4bc45b1ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370943a2e94fc8144501fba56e77a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1917dc5c638063d945d89756463076132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b86670ae7fb191723d08de40a5414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4876fed05d7cd961cbac6500751d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d22dfa0fb4a514b6ddba9f009c9794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4ada57b58905a4a4156ec2ab64d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a6fa91f1f630fc3b6474dd9ad57e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a0955ad95e9647a402ae0472f126138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9b1a865480fa64bb0dc74db04d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f84957558637cb1abe97b7cd4f91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acb5e0deb4b95abcffc615ab2cf73b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e2d384e48602a5e06ff6ead48586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae02f8c63b5f8c94fc0c491ec2f3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932b0be104fe4f9835df182a064214d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a44d76a74c9b9e86fd036eeb1116d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3262cdba7c618fc3a0f2e6097e6e657146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41f9b7754fa10ff03490f0c7dc3bc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c542d9fd2231b3eecb850bdc2b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45d45f93ac03c46845abc4fec8c1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53ff24f6018edb9c085e4f23aae85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785f267ef0bb0b43ab05816082bffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa5d8b5f42fa63d4d41f459900a85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6266de030650a2fe4260666bf70a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd17cb226220983d47f308cab224a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42fcd7427e29307ed4a27c4c4e061155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340c5cba202d653273af9c8db5dfc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a38c233e75f0d51978d312297dd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ba7a4b99f13ca3110201a3e27bec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6e7e81f427e58defdc8bd6cdf9218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bd7548553fcc724218ed3f1f128d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8e5f07f064389e4abe4d35acf26f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214be9c7f30ec0555ee1044ac33411162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26274b0b3b33b80c7206a864da666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090a5a25a7b955d7578a3bb99847825164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5447ccd908ab5ea4df203e6c9dcc9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37baff62d28992470d188e1871e95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcbe56f9094bf8d53d10332e2a61d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2ceb8b6c154a21e62f66e190649fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b62865b721aefc5bd1dd52c60efd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee813631cc7e4ea298e81ace288c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977708a20f837a917eb06d6693e85a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e1478ad8c19c446272d31c1d3117172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f9286a3a2efadb158a69085e2996173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a6b97a26479beb9786aa37bb1618a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00800767795e39415da5b526f62ab13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e219a8ef585620e2cb008b074d6454176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dfd254263c6a4ad5ca526b3e74bdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361de439ca3681afeb7d09d8f95b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b9fe647c366100aa494310c7bd72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ebe4714eedf7ecc8c3ad57a22a0aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426b85a51a0ddb813ffc99354f4e34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8fd97e3b9b220653a50e4790e9f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b056cbce4a9d4225b19aaa70632d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991cd5de7047821b6cd0c7097df07cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df665680d26f178e394e2acbda44a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363d9522840b8179950a7104951c69f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d347b4a65bc9519d3b2356efed02fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e71e0e8a8789a6bff9da750fe6b21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc31e78915224b071dc96ef4b5a8c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdae45ec7cc5752c54a835537fe6c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84849f3edf41043cee7fbe985b736e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc704c6635d15522f039b1f590259a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab460982a5ae949a64181984546c0a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b42f2c169302f1bf4c0997ac12866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfde0bd58d6a1c2e4e9adcb5b2b39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b06de5e0b10cc74577a9edf64e0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb3a29656e815a908c0e2e2c000b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470adec893da9c614c42783b00807abf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bff82b1d6c15e860caf90224d63724199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24935196e60ca11afdf83dc6e88712200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd3d97a5ca94133c1d0ed4fcb3248c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a607b2d655e30e4d97d677c87ce1ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd43d4faf0cea6b63e5607c26e912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c7841f8e0f8987931eba63e0878c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995815bed857d5d0d39d9ea87626041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e855cebd9f9e3e4c46dbc44d056ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a45c763b48b8cc2df028e94bd7099207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c882faeb6038dee10472947f3dca24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562032dd8e23a931aec425120d0c57b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33275ef692598c86847d7b1d6553f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601897dff5081b6757c72f42a734cd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f22bdf398da79a64cc6244e35fcf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ce9da70385feff57b411d442ef36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cb23f936701e05617e29a18096c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c4e50f867dad8f3fa6d288131649a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c36bb7ab3967d2e0c7417cdcf5ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2428eb6c2a2661e8a9481d32efdd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721a99d1d96489c823955ac3f6e500218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592cdd81e5ac756a0625c632f8dcc76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbce94f285d3d1a42c450e01513a84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b2135c0d9a33d59d06ac38ca91e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d069ae58802df0050a177a337f7d78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376448a7221bfd0a8fe0ae17c8157f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0969982b6ae5657c8ea8523cb618bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d394d0436da4bfe52a0e29d39bdcb10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac3ef303d083d9583bf18eb8f398e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd5947e7eab18e1b3b53db55adaad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fd536f9c0ecd080a02873b0833682228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2efabf9585d60a9824eeff84399d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add54596a635dd6d4832f0224f95521230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af82937d78697ef6fd91e4982bf575231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7c338966c193815a54fb70149c65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e9a1ab97b1a42e93d3328491e24d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dec96f1423ff21d8d297646870054234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5ab1d4be5c2c76e2692526e3261c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15544fe9239aac4dbb41d01584bf0f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33727179521c7f231e59c724f126e840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb140ea06c464e03ee4e818496b5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa175d62738b9984a8955294c811f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0abfe0ff9efa082cbe67e436ed3a7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76f58e95a099122176888d54ad8d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b44d6e89bc9348cc96c55d86baa62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674c28d84486b55eb88383aea35d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf21bcadaeafc7861c342d15267be9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca290e3caea2f16a5296cd97f760ff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e715260c35e75337f5e077830adc96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e888a65306e81e34141f5bb35f5d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483a357a78d378e7bcc67d73141240a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b9264b67e773f8896e953c8dcb6c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aa188c1d0d1934cbc9396e0402c5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c966cbcbb0e605b5ffc82b9cba52ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701427e320709922aa36bc404ef1444252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4442ddca2d788656b98ca5819539253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecbadffcfbcedfbc02aa60c8141b71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645c96b2d915dd49c711ed5308d874255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b9b52ab528aec35f854e815af909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db64d2199dd1a8080d3f528e690fbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495704ee12cb881191f774964a08e0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a236543344a71d8a670df4773d188f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f320bfb297439508f7fe81de85f56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924cda4591c393d2978b8baa25c2c43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39ab2add5b3dca01e8735806d9890262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32177b21a743b4150e4c0ea080e7f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562e442e9bbfcc678c8c6245e53ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fafd5a4192765bc643c3528ce1b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027949704856f3fca31828851e7211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe90e22fd7cbc964e2b503e173eda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22301b4d4906dc2761363e8c0c53d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad86c0564b39b20cd30de8906e91f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39d2b15f558525712afc4d77fcaff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55e33f91f4cc983cefb200fef46a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436884ff92d2badd98a28c5d174c22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33594ee7204577509e4c2fc78a095962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a01fcf82f5a00b5b3b1461d59771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdcfae4ff6ecc6770d80a3acfa6a7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732456ee1cb76cf4860ca86405031229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42923a6c6cf5e389f82b36a117e14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e13db8f82d0d38eb381ac36ffcbdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fc3bf96dc45f3d8a36ebd4a4efe3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b5d20284a1f70101c5c333d252f5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0576900db7c93508fa61aa09b98af3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946c511971bfdb74837c1c5fbfc2ff5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ee5e9c30dc90bbf0c46bc77ae2c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3131731d0792d6e12a98d410c7879284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb164f5534515f464584ee1ec691abf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a930535116209305a3f1bf0df08f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25ed072297cbaec629449502878f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ce555a8e77f0a156dcd7d7cf8452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d86c2a15ed9cdebe2f5c687e4a82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196261d551451f08d8647dbb0c8415c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec9661e4ac8ba6b30e63a505f3256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf36ef7a0b86184e1db042d513b0b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df6980ca565a20a76a101e446157d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405be249a6bbb4dc8654fac0c568b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc36cfa9f9f0980f1969cea2edd0dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c8c72d1cbc0c51a6f519597abdfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca04b04bd90eb5eaf200d308178073297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b79ccfdc5532e685ceed9eff4e25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bb55d0258c70c2dd99f983291542299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1efb937a3ab8619840de14faaa576300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde3b84bc70980cfd79f4c0aa4af12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a82862444b5454210fc851b881878302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba94973c81dac1be2989f1538e3b882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a02df981ca9ae1e2e4f65e3079671304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da922ac9c149a2303fea871a1701d007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f220829d9e47ba715b1d756be69d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402629ea7eb372c5d1cbea21916c39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7258370063bea9ca5450e100eeee1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6708b24980eaa6859d746a52d33fc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f288d1723aabcdeb35cb731d6224b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49b1b20e2579575f46d1f690a49e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b2860e2c8768f195c7994a767f3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e3f3bed436d25ec60244a286bff4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe937b4d75611cc6365d7643ea4d0409314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267e9410ee6539180c7c726864b242315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a7eea688a717a191844b567fd3b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803b26707d767a2a7766f30e43558c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf09836312622833cfd98a415cbfa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443c8e6ec9562c0a43a1e8f1a980ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9b04c45dd7d8a9644c6f161eaef1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba220bd972b3603e0d266c1cb083fa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5383e230e2dd8b70c36fe2706c44b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344fbdcb5caaad9c9b8f85ef26890e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c8fe8af669d2d0feb53d78058f4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19906d0069a4a7ad84ed9511e82d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa3badd4fc1e60cfaacdc88e186a64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edd5da993a7be0c248843e86d47d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa1c829b1c810f1d20fe10083da3d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217147024cdbfcebd91d46232508d802329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2e2f879e6482f49e88ac68e16227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7363271973ebe7663bad08dcea7558331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45afa345bd749c23d53f38acaf3c112332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a028554757d4c3e7b1fe6d25d2ec8e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd02917beb1a1f8bce7a6c095eff2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8ffe3718cc4421c4e917ebfe929f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15df62848039ad38c78d86fc855ad2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fbabd181e3136d06dffd805d3267b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75866850a3d755a1155613b5013de6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818ecf92c028def3c19a195c0e43d76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098028b1b7e7e44f783e26c5994b8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153058b3b968331d27f3cf5b801906a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea095924c48ebb6f5461536037ec71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f59a75295adec1404843e3a50eb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a0bf069fbe059a141058985fb1d75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88964a6ab16ada971bbc666fa2247345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73669cf3aae8bafe1802db4f67511346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c032f963267507164354052a365869347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6bfdf35017e36331fcb167d251b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa0796f3df38573ee23c8a5baf14ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f04eb62def4d097d5838ecc05366f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6aa933986cc589dc5b2966cf7bdc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4babe465fee5d10434a77d8503473352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda67778d30f46d2515df0e8f834ad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30ef8ec27df6a16889424845f6c8ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50535fd1bff48f1a66479c8f27917a33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af991848bd08f5f18f29aa4d89939b3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34a2a42c6c9ff333adccb2cfae792357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff5ab6f848a2f9dd365540969e0cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff0609b5bf3d0c54561d0c744d02f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3bdea4f46f713d5a9db715a18be97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560757c57b5acbc9eca4308537865110361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b143dab0a4ba959781cdb8861e1d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534b3ed48072d022520a337a8724e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6653e14d0a4002aecf0a5acb20d53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302a29bf5548b29a80b777070f8ef6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fcf8b4679cb7202ef087a14f599dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cee48e8eb0251a208090fb41fc976367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a790a00c1ec88bc0b1221c67297da5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428355c51e3e18ffeaf3a4b524b57a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d8d42cfd68fba77d89add15ced74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9749b4b8e5327e69c3cc17a131a40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948dac7b6b657d193cdfc16055e0f7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14597766ec5669432925870908063201373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d58a6c603dc3de9d3bc03c00e4283374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2d60b65987678435bba10c010ce1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232887134bc4e3f6b59093bebd3707376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79eb622d1bdf22979d474242647f3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4f8a0da0a4fc8167f3dfbc72e2f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc8b8ae20e3efdbd1b212990262b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239654a0b6ef3044d87473fc9b4600c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a7e7fc6d44cb30b7e3249bb80387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821153faf1df1fc6137f2a6441e57316382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4e36521860907333234c2d703137383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7df04058391b37589ac8e06c95f83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60b4875ce7b52414ddb02dd24faa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e0b8cead2f2315fcf0a54bb097b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6368f7e2ea5383a26b2244beb7ba6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e49fad328212a7dfc358edbaaeecd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b52e6897144eec010454a5ea17789389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae25f309cdf2ace70c211f8a2c7a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fece62bd5fedc60b2cda458df317d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdabe85e2076b4387d12bf1b6d59cc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed91292494ee53538e1f1993e64968393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d628c13352a015db0cbee1a467b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317d60fe2dff038bac30940de94919395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30b6ce07cb33354d45bacae34c5bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f82361bbcd07d9577ae54604462f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79001afe5afe37deca7680cce21b607c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b0066cbc598dd29adae80a06edd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91dcd2588dc86c04033ca028c3a3cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035333e5af3d0ae798d4961a7da5239f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f69c0e8177e1a7dfe25d8950e77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76abb136b886eca7bbba63893cfccf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0bd4f32a6dcd108f5011bbe2902cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257a1bdfba7af2a216859b01cbd084405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b483824d2ff27121b2c5f6cc4f8545406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab56fdfa9cae9fb87fa6643e469da9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295fea0c87b229385ed47dbaee8837b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb795611238cbfacc627cc81d9a14937409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20c6d0d9ca36da3c9910858b8756d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5332e26325025e5f4dddf2eb5d4092411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4778c7eff149759c23289d327f3cc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214088bad25f4b8ce3d59b7f5007cdea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488160d6246977f157e1b4818e0fc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317fd6b232a95ec8e9d0d6c03c4b17a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c7d1c6a47f175db02087097d7307c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8effdaf11d74c0ab171fa7302dd60eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23b53fe65a8ac2870861a031f7719418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e46391c8d2440101ccf9481c1cf5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e040363daaac113cbcc4c9b59dc67b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247d53ef61e629c08b45dc1dfbb566421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529cc62a090c9fdde5b042fa539cf9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab37410583e8c07403100d171b1a46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0e3b9c534503bce2869c27f59c93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65b189d8c8be9e01dd98fd2a928042425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7d8c843f476f6cc5dbf46a2b6cb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9fa4c6ba1dece8bdac883cc6bd277427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef38980c6b3421a1ded41d24e8f76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078af504dc5c29595679cfd82d90bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512db4f5c8cbecf94a8cc3d3615dc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80451ccd6b11219ec124548e4aa4ed9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48c153a23bda5ad533b6656257ed1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662c2fff3a9b2d0d9a5baa29f59816433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe215acecf85d62b896a7c49feb3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b48ae381d1584df5991f2d5ced870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a35787b3063d5980726a730b1b06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d5e0ed35cf32eaa4315ad2154818437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa47cf3b1fb79bffd55b555fb5cd0b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf54b3a2b30c76c544079994074096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ec55c8dd8010311e8ec10ad43b59f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6082b5d55ecb056a38054187003fe5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b490ca54d57848ca796cd3e51d9d65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e88b1452e4658b998282d6f3c63ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0c852ac9189e5929f9d31b0f2d6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4f2161bc5c6c588846ab73f31be0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498601e4beb9c4e1c84e5b506c37ab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad2ff9de21706f0f578cf7980df2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c63fca83ad3ae41cc55a4124829c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fa0cbf5c51ea48d65289107bfc0b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cfa9b75328d5f01317df373f5145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b10a0422f82ff28adee27f4e32f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a41abc5a9f96bbb723fcb81ce58e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23d5cc14dc6f6012ceba90529da04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a55fde236245a7f6be761e764a82a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d7c8af7b7d17cce0cdb1f843c54d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253201e9337ba09c56157cbd4a3a6d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd83adb12cc436ef5ac65f042bafee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435fd503a470fa737e319b2408d21ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f37ac87d0aed0c90047d969ef8f7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8702234f2fc51e817cebb0306911b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defb4e4923258957850145aafe193ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c846976afc9e3731ef0560158b41dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc453ed354540d3ab70ec43f9f592e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e73e607d4b02d09d5642f7c74feb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75bf70e276b1dbc032ff169e81509465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469d8a62c6d39e7092fde4207343d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b450ae661bf4e615e319ab23bd61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138721727a527f3735b4a4adefc312468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d10ede7e693b88ebcb36f67e9f3fdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16f21d19a0e2b674ecdc81a5d11dd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d046488c82f9fc38adf69f6d3c6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4509f6d0e06224aa1308267e5ef73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ab198e7a768f91555216124714f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be062ab8059e9f0facbd74a93b31c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67158592f2388f3d40cd9bb2a34e061475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f9047285b99e0d339b87958c185d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09410934bc71b7c53e8fc3f1cf7c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d640abe4728cf7ce925f5571acb562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac31a64ed3e5bbc715844ec68d6b2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf986b4806bf146b0f04af5d5f8207480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10900c30929f0a68ec197ae5d3892f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273a03e073312973ed71028e4afa04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7b65b8009c523968be7752e5c052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9adbf1eb6f29b59f544a00dafb9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ecda224a797a2adad016b9857c3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506ea65edabbefa0ebc5ea941a7766486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83ab0b7e04bd7f596a14827f96acec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852b5789aaaa6bb85d947f8f54b81f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ab440eeee45a9ed972a94aae51b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd065af3385e8c6b9d186e16321f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4564aaf56dc19e2ab899a46a3cd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6580146f1579147225934d5616e11b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2cc9ac16137e60320c48bd53afde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a6fecb81140d9c600ac419ea0d706494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff2fe29ffb6073c309f82a0cf4efc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d4909c4a07201e31ad2c6eba7c6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade09637088784968302bdda0eb7f7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e71e88b833f4e9523c3dd7feec17a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac991fb86aed02ce497ebcf8925efb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ddd1fe1040314e6fd7abbb2c2861500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef2ebcb963771cb341e89ba3b96bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb38b028dd583948fe2e06f335e5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7644aa210b508841c6347892ecefa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987440c779790d6ee1280f02759da11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79138a15e2cd1706fdd3dada66fe30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf8110aab9ff8a37192bdf5f15a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed848e81bbad09f28e269750ab958507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675098d402cb100bfe88b759d13ff83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5fdbda155749ef13a90b8fea7c165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f792f6f3f43099d9e2fe412279a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aabd3c0b4bceaad45c3670794cafe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af3b8bea3b9e96c4d5f446a55dedd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e518944a2dda31129e82f47943d6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4864e52a6a6ae3acc3a69a8ef882514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8886d6022cf0b6d91555e7f2e712515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a554a94bdd7aea8238ba9a64e181f9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214339c5393ef805905cccbe225bc30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72f91968bba8952a3f06ab1a6b88b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad94846e09d84f8410fe800979ada7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf156522f0aae9376381018ff1cad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82f280e778e05d3e89757456e33071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb35e3af2241273f13187f09686eeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3f4e13b874b7c05d6a411e6ab52d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804817e3b9309c7db17457a01df2746524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574e06171380439b84e808efc36d14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1451f84028bdc11db3965f071633d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002ff2b2f6739d45d6416a59bd5722527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c5ae19561b969432a05849862729528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033074a93efbf5900445a7ef4ddf1493529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a163332df2efa9e1e0c6310b24f18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e3149f9cc9be4071b01c592c91644531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb366c12856696928cf39c357886f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd67cc645ff20f73214f614ab3f963533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afbbc97f2f814625852686ba1acf73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91bcd7bca50baf81d95339182272a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3baa6a81e876a8e25f6176f5225361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91296edefa873da37e6bbed2fb4f349c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a453530e3d44f00f3b6eb0360cb243538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562587d26c4697e25a12ab9d5999fd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10764ac61f94a2d356d17a0bbd4ae64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2ae1a39bf98ccc61313605236ce97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6922c2c9e1519a720d27dd727d154e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3529b2f0320678bebb92608bd746543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34459ff5c96763dacc36fc16baa4305544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bd52ad67e1a71167289810f00ec24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9c6892bc7af22dc82429bb7e3614546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8a8711ef4b779dfb92c28a0946f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf5f8a35374098618cb2182819038548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a891ac62b0f625b59fe8756a5dfacb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495d896990873d14933947065f030d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485adfb07382b35ddde4abf163d80eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e4e780829ddabf353ed2778e64d2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654241762c147d7f06e8b46679cf2bdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c18153a5eeb6af61367e5a35eb48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7ff4ef748844bea3c682c8a5637b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13242f93c9e9079b76a933ec902f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995d2f92930a5385f88eb7b7c062aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fe2906b023241e3c799d6ccfa4578558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616613f718c70bcc08f1cbc0c07c68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54610a1893f8aab0aaa5b7021b6b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727ed41a5afe629f4914065c3dc844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4597dc9f3a4dfbefd192e982cc014562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d6a9a982932ad2e7cac062d2eb6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c863115c8d73afba16e765f77585a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b749952b932d0d77590a51bfe7d3d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21859a517d79b274f93c144a6285f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7bc939d33d4495f84952c954666bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca181fce16c42a6637cfa64090dda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a9e1350701286e33044010ec11b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53fdeb9fd63741a2778821c7df855570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354970141e276c5874e49af5c5bb7c3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5a030d0727b4841cc455827b3e11b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab10322ac02de99b4521e0816748f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635d68dd10904eaace8d24412f81be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd7d1445ba3091e6109e4f7b367c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf507083e2a5a876c19eba39908d4e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b308b7eccee567332fceb44f002d62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9317cb108c639d20aeffacdad08c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac1287a98cd192fd93b90ca138379579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916996f54fee8cd45836983756575a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f963eee2a5c84e55c0384f1e8bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ad4458a06ea7ff4e724f46d9fd4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5214b2678e4f28945dc2893b1aec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1674fc35a2968cc781f9bd6faa323584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a372e95eec162a86e00eda30981cae4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd86dee6a0ece86fcc5a5bcc285e844586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9faaa4c0ff055962f975da95bd626587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590c37adf86e8629497baf3e165d40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226ba8ea2a95eb0640ee894204a72c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c906fabcb7b42755d35d36cc8037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c50a09595a309ac39f6ac7070e31a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264bafa7609c10118d392589729122592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694452607831a922a51c1a72d2a176593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df084bd409ddc16aa62da13d615156594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2241a99f2aa746288819d5492f3d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ece9d03c600406bab2e835d56e75e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed440896bb7d55a531795908ae174fae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f9ed7a5a4da5fb0aef8e949eab45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415c5c672779b6d37e307c744028e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df109c0f2b961ebd2be8a60582ee783600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c59f052f7ffa6e848e672ff95897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8517df2c62f5f1fd3d864458a789602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878cb21753a18d44c5ec305b818f27a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e72a8acc085f989d4837f6a25d8aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4323e60dc7320e7caea5393811a28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac92996a70c08b2ca5979fbf05224606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ebbe16d925562e7f23fb3f1b25db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf89fdbcb8487ade11e255fcaebb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c34d48bd54a1fbd91280a1d4e311609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a5a37c0efef8504b150496db9923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee8d9f412ab842123c084b5f57d8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51357c885d1cddc4a290387ef76a53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230ba2bafc45a284a69f324bf66172613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3045657969405262fdc6e5caeece7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203bec5c4e4d7bac68bf4ec59439e8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d4a0f56245b7b9fc706c2f34a431b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2235d005d82093d665b0edbacdb5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313ca934adb75bacb226a9f22d0943618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba43ac0d7fa429f18881e946f9236e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d812d5266b5b8d1c92124b3913150620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4785ad6b317b0c142ba39971ef3e3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4debce1f5d7957c247e4ba3854155c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd838c67a1ee5fa23906336072259ee8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb4409ca885b8e7ccf368d9c38cd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6145d4d66528654a1f94df69c6906f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd354817fa45f8b2acefc3aa8b99c22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cde296a32ffa90d8dc69f73fe86ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98348474f852f2961914262d40e3a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141987765ead5d3737f0953698a3ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedb023e4038741932a09712889c0f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dfc41c9b2759a8c73c6dc542666f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5b6f5edb19106a983deb6f591263632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84109eb4eb89b00cd0e8e111c21469633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba258d53c73823aa37c23ffcde7dc50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767ad01aa8ca689abf3b651b242889b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d3e5345b87a0065b4494526ccf94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e26ada099b60bfb38bb68b7a0ed9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87218d8cc1b396d888c08c9674fdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c36ae05e19635fe8bf622abe8c972639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c7fe1263f9a42a516b0a7e28b7334640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5134bf129db319c6ed765cf35d133641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868d4a5333f24a61977750bc8e130e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc473bfd8187f4468c61558dba6799643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0366e162f8c77b90e8c1780bcbbc56c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e18721c0875ab5b3e321557476605645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80628b129e179a9d373bd60f69433b69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696414a1e4e77c8622e7c7c7b0ae514647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d798876094a16148629a43ab5a16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d88e0700ea962199f4a76d4b1a083649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4410ea7d456814df692874f46160650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5af2856b82c5795bcf10a876ff524b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d24ee43c3afbc4c152d864284e20a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4991979494c4fc5ef84329476b3d98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b858785e475074241c885d25b051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0765c27a532b3a506c7af3ee20ef8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3238250967931718c7abdf54c99e36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f915b56c456dea058e2e53e88fe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8dff423163605d54c3eeb2abed6b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d4368750cb0013615d2e6c0efc10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ab4c81ea76d87f45d9dca7086dc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0690249050fabefb8b54cf7896d6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a574b139b5d90339060089e6a25f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b609756ff74ecc3354967d5cc322663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878617b4b521d2a514097663a12e93e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2774a47d03625ebe1ca7d9a9d599e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515773ebd3044c4255067d4fc071473666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a128dcdef7ae22bae7b8909d3466667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e761b5a382ce7347468a1b09539ac5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d3e3e19a8ecf5d63cdc75a03682e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8fe247aa236d43f2a4a6dda02961670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b73ed404ac754f5e7f1cd1eca881671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9dc943acdc546f11146bb53d5feae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c25eee15674249a697635ba38847f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1df17c4cc2322c19e4291cb042c21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582d79a9ea15f05ef506cda54f2f74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ad53f7c00c4304e7ee4d26955084676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637148c064daf6e156891867f13e57e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d03882994c7a5b3856af773488d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f840cbc2821bbedad42f7f37bbe60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f686bd7f087122e8c700bb564180c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa95c72350067a786b8c86d74c0f239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780cb53cfdd275ddad0c113ac9bbd76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf004622520031a41a46854a3a0d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9724c5ca7c9b7f15983a7f19e11f655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7d74ddfbc39a6921c36f722ac299685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626793bcea38d6ebc33c16fa92485d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a0e24cf163b63a727f70c9f9c9eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ac0a8843a481b592955fe4e87397f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb28359e61b474c271aaf2378b574e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ce93517f4635056068aefbd60a6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd416da63b33cbe0474fffac572c090691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d098fa17fb0b2db82362b750c7054f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab724f0d2a7d67d30cf915b92575e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f42cf3b92a200a716d9536139f7c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26aa138f37fc3fa21ff3fcda85f928695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b41469f082cfba707ccf1a91dbc5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757692f569d712067a3d5696a272b32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eaaf76855931c7b64d359ab726604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67525e01d24c8a7ec24d08f0db7ed4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e6d6eccbe3d4476947060ecd7e774700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25395d8fdadab72387d608be4f99f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299b4faa9f775ebc3d7a60f6fc2584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3abd17f6a6de9844d0d15badb4855703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad1c2b200a456bf1415a5cc81a1fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510d52468251b6c43310adc87ad19c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf191e09e3ad1ba418d8f185f493c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac210f8f059cc7334e9d5c0e43cd9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284b4143821c2bf696c13f518f6da34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8b85b792abf21bb4bc8a654e8fb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab99687fa7200b48d27cfef77c9e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff76d54f4d0472412772ed4ab7e5a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1cae51a744ac95ac587f7ec2f5d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a908302b7f9c39ad6a8a3cd4c46f6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0a69e5d40a5ff1fdbfe314c269a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2adbf2578ca605a480f3ce8a0a51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7f67d4f8508e27be1b14468c7f6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80205b41bcb336b6d04c51990909ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7d76f0a9e601a87be52affeaf536718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ad42272fb903e9191fba9d7c41dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f761204b05060047b34d3db83d10ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006c9702c9dd54786dd0d7db2c10cd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa336c0a1a70553418b841d2ed0838722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce17d75af7d0ec1e483eed2020b96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d8efbb1569c922f636d29b2f19953724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8629ab23a830dfce94e128dfa66ed0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44abcad9e8a4eaa897ff49979a1002726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9b116d600d1c5b19e9e5f5f13969727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a890f0ecc5a0ea397651a23a0e1cc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb637e4e373b7184a44eb5cee46e75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2310f14fe957ae29615583bd76057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19647c7dfe29977cc500e752b926e11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa413e035adf7d7d9fd21f5f6b6b0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d3d3c5de667711f66e2a15eb7c01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ffb3bfdc8479438344b619d53ff4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e969effe57a5698b5258fff1a8ec9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e30ee23e52fb56da4667e94bf47ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3122e9f402ce0c70578201ef97fa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f103a3f83371f524d628d11387d92e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4fc67f325150f5234284fb583d4a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f649efc8976641ee2ad2bd9683de2a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d49a624fded71ac44237aa6b548745741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4306bd9f7281612d6f01e8818f507742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292844f6f35009553de896238b7e5ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ae0d23e8d5d1ba3a7b63cc57e89d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec549fc798474ca8ff7155e1e2d54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4a05bf3fd22ab831627991a30dfee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3711142972256187bdaa7745613e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e2fcce84537b2eca704b451300d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75de1b7ad686a8e7d989f3000147f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f873c4bdd4089b6684e052ec6893750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b0ec34a4cf14f3fa1b8574ae85d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c214b1b769d857c11a66ef039cae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71e44905c02aac7b5df96102726b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a29e77812e0d8d8055c4caff59362754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d9c8894692f19846f2e560811917755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a6f59d6109f8d9bfd056fe68574c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd50acda53cb9acfa3533b588fa84e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090200ea8f9074953dab536eed022ec2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91f656aae664c3ed54949d48f410e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8c724ce4eec966a0fc0dbcd1e0b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4213f130f0dc8c2795eb806c56a1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d70b25b92b4720a2649f147fc9348762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb85385171423ba31506bd17c28426763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247bd1e09044cabbf56b7247ef94eba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5cadeca5bbcf47dc149dcd9cfaea2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99017f5e9122b2d3751e7b648f200c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af6343a118a8fac7388fee892d8691767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>