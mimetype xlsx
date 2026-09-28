--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74150cb94494a774927d3c9c1c260f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae361b9b716aa35f09547efe53cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1994b76ddec44ed83e037ed0eb0be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251277cb10e5d2238b3f17e97470dc554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55727e26de6c2d68bd197534d343025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413fb2554285f89973bc44d9834f646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba111409d258f8b6ddeca5c1878367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c17f18e178ca05d92390ad57dc80c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e61e07ec26b9b78c77858eb701ccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f835fb0b84a65b5ea9de3cde24181f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991320e2c9ebb86d9c801aa518c87411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78aa31f6607559100f6519bf0a79ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586067141896aec129ef398f5f9856a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a5dcbad77c2502563f0841f3410414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61ec027b0c787d2aa358b619ca69af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751efc256ee0adb742e91f09b8251bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ea31282c3bd7768b80a6f403f22117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac42839fe023963e52e4303f5d1af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ccf9ea745353d5260682638f49d3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327657154d4d645fe77e2bfa37fd7b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d91500da3e29c8f69a078ddab534521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b893f9ebce00bb4114db975236e5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e118000b788a1fb5211c6b1022699823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f19dd4fe34e4a051dab03787783f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62dcfec74706c7296d5bf74eef41d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd518d1ea3c6d5119727435e4d4ea526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012e1f654bf647ab34cba2f137d1a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf66cf8ead3d693e4e78887653d7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589aa420a724b3bddc2c2e786b628229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5a102cfa7e88a0b137c534ba14a7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069afc7cb76200e718171b3c96cb5c0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2a05c304e4df4efeedcaa4f009a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f51551c53ef7496878f1bbd5ae7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c250004ebb56a37ab492e42a9725434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e35b97a85e6b178e2b5fdf86e1ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba9ccd17ca08a5380249f2078f782e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8e9c2884447cbc43ce6d2414e51637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f301ef8a1633c0ba2d68cc9298d08c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6de44463de24e85ab3af40ba09d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e4b2cc8102eb4b45b53cfd372354e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5e639797c22704d7238cf2f5835f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1b3479c6d4100757d5e9ea664e6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ec996c88e0026225b08d6460082843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916211159ec7a5aac79e15b2f1d7e7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5d6ca19cb4086b3fa50971460e98745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64cea6e581c1d1bf1cf3a7c7c11d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41858722c062edbc82dcc9fca5aa9ced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ee9120cad3cd4298489c923ef3b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43dc9e16f35cfc71e96d6e1418ecc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49ee16b734ddb897ecc2455e0e248750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70156e9f17849b08ac7408a23d3856c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823df200a5ee03a8d6f44c42d6800af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a81e3217b991ce199f745c687b65b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a0db5911b0c589cbc5769816cfca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34786c710e1358a1725d8b933d585955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f746ef50d3030693d4d9f588075056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95d75bb71755a05b6190aff491f7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0797743639abe857079015c262260858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd4960ab6959016790b0de094358a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f80fed9cdfe7770b9b751046d12560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb2ff1271a955946732e33208667961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ab21b56f9c4c1c1db933da3b897062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cc6662d4223e7e258dff6156b08fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db8621e3b11a160b175f874174fa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787828c5f538dc8e5bfd5301e6be04f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39e72edcad3bfa3d2158a730fda1c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045efe69d3b59f5773529c84d414f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc688e89cb803f37fc651e0540379768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0035d22dbe65cbf89cd2965634dce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75c9545589e03d5ddac32415ee28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0edf4e6405681721352b5b605eb3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0acbdb3ee60cf31a3e2512c016e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910a118bb3425226e123e8bacdb24573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5fef9020b7b3841f0932514ac32d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930ee330aeee73de7b3bc864e50bf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc5c27c4751bec0c766154290f64076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d65de794cc60cb46a34a440dffe8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04725e6f4d5b5a7e94121f83cdd2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986d019276aaace4995f1136d63825c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5d71634bc2075eccd37c507df49180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0908e63783f2a8c0a3cd349d28a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d3a4e768cf8ae3950d5efdb9427d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72eadca866c04b65b829eb35e958883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022baf58fcfdf23a9a48e645578e68d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f49de00bee17cc9dc638d5e7f1e5b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288db5510e153ecf470d5de76c8ab2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b065363da21710dd254b4d96998ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c1428f9be67182c0b76f2d7a824888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4676a1cb0c3249ee434feb7839fb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e1100f712d80309b111687e2e8a7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a45eef74b5e54250ad92db5754397291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae060edfed304877cc6bd943517829f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004072f482b2ae5b863271e15a11d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e9036d728c8d614b437891e648c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b80b2f52eac121794901d263485fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50834c8692e864ae7334265448d97b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a12a5d50003632e8c80dbaa8db74c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a51e3b96d03ea2e7415808d7a18d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684be66587196097acb49863e74868799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc913ec34d27c0d2a3f1ae74cb511a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece1e522f04989618bbf10cba08d5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0003ce0f80f5058d9c5d5fb53e0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5d589bc90e4d1ebb7fc37193c080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a442f6bf4428c61648b1a70e3a0a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2026f2ababfdcbd638ef4eeb7ff7d31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7aee9e30b29eae3433ae80325662a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb32751bc30f3c1b2ab526437704f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b168a35bd3134789e4b36740bc6b02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a195726b5549d80aa433120bc4d488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad922d386719dbebefe2b6edcc0c75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6151cfb48de8d0af71e50a8e7696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738471a7edbdb73b64c9443344882a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753ba368f04ba6a830c39b7dd36eab9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e4c0db7f22b4b47d3de4d6895177114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2970c6a89547595c9c41539efc234aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1a93bbb07ff6032a4891127c9f23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ea71eb5c5f6cd0f8be523b79fd2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cb2a201c33225ba6beada1ec16f2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c49be7b311c51c8054cc9d7042908119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb600b5199879676a5b3ed8e259cff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6144f27a51f2c586bc201fbb89d84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6d4595fa5fcfd49d5be8771df08f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65ce152be25e5451a5ffdc0fbd2fbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993b8d5fa696045a06901484eec693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a5290e3e6b52d68c5a85eb7702ee4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99396574deaf779e2ecdcbbbe3c08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949445686ee5f1f2b92ec347047c244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f35de8836eaef07a6f88e5a7526d70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660dc979b92fcb9137fa40e810912bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2c19a423dfba63b04c844ebb2889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68d99c64b18c640994c1e22401c33a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a278507a3c9d6d64e9f2c323d7f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f866fd84b9fb41b070fc60a17018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd303fb428cbfeb9e63ff52dcbb62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c418da26db0287fdbeb12e6e0775135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b92326bc8e26ea11fda9f762c727136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c824a76fa2ed8510d097beafb84d8df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba559a970c0f31a3125cbca9997cf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f38d413a977c0d2a12caa3cff2c9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cd8e7c5ffc9cc1cbc3b343d4f2e8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805e7f397df54a8b3fbb30457917b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4c0b00db616e1ae248f8d02a8e2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70686216f111b39a82c91be999d1832143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d514922bce15a2072c2f643531ede144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570ebef3d8c5b3110ecdf8c612d9f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44ee18e1111255dbc1402f53977a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67427ee9c42f9698026b195cc79e76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825be43a4417c528c9aba1ea43b942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c01efa8026b0937943cf0439c9af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9b3806ffc364f269e29981a92a5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1faf70639112b5f269ba3905e626a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1db6b4d99611c1abd462fa0ce7e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a4832b044f68a7faf91c5ac92524153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5cf31426f60d417ca928c58300d7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f4e2e3b971dfcd852ff5569330c3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67467d1d92768581222563b3ae93bba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba37f801f54ab30b7b6589d48d4d5ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a322389a4099f2e1d5817ddb09798c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aca2ffef0d1dffba09fbe15cb06c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d688643c4b56901fe54dfb400434f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007f925d33750ff9979b63b3b38e28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d971a364030dd5a07b99a89b0f2b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951c4753f91d043da8204079636eed4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65bf1861207593eec603fcf0692d48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddf90ea4d146372e5d5108bd4d5cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77bdd916a25df03b0694763049a06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc69dbf19d9e04649ba954eb21eac5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5c15d7c157acefbc66554642b9af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c310dd4d661f4df5ee8abda3284c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675562a484e20cc2825f7fb76f1eb7af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecfa957c6e321cf3bc46119bca648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127450ed28692be28911f1975b38006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df6f63409b4edb5d22e9f4f71bfa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f79b3f92a99ddd3e6bbc22cb3798174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1d8c50dece4241825e153cbd3ae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85f7f4e8d86913e0ca0c7ce0949f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515e2051b4c1a74b66caf27acb6aeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8303dd583f49b2a944331fd5914f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85420b52d7ec8534346df444fd7ba89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b7d8e04cda646825ecbfe5c79719180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b4c72c948a4be59b332b739187a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ece56817b865905c03be213fb3b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8b3d746289824f487f1b46347514183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10050b863c365cbd4a565e892c1f88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383efe44f61dd5d051fadfa5166f0282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128183eb0d335e92dc1bae647a2a809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1dd18187a18f45853f81182ec8a9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf6d9bef9a45eb02edc695469e8ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbcb1f5f7ae068773c375221da555189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c2c5d4844a09f1787c418cd188fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121cabdc7d992ce35192dcd37ebbe53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956667af3a82e79217168a6f0d01c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479483ad3de9a29fd374aff3fbe8d96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec706de37ce142fb4a2697ef8243cc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800812c835557e78b719422a9fbc8cbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4ea48b5a9078a703fd6e4de410dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c36a0d719fc0fcb7207dc45f0f67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92838dfd5ccc535610f145da43330d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4c7e28b75b04f9392490ed4b49f88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853d3e41f7e1cf32427f6a4f3e0c3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b5d60462429425c98d9f826b89f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ddc897b6879fc4a2949cf54bdf297202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786dd2ff6ce647129d434e4f77c8c82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6494bd1b1606bc6d2ba0cb300bdef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3af50c2bd0d7c1ce932eda9c95d5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298963dc40116f2e7792535b81d39f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378ef56ec95d622403ac485374ed4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501887d4baaa28662cd012cb7028439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ac6d478c50821fc2c21e6d5d84cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adc2bcaaa811629bf5d00824b5c295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597e58369c2667445cb63ba8bebf2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f740726db07e6bdb90ec0109c30c3e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d26c4e8c23fef461023cf11b16ace213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382c78cccf63ee67f0e9917f4660e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b91f2bf47325797962e8aab791f5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fc50d7c5d5125dc7b2b6e6d7f84b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf981e3bca96c61a2c84c0a79993092217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab789fb50124d704bc036c3fb5e15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e188f7916026f8962e3eb0cabeec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be6d220cc2365cc60d62b228a67844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec065a3a19befc0a6f166ef879896ecf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ffb2cff4031c8b2e9dc5dbd27e19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b16d36da8d55592edbe67da26506e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c59e3bbb3b25f73d28c520974b29e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62124af10659921a0f5d433d4c569225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb9685cd187bd98255356b2866160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f52d460a4260c7a731781e32f5b66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98f3c378b10eea282e237f33f8ad3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dae7103f5efc10007634f137064b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074005e14e98c7728fed58710faad046230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265793eeaab96f943163cadaccd947a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406bc4d4452b4d819927b8cda28b1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ae4e536ad5ee4224a3385bddcc0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e0474f8efcb56a16253bd76ef4f36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cce0def9ebcee4517085d096cf91a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf89d64ef854132077af1202fce59f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377b4427c2c80bdd9c823c31252c56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051fb4cabf02cce4ca4b4062f729ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35c2e25186a1de464e3d08021e604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e841421f2a41f752feb7ec18ff6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516f3616fa45db29b32291b7fa49759241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfee4d7814cae859f471e2115d34ad2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61d273cc8a142748040d5d002965c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acde1c02e80c78337a872a86799867244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7698374103c7824432d3c2b4b97f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f091d2a1c030e8be9aadb52e229b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c7cac226ad6c44cb23a6c33858ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445793c89310d434663a0c51bd7c077248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b5885bc62a7a83cc5743b53a48fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37729d2676e2361ff019754a226d7933250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c06f432d4a1a14a6675046fe53538251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca253c94c15690b4c6d2a9f7495f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5f545ba397fa760f8564718f343b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d016f2c2ae96045b1e345f46898c6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d3a3278376fd27565bd96ba9eb02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5e360097fa6e08e4d095473cf3bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f87b56aee98e75d9df3d7cef613b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c0a5be461ba38698a4587f68b06c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f771ba25566593ce6c72d5623c00d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb723e9644953c579963804b439b26f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c74e43b446227dee1a7f55b1ffca3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f43fdaa95e936fc4683ea7bb63c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664892014c4e415a27fa9d28eaaeb45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe7c653399c4630f40f2b0f1fcfb65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185cf2c17a9c3cca16aa6c9191e7d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602596048e703823abd0c83da4ca6441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018648592335e859ae234a007612eb70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb3a0dcd7d25aaa2d4f17bd3aa182268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238f1e629515b9d37526027af53d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc9d5645e94a02438157467633b43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1f84cde5559c9386cc6486d0353a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f46b679624cced3d3905724812acd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f9a3cdfc9af449d28da2d7cde9b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c51404a5654ba32389440560d178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64969d2ac62520dd813a44ba19413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d4db01a77351343377b53158794f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af81d98d54bfdca0314c59003541e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f16d2cb755029e8c7550d1db3696278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc466fb4c6de6d550f6a536e4e4e903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75945c145b0113191941f0f79d189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aeced733bab4d438c0017d02e891e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273acd1c09088d63d0991521503e35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db6f1163089db2457c29b040ef11d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd84b4b63f5600f40cf960f5de87fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae17b40ebda012a674cac8f75c96a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8849570d1222829f4aaf597e12e4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad563c70a891cca68e68d4b09f41b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a82e422dd31ec6b6b831236157e1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb51690ee36a54c3c9b8c8f5b166b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e418effcb2b39960d9cacafe735e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe5066871a0d55a8cb7583ee18b870291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7b64d0b7ac5ca1cc4d4f6982a1c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f73fca8bc254a7c7dbc13953bcb00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb8ec0021d54ab3d96f6040c9041ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652bd24bc2dff1cf28fc61ec4d2b058295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a14d7aadff51a0a590d675279383f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc486362a066087005b1def2fb45f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5e759c077fa866c08255eaccf71c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1b166bdbe2f5d1221f25e8246793299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3dd4a788fef12b4415cb35dc09de6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa24e8584ca806ed06a9faeed3bd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4543c86d0cf71d58923bea2b07d44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70130e4762eddcd290f08925d102aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7a0c9fb5febd9618dbf305fbc650304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12348a9319c8b56ec55c499325c50a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a64020155a1267dca84512ee478c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820ea771b41765388e922727771650307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ae17d94c0f6ca1af85312bccea091308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b68effad5189771289b2bfb358c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168f66e4cf5106c4273d7d37aca21a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a21735688d440c2e79cbd86aae1a5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1030798741246e49644e1bb99d8ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96157cbf55685b06b54c276041ff3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889044ae417066025d1a0510caa4864314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dba92a6e4205dba20ab2beaccb66f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf864c4b7bdf8e885b329387dc229ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3cb348885a89c08a9ff1a43dfe693317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96597a07b983ae280d5f1c9cdcb7561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e73c07993b0e05044f2469c08c18d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313837bb790db3c94f37f4e655c39ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8af85815f3bd3806e2beb7e691240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92862bc2b246a280751c3be7e639c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644e55c6760b0fd40ebe2f2b00aae8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e0eedc0eb3a537b3f1efe2c1a188324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267deba4df80fe3f068961623e2bbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b9ca841098737bc8185662f4c627a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e75a458c46112e6bad14752c09145e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6787f0eae43dffe6fe1f3ea1840200328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f8b711bad4751a2f131c61026d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5dbf3a815c86abd7e2d6c0f4ef1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fb047a5198bb5edc73d03900fb06e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0efddc618f6e4db0a8d50d8eab450332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c4996c6f427a38704167d96ec2b1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302c301300d4d2eec691bbb2ab8d17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421038dc2ea1cc26a67be7c10f8f3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9c99584082db7cc2a6127d1aca3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4a4b2a588269689460b763e6ad59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612468e88bc7541bc584ec7075677b0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a87a83a978ef9c5b77f7b4bb8949e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15f2586b9182aa239a93951c6776b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54768591daf5e5b63d140d3b3aced341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f356dc37c7bf3a129900968c7bf41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5109c27e4e6296e6a58e5d0fe894343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f73beefec87a2a77619ef9a42b912a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb9a9b35aee7f0b38bdb817839a248345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d947eb159dfa51404d6a7cdd7d84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a33acfedb5101c354190a1e3200eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075532cfcf0f9554314e8f932b07dcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffaf6c2f84a658eba908371053ad5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8f9f2ceb50622e3a745edfab663a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8dfd88dd753cf158d684ad25d082351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0de6f8fd839bc0b079da7fbd73e34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34751cb9f85db4ea9d74114eebc0aa3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b06157bc473ec4c5e8e68b365acb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6497d8f9fa1125ee1238635caa29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf68b6c190ad2fb5ad6d35b79e56c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a779892430b6ce9d32b724c0949b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75fe99c404da0d94ba19cb021517f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618966d8a1191af113cb9cb625a5fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2326e0b5b1b6e8b0b3d6b01bd6a312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e74afad174e77d02697cc08d49eac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aec45f18d7b50d6e94d62e00bf9f76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa5f57dfa78629dcc760dd7d29ffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ea5aabe3dc6e46c7464a4b396494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b374b509f8eedd08f81c42d59815a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89dea0d6edcd8f51c0560b286b573366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8234d2eb0da8000541e7fe327cfbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b81527afcc19026c8234e1d87947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78065aab54e8d8a414a6f44667262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d924b63a70db9522cf28a2e6c5e26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0612f5f6be9ac7ca1a62222cd7d60d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562dd0adf0f8e682ab71f2988845c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe6c81ce303a7a086f189f0d61f2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b9a15483f070ff6e1b992b460c4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88901b65cd1f667780e8063ce80e5b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15eee03cc93b0e2657b090a502165376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddfcf80fd3e6a11947a9eef83b994a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53406e3b6242baf49144bd6914ef0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc251844ee01e738ec7541a9aad1098379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1da45c21d6b741fd5f217e6b0a6f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b080fb949219b8826250d3f2f23362381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf205048ebaf15a5b829a269f1e0b92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42635e9079695ee168e64da92f12e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12837878a1d0e4ac00552d40a6a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5754ed113297f1914cba074f17e9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f453e9b1b4320bbd69ac8d821c4c93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fca49e962ee7a5da71a92d9b1ab96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9cc9f420bffbb1a304c2b4010da37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707114ebaf987bb52630e4e186498c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b379214a59d3aac12761b7d8e492390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121b868f10b9aa633187e8f262ff46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d26e9aca609aa1936f2aef242bb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c15feba02c9f03bf260aa37b0130393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde87e5c2022733a126b09df989a8df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c54cfb128c781bfe9f514883e55be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0362dcb84d32c4b96898b6367aea3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a901391b95677c41d88798508caf99d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c82bbdf4687494931fe6b9cc66354398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75134f6c1dc49f953044dfa1fc59d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b723acb99da320501bca493d5e87fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088866c536e865f116e6620ecedc26f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd6f9976d545a4973a8eadb7e5c71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89369e1407ea200d4a4cc75551ffa65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fef181d57b30c402407e1500ab89e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d1c9aa9f6f9585052b1cd4da1c74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c874c8b331fa0e57b49e52808b9f7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41548b7be8cdd60bdb90c8548015da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d8955df921fa71d1ac25148e5808408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d81d78e7212107ba06b523c5d8a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806443bc509ab6de908473b3c7f28a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459ddcaa3ed93156c41ab65e2274a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939577013cb71742bc8d88bf27ee5b3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469c7fa78589ac15e696bc12c734a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99cc1b0deacb34b5387743d528d84e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352b333adb91cf86b4ebd328bf9c23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364263c9e3826b319f8a51c3812af7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f7778fae8968caf0194abbd10c11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd76c48d5f39ea27fd6481124cda8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dedc4f922a58a4a863162b4e1e7a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31938079e91542fb7f0affe368f466420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893a986e344fd0e79cd066a584243f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b71cf510314c0e60d6356a1292b06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f11eea27aee2161c8b346d45de50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f46022cdcffba80cf55b4d61aa9865424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f7b326565caddd19e3bab74fcfac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93dbba973badba93e1a49c41c6c379426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d23894b3e5ec935caaf0a69abfe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2266b852b514da2da7ba0e40fac75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b214878fcd2eb3d16af9385ad98eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9703b37c6ff5e19da147438070973f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0fb0f64504ac118790b3c4bfdd36a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0359290f1f4fa00a72f355f47017e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2891c0a17500c535e8497aa7d32bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394baf1bec814e747693d050fc67d856434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de28913c440925c508de6770469da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dfa5b152cf39eb6dc2f8c08f762cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6010e432eeb777e075a39ed436bf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7818088462124a11a77f13ded06e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eed41d4b89f8cf50b080c78ff8125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57adef5d08347839efc1361d80d5ac5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010381603fe9be9c250c382ef9483be9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987b41708596997ebd031671036989442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676ce71b76965fa7ec77c59d46b244443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26ddce3f201378825eee56f229a55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417acf615c6e6d8edde08302b5e9d1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76efa572b97c2027da792661e0f10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9697a399fb26e0f7b683492ca022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d6ae7a6af46559bc91de0006cc713448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e12d345403a2ae7b16ef0285b28c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a6289faffcb2235db70b24517a0de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378132b25b489712aa62e71f50bade451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d0800d91815a2c4af61ec60b1a59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259ee0beee4a9d7924bb82a9a00a83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1561ebbaf9124f57aa9bf87a71a9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40e312c9e9d12913d244534fe9c71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e247f2c08852213286f6c43bf032b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ae7f6279ac0e7534bbb97d69db60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110918c16bf4d6d784f970922871fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb99e81529fb40e7c11de306eb999b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a68aad991cb0fa6d96c6f404568f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eeba4902d8b6473831d8cd8145890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b9ee12f694491d845760b5c8bcea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c64687c7bf59fa0a57c5ed451a8753463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc5e2b5dd7f0ccf1a22f0d6131f6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273fcb827c634f5a8e711319b2d649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d5a12fab6612d8d5ffddc6a65d0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d036f195cfca53613bdc32cb4d8f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f2927f7c23470e547fe32405abdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6143ebe743b9b3598464ca951b169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7d474e18327f2d7fb3cfec173cea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686750e36be0d3398b492883119bb37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f783af7650b9ec5cf26f696ca99cbff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c038b1de84e98a1b4fa012e56b4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16504d516ba07676be71379415aca433474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e8f4ece8d76993e9bd47202bacd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418417a516fe9cb748a64a94ab3e25e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df227909266c83a0f3759d27eae1eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c1ac9ab13f602429d6d271d1b6278478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6447dd1dc5aeb8e1257e0de0584727479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae9c0cbedaa2acd0c9b85ff8bedcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee499c71303f35034dc90bddd5a9ef91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d777de8fcb7786368c41a271bf04fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb910db4e3a1c7270ab92d86fde96b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6ef9048544b553a13f1a3cc0b281484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f880ca6021c813a81947d9107a1eee1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56630c58dd3babaa3d1f8eea7410ae5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaa5fcd9b6243a7a74ddb70f822fcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af67c277ad62d98ff1695930ff7c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89507ab4a86aea79ebf20ba2d372800c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281b08512e1a29455f79eddf70d9a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d98e609ae5bc9ee5bad25a12f51f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d2cd59f4981739a5d3f79dc0d92f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ffdd5d4e3423f1687c5eb3dcc561a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037437bda71dd3bf0706b69afa05ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9e4e8baf2f8d11f1d28c087bdbe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b7fc776242339ba96748d2221df1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a06fef3856b3c590d7bd55e88605497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6142734c3f377e38cf03968cc6e4d4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cfdf6bbe2f44fe40403a44e53313b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99135b1e266342f60ca2854b981a626d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b784641dd5c13ea863e3010a2a17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589d15346c5d9642539f5ea4bd9d208502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c3409e4ce99f53c75038d6f6616eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78838e81b84333e9eb8ebb394f752733504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e7cfeac0b5e6d22b4d40c55f4f50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15350294396f6bb99ac2b72b91afc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1667a1737b71302578a9eca54df6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f81621f4b433833e3204a5683e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9d6d8f092a22cb7d9d7278827e5a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb7b73d47db9f6e0bff4d0cf8ab466510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ac5a18e620154a65615bde361fec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096692022da405fe1b2feb21de0939e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9354179cdd5e17628f4fb0da67c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b695996b9b207a3ac9f2821a0203ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33164be01d3836f0a5c7e6c3f14d9e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76fdecbebbb14db128e98fbca80373516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06c4ac197786d3d8caf906eda025c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8201daab173700eb541db8df751b59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e52bb92e118881347d92c979ffc0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3c756a1367175b03ea43b2152e64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf64375bd180dd6c6199e2a51fda06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9607869c52b9a31c15225c4637bb91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8024ecb4ca5134cf6f6e581f72c67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a59e77ec541778ac64b474437a4a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b2e014a926a9cf13bfebf3e96f01d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253ca4509078e64ea1836abda72aa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4091914062408e202bafe01a698142c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b8d3603d3a7283e9ec1ad99907a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfe277993ddfce4c048612fc1d2c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1633f8e8c591aab4cad3547db588c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041422b727e8e73b535e8803d7cb84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c97248d5e449d734472de272aa0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed292cb7988c40c3219f318954c56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c6fd97394edbac61c37140b444a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20416754ca8b15322f7c0f0edc896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17194bf060c0ac2e8044e2ec1a519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f693dc2d5eeea9a0baa0de2fa7cbfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b624c1c0fa16f84c5b5aa48254f3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eeba0e9d234804b8a269dc8697ca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89804c2b1c516f7979385cc6b2d6b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efe59b2ad59d4201a9f88add81a8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be45ee306cc66c5f6faff95913850b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e3e9fdece03eb06330a93beb0dfe7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991ebead0ea816b571f72f2c037744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0679d381fbe40a249527c181f271be5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69b856be4954adad39d077d0594915546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581bf35cf9159908e5c53e6450be2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45331089ea25e8d8c82651b69f7c4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b61e87747bf33bd2d70f9ea8dd874549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84a10dabc586dfecb8bee9ec9845e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd22340fd642c6c2581d499f99ca9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de82a616e13cc3c760a4d1d2e00b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80781e265b322301e258eca6b31c99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff9389ce5424a3201b3a0948eea542554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c357d32f06c698ac800d52d5d0be7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c97ac74d2eaa37dfe778d466a1b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909920d2cb326746d1a3590673a9660f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e585dfd58bb8b22f10e044d40cfc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf112387945aff21b2732608f5136559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdddee5df71adfcdcbf10f2dbfe54f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd117aa64a676445d1f875f1f2be82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bda62a9514ae25cd7787ffb5c4b5fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ee02f69099fad9f4b4fdfc008163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4554ac47196789537e419eedbc3a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37854b931efc6b6f610605351b48277d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a3b8f194667d58916b362a83cf14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8279fa35d3d3914b181c5cca7f0800567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860893b7319a0fb5045538424ad2bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84f09ef3c7bbb893575311a9504d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1bdd4cce574a75b6ffd8ce57b0d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff7cd8b2dca4037fa9fcc112846b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdba1429d270142ce48c57e5efa96b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ae870f03f2d1356d0ad623d291ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1924dcd67c92975834cb5459aefeb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eec7256267dc1d7a459b8844b582a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76388fe0865d0a97f9c27883e7cdbbec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6342296a94bd3112d005d74e91c21c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6bfca579267b85b088654800bd6eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634a902a437d83c81f7aa6dcb576bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a689cd7b9316611cc6c890946bc74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e72268cc3df6dc9a8264d7c20502c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e90fab7e7cb757711b942d15e6d75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc36686ed13b0b620731659381642583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d39dab6de702b867d45fc2307bf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4ac7719f06513757ff70d01e217d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b0b65054171fc07ac4772dc46eba2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca3fe67385925c6bf5d2802ddb282a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84069716c7f5fd2f28e14b7224237f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d6788d0a17f6967204c9fbfdcd003589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b06b9f1a2d7a6565b383de3f66f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a03b4109fe9cc49e830fb3e23e397591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255f9504304c53a40ccd941ecf8154592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506652a330c15cf82060ae79939e4e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe66fe62cb55949cd41ad47037a20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be8b15bdf7f6b895d45876da20b82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516d4b37ca702a9959704277276994596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8d05bd2670acb5d2f47b035a12207597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b813dc43414d6b74fdd26584a563b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265efd27a726eb3f17ca4f2e9bd6619d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe714ba2153e3b1bc4cd2348361e410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad993403cf457e8a923dd49273ba1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11ef3d4b72dabeed8754877a23d7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3f06bc37452253709d20248923a81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88141302b901818aeb575f1054a8500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814e033b382c0d757199b1b642b70e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7cb5cccd6c938beaddbfbb535f1d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f72d58e1268e7ac8743a1db3f0e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab342ccdac06cc7c5c07cae8fb84107608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4900e3fb23fdcf4d197cf383509499609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e935a68977c4492c6e808e092169c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc48d4501df5414c9d5fac9031b80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433161eda651abfc277c522f1180b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8586bb542613314173ca9c7ca9c6a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d039eb818d35fe4e70da1f0ae55e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd2ce07c2450b603e4cd4b84495ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce419e7f2678675da1d968369453f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1991009d876fd68e5369cdd3930a1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed2c8edac7d3bf063a2a9babc95741618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce4c20c3d6b351b566151e9d2109d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ad9db9df34319c6440a14dc2189c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94790d559edd6319c70b2112a8254a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446240f4bfec0cc68dab27070115cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1401db5bf0ca8542acaf54d249851623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988af4610b826d31d77c78ac07090ebc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8cd68a2ab5bb0b98fe87b8f765b48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e9d3d94ee90e6f0309be3d17fafd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e380f80095d27b88912149466098116627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e007132a3cbd0e110cdf54f4b2293f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463d484271a15be39bf03322bece6e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55b6204dec82e5e33b4f96342dda3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ef2ea48c8c380f5943e43798a1a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20409bd59bb80187b1c4c8f6f31d1bc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54347cc4714fb4fb0e23be555ad3a88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cfea69ac2d5f8050993e57cfb3f24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da167210456892525a6b1c5121c1ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622852cd55642f4d0f8504ce33e152a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583ac250def14374ac3150de860fc75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070f6745fb0b0bc0e6e6424f9043b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd9b6319927e2795cd91aea89f838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f5133dd8f7a5b83f7b54559fdb5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32209dbb777f6909572fe76b266a638641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13856fa1e1187bec3a0d6c43c1fd954642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477d33a16090265087151ab3f29643643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e790e64456eea3cd101639951695644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835efe02e90a80a7cfea8f60115fd28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fa323ba6003a50ea4ce57ed226cf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1c2f4b0a05470d26b209d98e7170647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5d488303ea1531a8f22e3d4bcd3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15b489134d7600b2a56da611e9ae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce40acbada2f9949ba219c06966142650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e20add80ebc0db76d364c7e5cb34b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fdc7ef4ce400354ddce74918c3868652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c8e0fd25384b069e03c1ca0aedc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05d77d5ae9328a567070a653091e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0434ce4612a3e8db6a6aea0451d4b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3df652b3f27705556103aaaaaa489656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb22ec950eb849be39587284c7c048657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086df82344f92d06c579cea411c7ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede70adac23fc9f2cd2ae493b56a11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f960110dd37966cad1351c95751073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ce978c6f02bbae215c39007e93a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546424c225e1797a9e50731263bf1d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eddc3b56fba472e5938e149cf28fa3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c376c4c8b82a6374e636c5d0e3ebe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f61ce4de9c9ca620eca89a5726c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a79f7b754aea5c7e820dfb477b91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b0c7cba8f81f2207490cc0bfc094c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ed4bc11bd215c218d8e64bbfda3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aafb95bfdf0d98347f9881a5922483669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411175e0b77ca1eedf24187ca586797670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200d5f0d6f4362bfa595efab75183a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa267e0b25b23fb411a7ec590e72c116672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031539ff6db04cfbd6eaf67aa869b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af7a53339d83e1dfb1ab884b508f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84713fa99631e953aa06184c0733dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6400d73ee6cd318f24612e10a0065676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3f099bab929e238ef997a4af05d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129837c7fab444290cc4d75c9595494a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dad6e55d95785482146fbbdfaed40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ec9337d0fcb2b630e1d667a5dbed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47cf5effdbeba41e4df1f1dc1d0ee7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618e387f73a24314dadc7d3f6ba2db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b4cb9daa55ade7f9e2e7c58b2d2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d53ba0719186d29b53eff9f2f7cdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5f8e20e09b34c8cea6577da4e3cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439842cbffdcc1cec0d7d117e50be97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f4209cf412ffecfedf7e4516ed5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de919ec2510e94b302c665c0916ed5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afea443398fe910d8069124025646d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769497b890a96742798413d2963c695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edffea8bb7066ae7052893b1a7fd231691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dbfdd8a764c84b5d10e22748fcd7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619514c457c311d322973a44359de17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee9a883839c64c81fbbf9dcbb27963694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887273925951c46150d774df490580695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab51a4b602c2f62a292fd9d46905e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7c6792f7d4595179b17e0dbcf033697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1afb14d136b2759ec76ce144262f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8b439ecfe2ecf3473ab4dacc4f1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb418e6d4053c994fe0110f08d875d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1037a7f4dd7f6ed5e244abb9c3fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e9dd68191169579dd1506e4c5f9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40caafd138fa62930d79bd0deb49d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75159f1fa835a71693e6cf3c2d5f83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b93f157b09322e7f371676816a7402705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9b7c0cf80d98b8a137f37854b401706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f2515414426ed55aad5f80719882707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86409113c20fe4596e00ee60904234be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28bf41f1f7aa7b2d7147af4044fc32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c79ffbacb733e85e68781528e314e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e37fefaa0828ac29746b963b1c74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce8a48315ce35ba33aa875fa0b8d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00630e20ea4fe4db2c0e75532b78a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921d8820528ec8bc95eee56b2f5d29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775c5e58adef5a11fae3c3e16f7ef8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae1f590eaf6ec3235e89e49b0ba0b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03cd170afc337378851f6e0ca65d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4d81bd8df2bfc933c8657c3ea652e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e01637ede4a9bffec79a3fc90ae8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78027a73e7ea01d117dcb513d05fa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b9ce2f997580e92ff9016c75be61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ecfcf0b3a841e6b9ff732fccf2da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7352a61e7457303509db1412b329723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7d37937003d4f0d7293e5d3293b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ed44ea6b12ee14bfd7aea3403ec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9257092c3dce6dd9e6f5ccdd4eac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d4bc13384d73fbb340a10fb1fb67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91068f706af040438d7ece01b9f8350728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b47c5194a1be9c9b66007776b8eae3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d0bda725ab7c81bc02be3163592ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95901cc7283e5598e185fab17cad6859731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157053cf26f1f6275829019753e3f2f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2df971eabf820dd63817153a8e5aae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e336b2b8a98246b534bb38bd4a5f31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134488b9f88b9ecf5fcb9ec89f71ff1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68083b5508ab1719c0efd904578f24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376188d0465981bf41aef7534d4cd580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594e54c60d7d46b0ab13d0fa68fd07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a929992391e52c0834a1374c54ac7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f83c535cf23221f9d6d0784be9f3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77c607a3ed43efed9177ae2f1edae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9034adc8c960d97eeb2758eb67a932742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b99fe43e9ec3c2dfafb7038679918743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e723423547993354a417281596f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada002adb01a66f428dd1a04e025cc45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6f140af3815dab55025bd7b3848c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84200d30160563b7b35c9302d890b890747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e79a657648382e7b53cae56d921b56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019962d3ead836edffbc00190afb1d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310c584f58e33f84a266cd6fddcb860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6a7d78668add45b37b490ac8cf7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23872c7ebf09a837c18eae22723e245752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f9d69e4120aa2fd313df5790a3a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf449577e1e62b44cdc1acdcd4de3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8ef1b166cf3d4254d4949331d221e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e20dbf2dc1d7ec6229730f348663756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07ae3d24d84e9ea68a4cc03fd5ed7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7a4fbeef396d006e68b6a209888f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08cd9a2e9c4987f8052b86e82fe7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982316cbc3ef75d3e1e3dc03c9c24f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fbb393cde9f3c6ddf469c0f1ad7b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469fd6745e81a699f327f1c8cf9edca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe000aa576adf1efcf045b0dee2c4b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde9c47a283ef629f615a3e1bf2ba3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa419a2fe0964038fa95927a3c6f860765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63df3a6204fa5fd525061b52bb9c41766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e341b24732a066641efa138f79f71d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7710b2a9bc1987876ad54968cc7f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63ea60d66b741dd3c154549a82740c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973634cf956ae56d50684331eb780a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ff52a7f261777290d0b1806fbfbe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e711d9c594a4ddab57e9dced3ec9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841f90e2312965255912c9f774a2c5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e8e042cdd42e4df42d7e709f10e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684465e40b246835f0f32d42311fd3e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15fa9722364ef2c3ed771cea3e884776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a02486f86fae8d4942eb67b6d4808777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6160e8de88b084bc7d6fab9017ed7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932116e3d845cb07b8594399559da9e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d88721aa0ba86affaddd5887ff873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143451da604e34cc0582754ce2b90cc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b07b64ce4cb82f3dd74ce94bb4ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d221d9f7264831abc054ac35a6d3c416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386f08a5a74ffd275342e4c5c44f5a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46046731db943e6490d4ba010ae85df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01f328b36dc251c695cb2f337be8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9895901b1c2e383181e4a67a3a202f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa8518d762f5a2af7e4af22243a3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e10e93b20998805b58daaa6ab1b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87239447c34dc1f942c79ace80426f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0467ec20bbd9caed0324b4df0446ecf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202fcc2db9631908fb9521cdb844d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073e24a893f3e4472f81a017053ccfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9222e97ac7bea421df8efff37d6ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f075319ee0294862501388378c8db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9208f87650804bd0910dbb11503c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8d118fb0087ce01090801d9a4f9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f808ca0c441ef54ef60b5fc8d59c6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2e6808b96e66e89cb406db6f093722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cb97a939c83f2d36cba31840dc8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e9658eeeeccb65e24a7b7ed9473d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af6d378ca33fc77f8faeee008840025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9317c9fada0e9071ec23de1cbe0fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f5a03130582e2db0d3f96040f180e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab3cb3dc5bceb10565f9f3675fa4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479d39e9975170e3cfceaab635c08529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9361063dd4bd60df8ed07942df079730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e72c4b4d8b669a293cafcb8af5e7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a6a0f928191cc59449e2beb8956d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120bd327c0b5b3b62c857bfc822fb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4696bbab953f72ad38834a6962999d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342661493700461d0f5af823ef878535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b97ab07a15cb184fd2918500975a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256014162258bab6fe2c964f476059137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa2090b73bfbb315e6f960295c7d8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c6347d2e845393667baaa0e1eae7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9ad062ed2fc4140c6a8eddc6774240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00519e622f08394f3162b8dd6a1d4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb64cbc0eec20c06e734fa0dbd688d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6cc2407595a58006704e8ba4410743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac13b32c8abbaef3098fbcb3fc45344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d894ce553c1f58ca97a7c5bab82f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d67278965173fdc8012b92a2a04946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45224a30c0838445c7b40f3b7d95f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d1abef3db096a837c7c423db8b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0da6d2398c743e326fadc8a2aeef5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006a287c472134a237fa0f57cbad6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1508bbb45542cda6b58a318a4279baf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f781e6403dd9c5c3a322f0ba358d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8350cdc448fd0647a85ec9c3afe5fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047f1293a88fc5f4a821d9b733701154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd692b5c611caae16556ed473c00555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf163512b0db8cd432706d50d8a51556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f3fc2a41f36a95e4151b7eb4f0c6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe5bed0a5435086020a58ea23ea7da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e441275d65528316efb29b0f08ddf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea072aa5611b7091f94c7350a76ac160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2acf2408646fc87e40a9f3e5858b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e39bf18f3d26d2c9826a5d53297d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2712dbbb0a381ebcedeb2bcd5211f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18310903a9b1ab6fc7ccb39df21578e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456aea793fd67d5a8ff1c9efb50d3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb037842ef82f2ce129f876f1e84f7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566e0239a97455d4e2dd89d66798fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17157339929452379ec8ed26bdc23168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316be2462941fe1485c2b85f6984a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a930f1837b783524d735da4e8192da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db6718bf55c2287e22321d74e8c8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5110f0a9da74eb845336b48c2fc35eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b25ea6e009e4e38ab38ac2190f7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49034c4af2c27ff8aac04444d74c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372dfa5334ea28838c00a00469865775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d763dc2bae4bb26c4c683381b3bf8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4551b5e5cc9b0fa2a797b9fe06b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc6fcc163ff060a9ae46b0b02487f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9222fa56e2e40ed408502fb9cff2d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ae2226b3d315904f3f1a58180b5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ebd0a48a607f806acfd4a3c56ecc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c87b3fcc39ebee6850dddacbf370f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c22be2c42bb2cb7be917b13d59d23283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343696e12b4712f794988553b05be1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f49d68233ec9a48a15db34260e4d1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef7a4dd26191ee7c96438256750ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2a3eb64fc42fe86996341a019a6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e68af6a7d9d5d8614efce84d816aee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b24cb4f7cff3bccbc96e0eb8908d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82ed7d0f24c30f14fda565141916790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aac9ef111b24d1b74908af043134e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37ab6497cc52925d0a880fb78f77de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f900081f4782459460ae45f314c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecf481c9149a5f877af75aa51dd9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d437aad128fad464177836bdd3b0f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03310ce38b1ca637468571721ec2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc7696b54eac3f491c2dbe4de9d5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617d5cf2199ffdb013593d0f755a1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cb1940cd23778051fa95b5283893099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2553af4f2b21439fbe2100ad026a88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b2e08a66257593b4e53034f2a9eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ef28929d3e91c434f6a2134e4dcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bf3b8963cd625e306028e8b53eb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c66513bb0df3a38775bc0e8dc597104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5437c1971dda0773a82601c909753105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ed9a7ba6968f40faed666e2eab57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd105648747a4e5642bfc7313c5fd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8ccc775530c2ccf6fe308881261b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a248d5fd457f9df4b10b99692ce3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0eb5496187f05f776d2d4b9889767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0581e30693a7f2332b0fe984f2e966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952035a0ea3839d592f361ca78c19d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57636622183d3224c1693cbebb85ffa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af56bd0655a4f25c05c043a964f1eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688d8c6c3ce752691eacc3659bc637115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52952545650704f8a27a5fe7f84458b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec141a364ab0888f8796380ac5b59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d85b085bd7f9467ddc4e51803ed693118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521467f1a2f6cc631ddd423286ec5bea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92835712a19819ce3b639ec0863d4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759015c98f806fa9881a6ca64317c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee322db67df3527b7e9dd1aa9815343122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe520a789b1397f43b2df2c4f295cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a326a8a8fbc9035d19371d705716a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e551565d6a8edce51d4c6a1ebd74f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d376c1644a66e628f129229f36888b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770d3f3d7578ee392817257698ccd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351389d8ac4b4d0d767b0f772f29f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd7d340fa7d3db1efbd875e35c6f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1af03d4e7780d11bd768881d45165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2475068116c075607a1e581f4e6d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c14588b1625b15818a2c430190a91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaace097662e9b471bfd23272de6f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977dc08a7faa5b2684b82d0bb4e990c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af4dc28aaaa8423720014f8dfc13c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457609ae3a16a54166e6bccb08f7d923136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904b3090a2cdf7073274f8dd82c29a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d917bbe44ba27ecb3b8465c14fc8c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd2967b52eb13c072a1607873943e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3ee5e597f6351520396136ff00e5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb09f6ab8a4633fa881d320cb58da0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11c0aac05075dfe6deb6e60f1572a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6398de3ffd835a37cc86c82991d2e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1af3d9abe9f9a8af2732eb15ff7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa2536dc2c54b980bfc5f98a9b0c51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968818364d1e3e753507b4f62978a5c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581190789764bbe0738aee0d0acd139147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463665d407f0732186f19c02be0c260d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619a227bcda5ccb8f7dbca810f4fb09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f6f419731b2c6e24e491b0826441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eee35b0870cb9d7d1ceafaab331b48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd98d22e7cdd8d63be6b4450435c427152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38accffe90fdd193f0134df2802c57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f836dfaf95fad16dae80285ee22d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb529a921244d1238cea59e7b7f7b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc1a619eb033fbb7079fdf9787a01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422cc0bc9980d1ede7903982beaabb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ba6d38e16d651c8e79b948d5e70f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a546981ba905a52d1a366a19c7b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea55656c3712e0eb8c8626ece0a5af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65d66382b68d164ccef035d1110cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141a50d700907bffab4877a6f326496162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23196ae1dc11543ffc30d1af93213ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558f641660265b9ed119317ab3faed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa7b0a79b30855f78d79ce0295c369165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda52976e54059cb5bcddc264356f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427583f2f129eed2eeb5bb5937d9d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6f2fdd937622a926bc6810543724168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25daad7c4166427fa1ebbd21068697169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a63b6daffc327df5069096fec5f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0054dc859e5d0bb1d56ee6e8e011d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2089e0129c30677f6158f31b63ca9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760861fdf56da392728dd0f1850498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff7c1cb3cc5e5cc51980401d1d9bc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011fec98166a19e7571e369cbfbbd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe0635dda44eb7dff97930a380c55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c33bba9c865dc7eaea7aa9452ea0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f15360cdc648294e14c57e318b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbc1e504e7bccec2cdb68b0683aad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f1c30e4239059c3e4369fec6a900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985485006e1c919e8e32a7e148eebe6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf66f89f95d228c038d9cc04648073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc251a26c54b2d72426e08a262eab8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182f9338691144e68d51393f461e46f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b490ca297eadb3c062b9ad166f0af9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31604d9978484f26434e9da85369a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49723cfa2e12b720b4f89f6878925329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7daff8e4a25fc4f41fd139a744f897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d793651c167337e5bba814c34d53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5672649e13b1058368336df8e082190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3f9ec3b2f84b8afbb847b68d0fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff4300351a86700aaa1ab167baa66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31bca40d067268f4d682789153b2da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd74f721a2bedecc9bca6bab1b2579194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039823ce74e81a5c7b3642f78f25c10e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9135753721f3cd286f74f659514c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183bee928e5a5742d9688780bb5928197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce84a172c18a6e39fad1e0c6761da7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d35767c9010935abefc7827a00a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727858a00e82b63a0bb96d391fd8faa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671cfc6d9c17952b09beaa2c1d6cd82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c4e3e0e15c598a2267e2fb4cd276c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e94f71f7df5c077188b19fb0d3cde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87154062fbc8e9baf687936388ea8f38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff102c9462feec19a01a202392516f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccaa564a9ecd505c1831b9858e8b69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524de10e1a593f9a662314a073dae1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0e48f58d9bd5e2f402de006f8c4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f908111884ea9eb08087fdeda56bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2dbf09496d0d899804af71dc7127d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec75da9414a7647bd60f538786322d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a795dbf55b048970062b1320d51dfc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615edda7870db8c318d18573bccc5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae803a8fba6ee63ef24e80283cba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc9d56f2ccc2420393fdc736622475215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3caf803f810ccafd442f955d3f57e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2571b49eb199626d59320e0fe6970e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb8674aa57d7ec85f6f643f8e1e6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95257447df37c3f19d66104b9467fe8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554840cd040c1cdd7a2476e856d5c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122ce4adb3aa1f960d08e408dcea7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3214beb34ff0e0418572878b87eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7d44a7e912a8f5c4de6c39b13886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f5473f0c7175319e6fe1971e8514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f892c3101bd7e93232ca3a0229436225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e806ff6b088fc1c1880b2bfeaad1034226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997265f3079343974c774109917443a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ef6ea420bce57ea2f3f6bab680b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee509bb2fb1ac64d0a66073f09a388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b679739cfbf87b8121f543062b75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4d50a135b2b057462678eb6171bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10b28d5ea7de6fa7058ab52eb7c6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f3523fa91477406f8a9d2add7fe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0d79308f997857f4a7c38832c339234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842dc9493254e20fb7889ff13fb9458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485f031cf8870e38e35e7866dd7c6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6eecfb836c096a71e26b47085ac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121ccd26f374c15a806b1a602ce6c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f43f4575e2a41163af0b58d077fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d4731ad5e889529fc85ce75a3269240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42bc37e707148488ff8eca95bc9ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74744faf6ad28dc9afe155c4482fff88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd149882b8815cc824adc68800e5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78de1aaf288ece80b35dda98d72ee7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a777bb21d018d864f13ea3be8842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eea9fa4aaae758ac95c03b6f9abca2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66976af5288eb5e5e329a7a6727c5ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336f499817bfafa6ecb9f369b2fc4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f18ecc1c62fac7683faccbbfa73c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069c4ce6c0e889751ad3ab277d543d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612138db9a3ccdf58bb92328b66761251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952cd08dd4247135603c9c101a4856252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbda402a83d4528eb5b975f910a22b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578d7b5f1b872e1592febf953c85de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90ea4ad916aa32980d2e21562ea4cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424ebf91bdbc4f91c1035256fb4870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf62ea3ba3e37883f978e40d9e4c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d67778724029217186e7f38837e7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b7b25e50b30b0629ba08ced78d71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460d5f7442efa43511951099479db19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b860cc2fdd87fb49a28a7e824cd12a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c889a096e8b266c9d741d6d0ff632262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334b58cdc7eddfdad609e04f66e9d28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec235dbcb32c74440a3b4650cc8f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30611019282a82e75255972bf4c16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a556433a0d4767ace58f708012b06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369df01ed8ed102a8fed9b18e0c6b95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac9bd828382250f9a691e4cace6f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef5fc89e0da044ccdf68b77fc91b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7267b5cdb3c7f43b66ba6444fc6a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d990f60899dfd11dd39bf349365fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502881cdbda239c6e7f436d815fb9b12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c9414e2ca625349a885e0f5934932273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b6b118ccf5bf6511f7d08d3b8582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef453cc2a078a14320d95c8a8d4d0b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8aa20fb70512d9c85c86c0853418b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aae18640de608622f62fdf237d2b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef2e7ac249943fbce4587bb3aab8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d673f02d14981fb84830984256a2fa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82f8188b84a063796da03e821e235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2ff7b561f1bb95884166e98f263d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a8ef32830845b72bcfe53e685ce0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e4520168d344fedc946438af9ea52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c901d732bc11ab0ac0909acf51ea4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe379dbcfc7131950ec8f4471b965cf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e41df900ef7cbc6a8ad97ec282231286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655da47eefe2381cfcf9236c3e7ed0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309c0469daa5877a98cd9d4d5eae17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d85b4f8f80d7e4ff482627d06df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7cc3aa4c20969a9fa7d788da9017290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2b94db026bfbfc1a4e96cc7fa464291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd25bcfde054e08cedbfa630585f66e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50d71e366dca32fdcd6c6b60ac58f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aab08040e846a9e4d3b162d6ea2bd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983eee4cd5fc41b2477adbb9e1a4b30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce82f9cf6539fa6400c29fd75fbaaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421964bd358083097dc7c1fd0b23af06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0addd273b36dae26bcac345fda08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057234644b0492633ccf2a610ef89a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1864d2f12e97593c14f3be6ad1b3ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcecfa01d66599c086b41a2b14883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c266e6aae2c796deaec0c562354a7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e26d1a91806fbd44b1761cf054017303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba2b13f1b9d2acaa32564e9cdbffe8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591344f511566d3c209e8c87da354b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2e91b46b2459831c39f320ca21ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94e2d63e439e44975c6aeff029fee8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef85ebc4943ad50d5f917adc4b359308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498341381cc0b6d50bf87b557682852309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813b830c8c55db7e894273affe0586310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740034087b056efc7c2a71e0e56a8bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd1480ee081e356505769b2bbdaae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8169dda59a28a52c0893bf226eb79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c401379f2c8f51936f512b0278a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd71e7d3ccf63915b330d37101a77b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef070cdd52a0165fd7537a47097cff68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3153a6acc1b5acf14bb6a5549349e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c26694db2215521dbc4791777e0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc399381394f3448798eb8513dcf95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa4ea1419792178ec58e4e67f419d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106c42ff3c9a0049d698e01d77d1eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ce28352360208566d450e4609f1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27361c24ce6fe41e723878c79d0fc8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687049d8dc29a9ba4a166d8b24d8e176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fd0adfd1150b5fad58e7fa95e61c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dfec1cd3696328cb8f906e0ba6906326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08940ea97bc295fe8a5a430d8a5518327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609a521c9f0f8cd32875f66a4bf413328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e15ec0f9832a5dfa05eeb01f11f68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b21f204933d36d288aaa406c9a83f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db72e1d1bfe09bee37be33ef87dda6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251cc8e95a68d86419a2e9493c79444332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff80b545decb930660c4410408ac4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3778678fa609f9995af086d49871ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f99c137f9e6e6afc4919f283d0f47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78fc243f830eee25d846db38df0cb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448dcc31d06022997a039634b6d9e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33995443bee9a5521626e396bd669d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a842e3d5c531c2c6150807d1051d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f14c67ad6145a0df1c49115dfece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ec8bc010f5c1411fd22cc29ff798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0365a290e597a4a1d01e575d957bea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a1c0cb83625024bbc4c460d31834343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98993d1b4c95798672065b3e46f5c539344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8865e5357c09ba6b57aa6bb2ebe3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18a46895c864b688df096dd89cd9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0e2a51ff74857de3123c81a22488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38a5b64f58bc266b098553983e54b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fb4edf408902d8f36f6e6da60250349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef5c68887f2a1ac80164b7499356b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92cec13c37e98d7ab2069cdcf1d49f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8868fe8b71151b000c67b7b434c317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c923fb0d78930b120f1f4c21388d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c510ccc5bd3a98cc8f931b41e8475354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b836d36921c3a135b56bf47b27370e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00bf76daf7e720844fefc881acb43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51474a077be18677cc828c7ef1a0ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe151868fbc538532d71b2dbbb44585358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ad14cce014d4c793a40e9e426929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe53d1dde998211da03c13614e8b9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195905bc77500224a641e5fd8ce330c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c91610b1572ba5b5c0d89464a65e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dad7ea7d65933f290bb8727d258af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad299102c27212cda5e13a9b444e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4bb2f748a37437e1fb1a36e41802e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a74e9a46316a4c340659f6f625e4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19b46ee6cb9b0e4503d7a7c8c7335367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d330c66c1045d2a4566ee7a668e6df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b1229903a228ead2611d65170170369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ba97bba9abd0ba35c135393a42e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c268cbfb483ae5ca30eec42c719e367371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a8155b3372bba7eaaf6b5a125555d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3277bc8c976b68052df8e79b360f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f412c7a9fe147ab381a2ad74f8e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc241934382d9bbc2cc11708c52ade0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7dd51ed388206f1e61bf6ab503cb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eb32836495fd988fa414b7162215e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f551ecf9548970f5e72220541ee16d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825dcba41dbdf9ae317c2a764ad34f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82f7a080ed8f0cec4d7245813bb5dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db13a09f1f9c23bc12fdcb4e94c70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ffd72ab58cccd7a5f1b2966473f5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db82160a166fd14d445c1d238cb1ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997b9541b71e68e5ac8b93d3c5cc61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8d0a0ae8519b906a7027534f56f9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464c062c2e6c790f2c515075eb45b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106539adaaba48eb34174a929a9f3bd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766191a7fabc0864742e4b5b29af58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073acceeec3daa7972fd95722fa63fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145dbd3a66f2e7cf3a41ba4029b1a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356923f289ee7fb6a61c47945d2fc777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64838831e7f738dfb1f776ab9a79e6eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7b549c4325de69982675affdb0a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e8ee2fa5e62f1b188c16ccbc4b50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2380604b63d1a4dbd1a2613545073395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b41656ea8387d040fe9647ae25dfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c507e72a909ff6366e41c028cbdaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9500a83e7760b5c7eae6eb31ad0d24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45105f44efcc020632d96811746c4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd0d03553e167fc25a54a4403c97c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a468818e330d33a2644a676bb284401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df16702f8d6461e6dec0f35b3fa093402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711b1c01cd8a3d457cf10a8c72ef0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb6ed1d4125c225c5c16c0d4befc7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d484f26465779e48f7dcf163562ad2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801320d46d1dff1a0c7473d723df989406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e81c0781f79b5612a1c8b2901d077a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cffbd113953e4961a7eca649916fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f16d9c0749d4370ab83f415d18d98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76cc75620d4f5d4b0e724db89f66c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b5ddd1fa66f18ab5ab340d8b9559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9179c36ad88a7be49a77b02c9482412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b94ce78c3e22a6dffcae2d155b6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea0f1755aa0d84c28e33c56235888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4bc18e4e546bfefe421395b3de877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c748a99c5ead16d2a3d9a80d51bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00d3ad6152f916cf6bf27074bf9f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b334b38025013ff41b98a1dddb7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef2d578151fb1ac70e5543ca15695419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f3a49e83e632ac975e1a18d9fe4e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7daaa75ecf929d9eb7f5e0c355c0d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a73f8705e2cf7e3a534deec9a09a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37188a946d15615b6328e9c81020495423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a6f41324fc347ed55a49e2e2cacb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b50a716ed3de4d0df39f3d0233448c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c27e5cfbf2d41f6b79befe67f987426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11669e6ea4cefc1a347c404eb06ebc17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647946182b58b4d96baf535ebebd9dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444200f3a108e374fc488e3b7a09a20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec6b439a64d3fdc56161827222ddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62111a97ef99aecbfe8aca33487efd01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb38c0eccbf8dfaf0482ba940e2614d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f7d1ed69f37c0eeb20013b0064968433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad68fd1af61570d84f8d721840189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c46b5aa63ccf68d71242e300cb419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5413d51f19062b98367ad5306c41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8594eed4e754f4c202bee10c489c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e3ee70f6fc97b73d92c13e694f6d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5db240eca3289ef62f1f9954c7c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8212e9466fa5f77d43839bf540a1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549cb232d4b891ed31ae6250f43736e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b41b5835665762ed1a7df97ba8cad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e938815fda326b4b3f5c16456a15140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30dde5c05b2abe54274c42928b4d3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b68612967a85a8214006a2b2e0a98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ca5a14a1748ae12307d7f0162336446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f9bdf7f404b5eb9c7b16cd4e3c435447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac8b4d60ee8aead1a1650b3889a4c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a877d28ca707c0a26ec7fada25f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b37252f010ea99cdc66e3712a7fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac1da8aa4e7f14ebce5958a6c138b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b365d1ae1b3e31bc168abf72bfcf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbacdb4c63d9852e54cfc9457ee040a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecea29c06ac291843d236f395c4e6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e93a0e9492791dbd874448186001455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c98024dd8432c0fe313ffd29bfa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a626596a998fa76e1909d22c6310d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2e813617cfc8c0d1c45d49bdac58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803442e2a903551ffd37c73cfc642d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ebf3f754e413285a30cea4813931460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a3a666314e3d18073780f57978252461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab75feca6f9460cbf936211b64ab43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d84efc853b7115e7cd53f1b5401597463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307ae4df9db66242d23c5a4fbcaa5c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b5d2f942b2191ec58dffacd2748e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdfdd7abd507378c5befcb92b85587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201f36762c4f0fe5bb3cedb85597a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd39b6684de156b7c217591f975978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b070f5503bc098aaa843a32839b4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852206054256cde350b686ebaea8883d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94db81970c50fa3d287827290209a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de0b56f3877f8f51fe8026b178feb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4c51d293081fcc66e309e47f7848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc637aae5d508534deba43287af9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec212e4bd78517d87329d7be6726e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439bdc0da314c3a5a42aeb8a6a7986476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c80b96c9bf4f7295db5daccaf8ee4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6dbf06e91396bc6b5a3b9b333e67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae59188fd84bd9bec1868a07fde05f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1f4025b9de16186830b492130092480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a5008e50a2e540f5e00d7213444fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b055589386a6b1b2463d7132e7ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594f67ad17fd1b0634601511adc42f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e02fde34df6b45d61d86eabaa9ba55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf777cb6d6f4c70a10b4ce75a6fd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d1615cd6899386ab4a0b0a678f268486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be305df834822f9278c8de37f7277487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edbb29dbe63b98a60a96c8f3c75c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b2bac1d9fb0e7c42c30038398584489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e153dbcc7e9915a78addc222377c0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6ad41e03b21825f3b5ea0d1f1cbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c6560686a80c6501f0248cad14d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc3910938e9ed08aca8a3e4a9bbd7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ffbea9900e36f462e41826f6b0eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313946fd753812c5d8146a423fdc90de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b43dc3719b9ced80bdf2787754ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fbff2e4ca6873a63796ea914341a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a67206d64559cde209f0b812cb813498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2101ced1fbe5c5359956ea590e15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611612d7270df603d8d8b03df76ef5ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb405025454d117bd6986c0994153501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f104fb3824ab74c55cefd4cc2d36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f1cfbb33ef4b257ace6d994468e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74450046bf4968fe41e804888f386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321b170203988ac19e8b551fc5e6d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eee5fe0c791f8f0b186ef296791d01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a9a834afe879eac5101817bb6558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960231ca02d16e6dcb78fc895cf008508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a74ee20ccc3f75a0fd96fa03b3170509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae28774be770e847d41adb4403ed79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d716ab94c59587d36e1974aed1f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf72535ef12148a5a1292b8d50f4cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670133184e96c3f4231d94cf58e11658513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5763aa97168c7f2d2709376cbe9ab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec02f89393c2bc70271879f5ddaa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3c562a019f04de998e7b223fe9b3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d7a3272105be6e9edc46bb217be30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9a79445828bb93cb9f22dbdddf1c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762d3c25d0c5015d27b621fa787003d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a51e4a1f0671dfc47651203016045520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9f1d08180aa16e0d181837dd8666521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a54914b5e0fe96ad1ae580e8467a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932e5a330b481d0481a11892eb2dc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a6eaac3130a7e0b5ff05269738031524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ea5947a911be7c25cb1b68875466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7429402085f41c8f237c9342cdc795526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d7f9cfa0c57b56c6799260ea55f33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfee442f84a3b2c353f46a87658561528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edd723fc2432ab675c91005bf8425529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c61f92bc00d46aaea8d21cdc1e835530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56763ada2f8b38ecb54e0e05b6283531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816e034993b7949b015c269bd5178b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad411b4e7b7122945089d90fa2006ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6e2f2f0313b9ef6ddf1def1c1c102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc1db7af063cecc2f1fda4554c46f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e9f56da80b9a6de5f8a6cf6ac2aa2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eae1944ffe5b3396393bc88ff8f32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e120a4ffbf61d59f61bca5fbbca39f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c43384e5be7ceed8296013684beef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeac7fc4afef576e51f06f8e79f8e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249983e32f70042bcf3074090bc1af50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b1f5940b7380843dee6e6e3909ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9f07dce361cf1e6080bfa9858479543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31adcf2a09839cb9bc00fca39f62c92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b02bb5320538fedc6b60d109cdbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bcd089172792ded89c02f88f40b8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe13b1ab71b4efb413156fcbf62db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d805af0a76e40b68c1801f930ad3ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c25120a56c69eb8c9f88116d33af5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063020a742a771ef9f0e4d19438f12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263182486ec78a3914dff19d5c02bcf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42066cd0a05184124f9ec616cd45c840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635e44519db4fcf68982455227b50c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84123ab088460758f61af5db832e583554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032e5b259dd4d4f4cb65811a78d796555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5987ea44b1f3b73788aab5960e57b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fc4b79b205a39daf3bbc5348cf0e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b38d62633c0cc56f62b3835f2d222b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88580f8118c92467e244b11c3c9766d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a76e20ba4d0c0c07d4ccb2dbb9a4c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46468300e6c1f2dde489362b2b7b0e62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4d678bb6223cbbea87d6b0f7df82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce970ae970b42de8289b2cdf95ef68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc5cd463cb11de5b9e52d0d63164b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb27dced27d63042b9db1de784381b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e4651470143addbf38bf481fca60f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2048c10e6592968469c8cf04390e20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7ddfecc4df3016631ef3698f0104568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122b65c06db67a6933981c3063a5a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f6008c6628feac38630b1adc36db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b48a928c9cff924d46c557ed54ef4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d8e0d2cdd9e0e4cfb80a63f97c69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20485a6d29c972f8fc83a5b4f1ed6bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65830f1064bd82fecb61f069245d40b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe13452aaa63a094b18cc2351ff50f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae210eea33baa387983b917e00b478576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ae169f453da52d66363ca51cbaf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf26fd2cab311c1940d536e448da1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b8edabaa1859328320cc8d95e0635579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296786dc16bc20e212bffd49e9452ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c9a5d61062acb64c874c44523bf2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2a4fe8e0175eb92a54035b0089f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0797045002629f402ba11a31bd8f9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb0aead318817ca6e26a5d94990ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735199b8afe49c72095fd20692e894585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3de64c5cdd0ceffafa77a1ddbba83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969003093c57365ec9a3f6eb7064961c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b0f7ab252732f7536cf1f4b7b9999588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272092d81d469bedf8bf930b1549f2fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a602c567dc6ade250e381a6a2f834f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761462a8f46e7f4192c21bbf9de3827f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e5ad4a1f954673fc3795ca3672b5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1ca6d901994d855880b92a38aec52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e52c46c5092e52cb6974e62eeceb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da8041679fe3a5be73618bcb55b39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51a45ee2ea64daff96f527178c5d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cda867176e57238123c348b9654dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a899b9aab8c1bbb7207c54bb03f0eaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6a108d89fabb3e449c65e80dd6d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf2410e4b4f94ec1e83aa2a8cfaf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d621dabb3f100812335d87700e98508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb1c761e08f2fc89ca603d27b99c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1fcf020136eb96e38cb0c55c0cb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca33c5e292248848b033ce2e6b031a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d497be9b2a777db0f8d381ecee78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79a5ea4a1078985ca52edddd056ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade2e6c1768e8d7164855136f9828f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de55327d2d5f488d9cbed15caac4fc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2956dc3e93edb168fbffea6197e97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca56774a70a94a1d10129053e85d7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a99400fb47bae7e43454f6fa1ae9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bdd75bce217867be63a94a1c5e28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e96f37f53901d138f8a88e5debbaac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436cbf372f1f1addc6accc86d76ef96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f04b41a6c19371f338aac498aa986f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb8c6765919e6a31e66b7fc308804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b67a5d37303246648a736462c36c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936703394f267696dd3c3a3f31e8ef4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc302919ec238184afb40ebbb21d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2ea385bfc06b98f0d7bff074939e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b86b264b4370129121b2ec4b6ad73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e95ce47c38a3b9c4d2e6fc3cbe486622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81771c70b420f712c6d2732f084f547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469497380f0afd629be81c10776934624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24014ed62e631ca4391b76352fb66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c291ee8bc5d4da12edbdb4565a67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda13b38d7e4731b8f6b9167392f64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce00b3ccbfacedba64dfee03aec22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30cad1d817492de49141c7754d0f34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657169982ed645ac9c26d18d5863c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c257d9593d6da2fec429096efc5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1d1711fc14bd72bb2af0a992045b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73914efcd3fb40df9025785d8e75a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c4814ff22739392cf89ad012c6f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bcae146a2661b65acdb1e4dbb9665635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec69bdec26625b98805ac8813af9308636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e575ff959528f7100fe6d575b67c582637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a81617f926671d3d09c7f2ac7ad0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb4659a65eab241f5b91823bc35ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e887ab333f4b57d03eeefea0ee02a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e214cf4aca805a37e38e1d52045a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8366eaadce05d9fcee4ba21656e2e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f4f826352ec53ae57c0776bce352643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf499c2ecc7f8a00d022c4e74ddab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646adce05e6a32fb8003e696761a48ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0af632ef2e9eff24b1206ad617961646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a136c067d9a174477fbf8b761b88fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ad78ef54c1b536130a66ad772e6ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22480d5d77d2171ec80de9ac086f04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bded69fadace17afe97691713a22b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9874f23aa9625e478c936fa55e4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082de9a2c74e6d9484715a754fd369b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daeca911dc2fb02ede77545aeb8819653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64a785d07fdf31e333ca9aa7d3533654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5647e00eb9c5abc49057abf0872d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60896a76ed57ddb3ee433cfe39268c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f620b7d4e7957530d0c5e0d2f5a81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d130e5035f9c9430719a324b57510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052e796955d0e2f38d0c8b7fc26aba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3165d44151b68ed3e4fbd0972de6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d06ab260c3d6cf9c09292e70e42a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f13c1c35f9fa67ab5c92ee3af16dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4c8112772ede218d54babe668268663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76c469e837cfeab99b52f9afe25e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0409cf9e9a0db2779e9fa72bf801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374f4fa412e3a66ceadf395e14593b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8d5963e192a57fbc321f85a69d31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787b400c52fe13fc7b10cc0a009446668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdda1554e05b93bdbce7bcf75311b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c114250e59a929ee18bf06ea20e7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca77fea4a859291157f5e8bc8cce4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ace367672d419cd813dfae3126bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a930332e694ebe60a6381b1504c46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bccdbd9f4be1af1a1768cdb6a20bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01a244961cb8b039ea883b90b4e01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740843c7335d169396e1c79c0811bf53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c601aab22a373532cd188c6b51085677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1a984a2361b4e4ac08b679d7f1ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04203bb444b4c1b79684f6d9f7fe75ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740468ae1ab21c2bc33c6c41b38d1ea3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533065faffaf15f2f993123962a81b98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d4b236d471efa1f4d06deb54e7bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b972bf2614b5a457d9d2a71d275f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d59918abe4ff77988a5356d6c3f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2bffc785c12bc3bc3ff6e633c8594685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4b5a4201f9f642bfb98349d416ec8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863fcd5994a615dae19e90e915cee96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd57797ab9381a1ebf12b9af8aac1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5379d19d0172d9cdfc7748080486689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa3c5d779d5a194c144b79ffe1749d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d71232421dad482c19118b1b0df2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894180146fba60a2af746fb05bb5c0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3742c49093f870561a342b7887dbba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114194ae436b9e447f7fbc978bafc2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a5e79ceaf5a8925cddf6186cca758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821d239467200df1fa5b6827467d5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcf2e023b9e8f113062460d025f72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb173343babc534d54a47a420ea1bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5504cd295554e90fe29b2dece066b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e070da9eea57374b086647f245b47f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4770a182c3cd15f5c9bce6d15a5d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb23536416a53b03235127d6c69f1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e71ec26955917ec370602fbefcea1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87186f605e383a056845d1547f3384704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da753845a446d0cd1159cbd5f2ca14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14e7477d06ea8126b18b845108723706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ce048228ad56b7cc513c0d1824ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa4725992abb37d0d71dd9b958968708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21f52c40343cb72cceed10e908b4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243cbbf3acd8d0e35f235612e8a3559710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9b9a0152f685a48d5814daf5fe36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e153a4761fe735b4942f35b320264c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdc81dc8d8b75225b986b9264e593f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081732fb6eb95de76d5746f6dab51eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b05e5de73c4e8cc06f9b582ed823af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276181cee356427559ceaf60bd00c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2aa40b883edc8803527a4e0c1b23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878303a6eeedda21afab19019257243b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ea614e1cb127a69ad0d82a77717b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704b4b163afc7c31145c907b29f3dd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9770f6b629c6e84fa405970d5684721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742e47d62b782e8196cd9e6581b640722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6cada366cd5b0275c56e8551bc2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a61c6bf7f59e71e0e9943951e6bb71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f56b13f093f03368447f25b4825ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c1e0fe1adbe9edcc24775e361ae36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904906b9c779a19e10b400de3694b753727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952104be57a31e9aacb2fb0001ce41d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906cb2248abfbb0bcae47e34c3369a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58f3f5c52af568a6e568b518dd5d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8d38f08e970aa739773113ea79b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a42f56375ab8f6882113502b88c46e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875924fe224c9519112997d5787620c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e3a838cf2d7d0d2663b32aa624f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c35e259615c898537a58fb89f191b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7fdfdc49968e2114701edb894f8a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819199c714139aa90e97b9dc1e82eabd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e79b41f20ccd5df9a08260679085738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44aeecdf2e40403050e1b384b5ba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6515a622248ed8ba556ce1f0a852740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2a5423fde2453ba8a43b019fb227741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183975a16ab63733fe3505915ec86252742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaefe26e1c0463fa8126733d15f3b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807357b783381f73524a984cd4611384744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1364b1cc95f9ee79e71ac4da7896a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a2d3063925b3e806da91c10ea4a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03facf141f513b9719c2fa0b3d1a4d9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503ef6eaf492f7d34acd3f5a5ad830748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1a3cabfa2ceca0a04aae1d7b089d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888e888e619645810e759837588699750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e270f860ef0dd388620471bf31ab3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee15f6f51295b035b6a972dc238a72c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ab0142fcae77aeee8d0c56c228e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff741e5b6e92c41889672788e8b79bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f51cb9dbb9ad1dbdf1321ae271381755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b39329997838c39331b2693dc057a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505414b4218828c945349c2a96ea741757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a018db5f8c09dd72284d0c0d666a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385fe5e7df6c9de49defe0ff6401249759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016a6c943bbce1eea9218534762ec2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc68df32332b94139ff32b5cf86e75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc625a07f0ca7b1fcfcace74c8418b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ec6de4cdaabcf84a4f462a8189b89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf124e42d7345d97c8cfcd67964d13764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce195b999b9f14c3137b75fa8235df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bbb2fef6e9c1311824f326fbf877d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48fe6fc10e758328960def66b3dd7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ef29104887a8c4e15cbc3c23373c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df83b34ed91f4de812a0abbf6cb85f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c29f07846c97324461dfd665243f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468b3f69f84d2679be2598da870ced771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2d9a383e5f9c05cc7eee7fe50267772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31c2e17c9c9916198ee670a288eec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04b84623d65cd50b623dbdde0d89f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d4d00118e2e53a20164c79896d99775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ed3d534c16d58adcf5eab27ccdceb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674b414330f381eb748ee378e31053777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>