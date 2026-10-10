--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271a0e245ac8bc7979ec91a6b35ab41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f92d4babc03c598934ea8ab25b9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f91d10326547edbdbe80c958a0c013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19338815e249646628b054422ed024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb71065b18dc46fabde26815767885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028f9456a2cf1f386cdaa7c09f353c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1ffc8b369019a48bebd7e25f949bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94a85d764eef61e0064d87b5c146268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a3ff330a1350e66d04ecb61341c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89093b385e3b9a0b060b451d6a01c7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b154cd75458ee14cb01506137b3b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b7dfd935ced56c84dfa2af21cd9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153664dcdbce7a5b2508ff5cd162e47213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985bb4e736f4ddb58189e57e74c336214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a05a8cc97fec322d119d2564b6a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b13bd456cea85a32cb79be21f30616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf185fd1634794073927560e9e033bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765b31181733cf56c65bfab30868d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebffaa1a27e73215cadb4cfc7611019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff8ab3af6fc8a3d28692ef11799ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666235f3000e1c466e4dd6774bf0efb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c384c2391217657d1a51eaef515d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1b22e851ecc8488e6be800cd967823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee668ea07928bef455edadaacee6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4d2d84fe8a96c0b6437f4ce3fba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2158a1ad61b61d0e85b2abedee8c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f760708eade7039fda9a81ef83bd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5fd7daef05e734d600f7082a78cb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2553942b02751f30a26cd0f1198ad3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe649df4ee9a55e51bc5dc8a067f9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25f59e9fd90e354025ccf32bbe53431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac9606bae3338b451e8364e42403d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289e0636a65b32c8e2139d5cbc45e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e127e8ddb9b9a6819308369edbce8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49112f53bd72fedbbd563e8c50eea4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187691de72cf519d12b37c38cfaa58836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b223f92ff776354c67ef43b64ade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc6b60e66e1cfee0986bde73e752a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43680dfa4d427d1736ca1456fed56c7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1b94adc581d81fefb3913bea85b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b531980e35108c803cd036a509d07441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63af660705638e271c8373a6f842142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af566e7a8109de1cea6128de6aec7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786c497da9ca7baf72e5ae6263116244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326c8892d9a133f850643ca6aef97445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb586657b5ffc0da4d9fde349714d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd10feffa98aa619a9d5b0af10925847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b320cfaef9cee3950827e7a2d691548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0d393c0e8f7d88e1dd0fcd02605e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d0067b36c8704d9e7adfe367caf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8955901331d734953028f0da4934e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1091a1caf5507bea744d5a6a7fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d8c5c238c7408ef72a186c6c8b85953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863afa6dbfe3aa28d3cc25571a205e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2385140f848cd45147093ceef0b66b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369c5ffcf4a6fffaf5d2a46009420756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88658e5e16acbbcc87175e2441267f3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322150350d794cb0167d32cc71d5abf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b53d712df447a783cafe872c9ccf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f748fe3087eb72dc1e77d5bf2e2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04660281263a017a8400b957042857c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145022c20148ffc0eb867ecb04d279462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808dac701d7a33f1bddb1d63104df1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e550d8de33ad6fd7b5b6f830e3e5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8b07e5ffda7c84bb261904dbec3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb1c0f6caaf2edbc0394351fd580066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410324451622787d8dc9c2f360f8fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fa4e422aba3f9fd457d49db6efba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f83721d2c4f1bb2548ef06289c1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdce0e985e233d4803bdd20b2f665870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e18b1ac5d40985a05dfd567bd9ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703fda2e1542f84b8bae793385159472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d983c724963f733842397bf50ade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a78d774176dcf5ba72f858c4ac21c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc79358a5d4782c03a0e998e2878975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8323a1478f26d5de25abca8def37b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d82f6fcb11c70b9675f332443204477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191775d99b23631d87b6e3170da5ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d435b7e7e7cc006177fa5175cf9df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb0526b77dbb18c1c9081494f752f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44250bb3d19804c2f5162b7f0af9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494a0825282033efca433b50b3956c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323edeb5eb90b2a808ca15101f2b1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ee8ecfffe7f8813968ef5b4d5bb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b49958e5aead528d15caa0d88a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbeeb1cb57643cf55e0514be8d4d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a456f5ceddf227493007512e4482b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904890ce61871eb4725e56c154e3ccbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05fd0eeed3db67e3a77b88ef0109089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8c7eb34420bdeae4fc98fa9c3eed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda290652007839b35723bf16971db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ec525b49eccc7aef7f546dce148092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2896fb0225324bf38526d21806be3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744885101ba30b9dc3bfedfef7472894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5f7940f85adfb6ef09e657aab64b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a877c8acffd971aae6140227ca2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe630c768df07a64cf19a383d225e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1967a033b9eea972e1f6fe70165aa7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec253dcb7e6e35bbac6bf7a0bd39f9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445bf56967a595cc2a05c0c420d321100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ae7bf874039dd32b04dd3d9879c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7f9128caa898b3e52177ac6e4d40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b68fda1b3dc4c877d647e4ba45e69b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5219a4babd711d631d209efe79778104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455e31b235fa9e77872df9d382c55ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0abed65f3e45d2eae5d7739c41e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503722edea2c886ecde63afe40ef364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230587eea85cd87dfbb15fd6129d735a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f971b93e5792a1a0014927e413ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141aa096de56c7aa01840221ac96fbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dcc694388bd8cf17179a2ec6d240d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f49c0e4fc327a786e1a2dd0df8164112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f28c26019e10e3012bf6655ee27a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd375e836fb18bd21bc06facb20430114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ef2604f7646936a7170c0e10cbe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efe12836d5cc0980fcbf855251e1aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece4ea175a6d81a9c066615f618add5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941687f59ae4ce888634d897bfce707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793837674c3d8490f2d69adb42484488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674dbaf0166da95a0ccef2dea9bc195120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f2a4a3548593e29fd3581ad2bdda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586108b12f3d2a4c597c5ed44ec70d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94d88064e619585aec2e807cb7bd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd91411c66323ecbfdf113472c6b6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529e823f11b52505e8dda93d8b12e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1a36a211f164e1b7b2c134177860126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5af313c77da1700ea1b6f5d23296c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf63374850316365817e42c304732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d5cdf978171c41ea6dbb33ba6afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a454fe2d3f69dbd9bf08fe2d69776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb061d244ce87d0ecf0a3cc694651131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11087da3e5b9e89fa6ac1e58c6c7f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f6aa493ad7adaaed6c5aadfa0751b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e4ffad4aa811f0fa1276da7c05311134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dbbd0dcc2e910298ee09faa9b5469135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b9f449a9a3d22011e89c693a4b70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041d8fea65c16b1aa74d223ae3bb1a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91dea3812a89286a2e893366ca233138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da73527f8e77753ac9274b7893b2cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99bfecc618dfe53fd437abeab0a4d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ccd0fc47ad8f220f6a11100a1e272141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228f27a67eda55028cbe086d31675d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2f3e6d75e7f75e628ebd410430da0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca778ada377c6ead5cea64cb32a4656144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17262fa50b32f5db6d52c1cd4e2677145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddba7ff0ff10eac02117e25d1b3232146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d270a266ca00572687e1d6023ef649147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b2ed3b741b53f7378624fa38112f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1d8d3ba4351a731bca1278c5416f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07537f5a7cc50f8e1826b1c3077d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0834d052954cfd379d0541b5cbc9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44321c8121f2306733459e0d18ecd8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b04991e429820288bac2f62b0668b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4db23d52023912ca7014438c1e951154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb171b34fd59694f19d0b87075d21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ac22e33890cb8d25ac5de7c40bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944413b6de7174e6b904371e9b8bb032157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51353d09f2c6397ca919caf16f893ffa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298ff1bad4fe17a34862e45b867efa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d99c5f5f09ed29d03d0c7674eee52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f61a8771816ea3638b14a26763b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fddcbe8819bfbab99af389a989e9f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a127d035c8892a3b33402f2edd03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc330bab9aef1eac08ba23871f1ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb331e9c573c99ec17f371aaca579a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57814da3793d78a11d21e1533156e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb18bb8c2a1c3a626ff40b3e9ad36a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559fc360902a72ea61dd9ed392f07e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a4aa9ea9cdc8c52741fa1963f95a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d66c0e8fa794f2f7afb2f1a3e1472f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274f52f8243b6ea4fadcbc0cd3fa6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdba7e46de41159351189456c32df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93b77900bd7b1e6318ae4d7b2e2589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5786f6e4032f421707c6cce0faef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1148e29cfa055425eba8d20852a01eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d09f222d79a6094b3814121470a683176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9841431cd4f964d6e5198b4a6803177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b66a53330fea9841da7e2e352fa43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4e14f50b1811e1febc22f19fceb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1782bba6a13e8907230af370327a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46d2af4278608c130c18a2c6fa21f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029d417eb2ddb90d4e7f15b78f48f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e90f38bdc50c360db33cff978c2d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5d2a956ecb7af4e82838841e52c52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34dc6f66aeaa25335aea59a67647a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344fb7252ccfea52d88738494dc544186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ed2500016a05b522b9900e075e8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a689852b63d03ad7441aaa25a27c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbac35fb45c9891c20e5699748f2cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb0d72815002c5012d01c7f13a3b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e47e0d5194d12ffbb76f86f29472f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ba7593d5aa404713785f36c70f798192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32342dcda2dc3f8fb836dd422dc467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523b2be641297b58ffe3da564bc8002194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809ab89622a1bf06ed8b1407633d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6807c8aa654af5535adee41294f970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e218260cce33e987414ff73880ea6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084adaccf9e9e60aff2ff3525785d1f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e59b8b0d4aa5477956eaad527dd7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55be14f6b9d4f96e8be59c0250bc54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d28c00ef75e0684d6a7d1b4a8bc9dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afa77464b7b19288cf40aab3844d56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea08d05aa6bed4f287228a63cec6137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17362a43456cfaf2a412d7531c04d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908156d790854055771612bca9263313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c9a3403392581e8743a07c3f6924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee1a784d9886f33d4522bfe3c65885207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dac53bcf26935bbabcdc74548583b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7a445c02a63b9bacea4e500cbf62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847ce6867ef7c14c7cba342dac45ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bbb8c3b0b884e3f05fa8e94016971211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e926a8d5c89e49cd591d524539b7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917ad19c5aacdd446626a37a280b12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1084a4e2734c3fbc601658e3ee5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bef9432d2ce5d14de668ed4f64c9fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3444abd6f5804165ad037c5a3167216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abb765188c7d739f4b98c746236ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee9b86fb5466459f7962cbc7565e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa81d9de3d9176c4fdd3e56e264d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb31bf3e5af201719ddc6f89b2de74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9af92e44da3e616c39cb7ca71abb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06821d0a559015ffb4aa5bc5e74ea3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57fe36002738b6ed74626c4101dd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398362aee72de29a693e0af93821f7c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a80f135206a777cec1859530e36d55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6382b7ea562090a5dc71d768db424226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186e0c982ce8c3d0852d831e1226b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44c729f2da678cb33f8077ed9e460228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121ae244ded873ae77a6c87321fc72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fb3ec3770f77b0920d505502c732b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912f61ec3793e0a733fd7981904869d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824547b27e418a2332ca8158e8e90974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64bcf3584667a245cf7d67d02517b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f5c2fd87f8c4c3292d8f186c7bf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f62175079256e9380c27f8bdacf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29559497bdb7dfcfb4e4038444988b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab882519ed4fccfd5268948b1c2131d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d705e67ce5fb967198d5bb3a40d57e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de9ba7fb8bfe3c87b238d82b9a213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c810ee0aa5273e64fd2ed067afe45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae0f7ca2eb62b176ada587d8a7c59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a9edb0411bbc628d6b091effcfcc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609718f133fd9941953b49ab9311e0bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072ba79fa3c014319a6b80abbb4823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94179102fb86a164c1ad5df5e5477ab4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73db4cae7b36d8f0dcff718a12123c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb464f8b722f9fe0482c72407ba13c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9a1ed64d5bc6e0918254df1a9be1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bc706240790e71280f8b31d6517bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85ee245af4a28818aa8fc2af58835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27c01264ae32fcfd4bacbef95c1a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd94370d4135e542a4682ed5428f01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b9a50077380c6b1dc723708861c93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65727e66f928b1f2acf089971c12eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03499866b820a1ef4c6b722790248255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ad52c7d9ecc4c54e457792ce5ec4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95350ce5631385860156eea8069aa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58993879b48d5f078a690c46e59a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0dc77b04c6279a86e6618a3c834b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfdba5c33ea887b0e02f5378cd52d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59d2146b7c5a6a57cf015542d5752261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4739e445c1ececf6e43519078d97dcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371e5719de03a7a4474f5d56cec6c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5869db557567137acbac2ab220ddcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b454221d3207436b54befe77915e73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafc554875d4b7faa9dd81e8137de60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139afa037bd3c2ede1bdcb2042af3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2751983dc11c9dadade250573340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0d6dddb71140dc89060a136d784dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d107a8160f42359bcfe58e311c76f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557a144d758d4c2cdbdd99322f526d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6015d4456196bb371ab8bbc735969272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922afea2f418af21089ef3916f215ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cd1a64b3e231d8a3496af9c22e00e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2632bae5524f93680e020a95668ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee7613fe1701b7327e8e087b3fabf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6c7a9cc65fe010a44929ab83d1e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04188363935bbed5113a6a353efb366278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f16236f2bf071e8fba847784e811279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201c0a05c24aab29eba8ad14f8fa5cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d98ccc620773486519fb08f4c9a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c747d5f577076cd8de493b71c2ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df571a0703bb729217a7dd328157686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4132084b9c935edfea5722feefd4dbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd93ffea9b71b0e08f8bde69c79fcfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf73b05dbcf6e64a8a819d00643a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e555223607f00fee04932e2dd474287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac6b917dc68543d412271fe5de0fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde3b23516793ad025153932d065456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231bb36cfe67f3534e34b6f3f25ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada29bd6619218000157e74cf9657400291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda133beca2d594bc7142b8f82c12cd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaeff1b7134312a34eb7a0031fde48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94f4eb3eb4b22b3eef5834636666ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e186cd14c7d2db78e88ec72ab487295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f5882ea5eb9317c9008f42cf0857e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d051762fae46a0ab05640d898a86e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ef1aeae933bedbf5e60f48e71796298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c85816aa3fea41aa1cd3a2caa0d7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d8eab360021ce646b552dbbfef0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703de661f32d992b68b49a86d1c22c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6fe9d77ad21532624e8998573f9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec01c27e444a40234876e5e432525a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11926f12b077b00349a8250b134e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997484f156ec80ab9fb29517eeb45176305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621612d396f4c3d6b683250eeeb1581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa7009499dbf8aa94c3bb3ebf747f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06ce9e36621d5350fe16479698fa8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693e7ca61ea685881239530385ed63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80dd0965932c7a0f35531751b18f5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f13ccc823faf5e231d0611b4ac732311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e73ee369365688e854c9e93751c1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58c135089b2d937f61b3aecd419b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780098b216e17b1d37a5e8258d9fc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c5b2580faea9d545c56de1a8b6ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52cdd4fc44a66370835f19a3900a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4bab3ec576b29958e7531008bb6c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af0b19935fa8691a3435dd2ec2221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f64d433cf4ddd030a054d3bec93f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1873b57714acaf65e593955a897437320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e6539c9b8be2724f67a0bda3d8a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e966d91a1ce8b6a6b32f68dc56591322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54908e6512f80846e54df51a02154c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6095e2bd0407a400cc2ac10533f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beefea04d5067df812e7e17fd57fdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2c932ab471f1b022daa3991ec4df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e2576522b9689509d58c76aad4d71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1ef9517542c02519262b8a6f8b6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183a8a542829a97498a48747bdb95cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2753c20bafcb231e3ec4646ee932b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16f363e6ba7cd2f602af7d4a8b066331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87195ff797370a80dc3a84c1a38bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0e7c635cfa2262309928de8255970333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641fa7604a6ea490599207a586510b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b167220ac96aa3f78c47efa4303cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073868b37d5a28d5d888fbda4aa900c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f961ccdc46c56ee6aab3cf0cb9a0bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38e2d8487d53d2a78ccea258a2a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484c8540d05f469d30f8a613473607339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506423b932c73b95e3b4afc7f46c5b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd956a00afbb20204a104d6dbbfbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524f77657ddb0ab2ec9cd189df7c18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca2218a44629665532291459cf054343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a7609509ba11e487b327ed39086b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2466367ab34afeae51e51b379ceb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e6211459f125b7391df4a3a0adc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda832d3e32a70ea859b1b35442a4d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784016dea3a0c29a82ea98d799dcbe7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05273445bc4fb39f13cd0805156dad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb64093b0173cb9ed186c9c810e00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65400e3f806ca1a09fc953664508440a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96272e1199e561326277842ab357529352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271debd6582950a9dd3e7ac8e3dd37eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c7b0182fb62b9b0eed84abec0bb2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385eb774c3484ab9953a42999ab8b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112667fc7cea03e230811bb84655ab3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a44b2b28738fd2c7415a7308fa23a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892118f590fe7cefb5c88c7ea130245358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785407df7d39665dead133af8395492359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46678ed97fc011fa3ea022d25daf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ead8b152da28cd05a421bd1324580361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04ce4dc374f44b5cb599803205093362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be42e15a161204956a1a84ea6a403a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f3c6e8990cf974731056ce72d1ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e459b39f52fa849e368dd64f41ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db773ad9ac0d53781eef98ae1e709bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc003b3bb6d7ae5af1007f9013f518367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee770028e0d9b02edd984a82fa3c747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea846d3367c3c2e2edf2202d80b4dd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9df1705e35604e312c6028f81757a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bf62327a55d4df8bb46ea14ebea2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d658268bce4b13293de7c825d7019372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4070cb0b5e05281d11ff72ac643120f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0138e5a8369ba346a6f4851a4c64c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18636a2c81285c8abd502c6e86c77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8713e4c7aa9fac83fa7ec18b10ae32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f8d563faa322f9138d37bfcddb3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7627ebdb817a4d2c6a2de3e87473378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b362188a7679a6d7ff46ba9109785a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2364ed7b6aaecaa7041a1c3acc2e81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca521f1b822911d743324a38f17432d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761567259b3deb835c083537bdd5ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648da2a3218a5e4a5678b085936a770383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a201015cc39c21d22b9e99724983b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc1f121b7b206d0fdfe6effc99e14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dcd361a4f7b8ff26894158d888902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b956bc3be8cc2a7b5099ac9df2106387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a3501945f56c8ef2c9cc2d215b2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a91bb62fe25511544bbb2080d7539389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e9d19cb8115e8bd83e8cff4d0340390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878177c3a16de58b9816747dbd8af6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cdf35b879857477e5be9a02d17bea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf76f2f8533de24eda8d6be4a9203393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c7f20dffb0ecc1f5135d0d09e2a4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3950f556cbefbbbbc6f167f3cd351395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae294a100e7bc1f56704bc8fddd43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947879fdd387c8775add1ac1282390397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3124254a4b64f1106f9f5f6a7acccdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1df336a09e9012ce3ab8e846659794399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912cc0614be928f2947e15f5787cc0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f41e57757fb791f8bd7d9b5fcb3dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b148d11a4e2b6dd0a0588642e06bfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b47a5f6c70e840d9aa02d0d901f72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb52fc4bb870cd8749d301b4654e10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a633b7fcc26989e09efbc4b7b66614405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7167e29327b8e7d243df1a1096c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02452a7507747f72ce48cb17634591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf042684b9b66446c34bac2faa0f559408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe71cb42aa318482a9169b014a4d9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c43ebaa5b8177f407877ea28a68d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bbf039eebd3b4f7cc4d09ec41b65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac34653fce7de3b84f4ceb21d3990412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebedf24f394ca8b95f009a0fe3ecbc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb1ee78c8cdbc5743c980ffa8d1630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcc0c3bbaa367b5cc2b778c8a788cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1d377c49566c268937d648be5b29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58196464628eec98dea676e467d15429417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d53533d72cc60365b2379e522773418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d4c9df180efe4e18b2af9721f4bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91487b7cb7bfbb681b32f6b6e1d4d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35035d1d34921109d46f235c74341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb2d831acb89730140bd9e5309bfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fbda2d76028c3540348beff79e580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0ec638ebca27e40d7b4cc7a9fa65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607526f131fc097e00b95b3814a4ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7a856771cb5bf8d86b8c82c673ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575954386f097cd1692303eaef5bd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068214d4a558871228458371fdfcaae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ac69e168f8aaf3bc8cc6093db1fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff49f99669db1827fc51ebe9d9b16d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da6b4d210c9c249eaa5c258bc9f0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d41f5a4ae216aa9a3bd1aeacbb63b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdaa21f48d95a31a890b645d1d89fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628479d34f26ada43531a8e02f1c920434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3e69c06b8b4685f924dcbba95cea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517dbe9ca6b86315cb115c3dd56c9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a5db40f55d8da046fd270153cb7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba627a63f5211ab855fe70ebc19938a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60517402b662787cdc3b9560976abae6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b095c4b9b2e2295711210f3f7d0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3dfc12d3210e1347f46770340836f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb87ce71abec16d938fe3c4f7f958a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51cd60dedfe001477203f9447bd07c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26fad5f006bde9657194f621614e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb624260fd983d1289a66e6abb940ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5df94da8a4f317e77178378d572b28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f70c324600cb2d3ec5e074d4e9b7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952bab60c5a5f761353e06adaa2d59e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b73518f823950f66abaa8513408b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627411681b505a9b9ba10286a8eaa6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cef73e9ea3b170613c45382021d05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30efb26aa6cdb7806cab27dc4652ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a9b94e44b4bf121c674b90c2b4d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ea0a8595ae3ec09e0cb5a29312bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17c8eeba7e2a6f5de5b751b287187455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2cbedad86f181a5dff0e926ff4ff5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525ea58b4f5e6609c9d55b1eca730d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b75f0ee4adcf370fec438e2c4c392458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002f97ac4a8a6875b0c43574e1ae3c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e802bc721d709bf141527d5a285b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abfd84311c4a2e1a2609868341ef7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f25c1514fc829730bf0510e549e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff21dcab64611d7ee12c348e5c465463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f75ae20c88feb27cb6f30e46741a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7427c0e2c6f1f35bc90130a545eb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091246c5321dc5d8d2dd47a4c84568466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c2bc7d1e6f1738429926fa0b4b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590810b581c837cf41830d02b3ac12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfb863d1f3dfc2e22bcc5404b8ada469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02703259da0b12a128d0f7597e1a3c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff72fa05ece6fe4a7523f7f680335471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6201cf93fdc366430e7b96598ad19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ef285549125fab35c6d04e656bbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d0d06e9a2ed3939e716923b77816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f963d7efa6d7e6f2ba961d6299540475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9360c439e4386b9d04af350788b9676476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927545c53ed6fb129e9f1e05203f5c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21e15305e16a303cad5aad721c909478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528fa31af52e07012898f5d8484f752479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d109effe3bc7f4ae93870fa797f6e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617e5fbcec5164282efac5e890d6ca8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112133101ad5a85dd6ce1b409da94fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eacb84ab1a66ab04dd824d1399db0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04f709f834b395643b17be92fd126484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e1284522a552ce2e41c321fb5e22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216430fbe4766106fe0a8d300b635f86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ed1f48e6029063585ba4fb3c2418487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481163fe8ea0ea400315a1ba5970df3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2f519c86ddf359af29533f56973f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f6740a77e9dfa5f482c993f2c3347490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a160aa1d324356f6a7c9275eb29345491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161687f74f19fd09c55fc87cde3a1c18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73106a7fe2bb386a09012b7e516342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa812fb7e9bb4d1471b898225740088494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e6e9524a480ac5dae39c0788aa41a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc423fae269d552b03dcbb5b08c73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb311b4f4d7e01f1c0a5ec8b3e1a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1586badb694f35a9d53467fa501a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4265e5b32fac99bd7d1bc5599633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8243e70b703a6ab0c7dd7dd5c17c5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ecd96ad7b1c2da03e6c96aed79aa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5df57b78e567632b37d82d9cb4a79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56fd8bd0b2efd54268059a6e2aa3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfce96321d2cb4dfb099b4a81e31b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a48245f694f8aa934250ea8f8fa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3255aec10a7ac47180745c8819c92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eca533f64dffd2d1a0699616cc48e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d55bc75abaf55cca990062da3133c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f3c0f7ee3a00ee52ecc4ae85146f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe046645c99d59c775f971e4cf59ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ccbfe9c219dddb097d54c5abb391511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca49e6975ef60863c12ddd31746b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cff57ba6542a41f37c6890b7cf2cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e21c5db2d07f580a8ba2b84c19e656514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226e626d9f445b25c8d2dc8ad61465515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e21518ad2ceb03f35e837e5e2a10b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f22ae02dc6e2a86d6d773d83fb46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3be1f7af5fe582e44344b7b4f19c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852038655b8752c72ba971dc3417c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b3952fc79762af98936695f181ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6639ab705569cfb2084afb74488fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badabed76d0e0a57c3d5aae865e0d10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81082c25c8da2113e8dd922d49e21c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a36a50fe80e3c524367a9caaeedf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d4130da225cec3330a4849c954f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbef36881b5894417a45b787969511526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77490f23bfce5f91bdb2a4512022c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1b1c4ac465906bc9d8b46616913d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001e5124265c9709556c1d878a8342529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ace174d26bab78729c3bee0976e720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ce37d1f5dbdf39180983678cdad0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c196f0a3b55d6f49303e0707d24c9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923eff75f3478636027efcc541b568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc893ca52eccb614e32ac942dffc62f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dbcfa5f53e1a28a34092e809727cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78aab0ff2a42e8d57aa93f2733d095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fd214ce86a3213b432965cf7500a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575e39a6c432bb6c46762ebb962c86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f419d1b95c61d57d97f4cff8391bfd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382dd2f755dd8acb2f0e7c570b907c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50def359a66cc294656e25c16f6a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ed7f9c92b6179a4bf2d450d71553d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e360ba24862ee139d94460e1b15db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb20480720041f1432ef21b904dd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df719288d68f07f953ed741fb3d75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3eca88802534d8b9f8aae009f95be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72072a94546e2306452c8841f4acd55e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd090ff2794a16cf584a7372ff7865a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239566db0f2e300c56809bbd6892383549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97d3d4b0df9b4b66033fba82798cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e43748e1b9cf525cba83298830b33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8eec49cc1dd56b9bc2681b08c165552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0f2a7630b727cb9f4c57a5c77598553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283702f63bcbdf6c86d1804904d9f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c76235b2a19a0b6d885d23a4b05d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a7ecb0614f6ebe4060c7ea8aad1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53a38b7043c21c64bf23db92039e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad3fa0c705c08c173a0af26ec80be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9addb8c7586be2def655a4714af4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c6d449c010d077ce4885de4501e0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67eb31965efb3529c4634cde5efcbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c896f32d58bb67773fa42661bbeb98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f10247fb746b41ac5cfeee0c10bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c942de365eaba75fd63997783860564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5640f9da9a4ce8050052b89ec1582a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513692867cb4431618f17d254115f65b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2cce8da39b716af516d506365a8cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976e73afbd150dabee62c062875a332568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ca139b10a6735c6ae91df626a588569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca71ed9ca60b084e23061c2ee46c48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e58c6161db8bb0a5aee242b148d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca7a38b775bcda7ad4610e621d7edf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600130573839ed9c3bb8d46ea678cbfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb39cf9a66def63f872d4de86379a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7785063d446ee9125f335dcd105a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a359e7f59a4f5949fd91d4833589af0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d11891511be22eb11d48e036c505e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d80cade4dfb4f1af9fa0f17b28e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05921ec384f4aa9c21e2239e760671579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a30163b4783697a0879f7d4c5098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e244f2bbee6be41543c49539a6fa9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113cb40dc950187302c86b0c8f20c30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8aeb56257a53f587b41084ae1081583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca354ff5bea52f49d39e7c41d409bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dadd26412569de9571e3404fe5ea8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db3f520a2a38994e4e6e28630d0fb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9040ff92ec61e8ddeb3459b32d9d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f0b704e56e9860679f38d5482fb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf390d4a45d61f2b488d6a434cdd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58f1035a02879453157dbc1937bbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f6c32390c0f7b5702aa8757b13f3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ec337b68780e074f099bb94115c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce27686033ec589a46d72d00c3635593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce12313eb005f4ed18e76ab79f0d4fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8f08c9bedabeed6b24777f523368595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879759c995dee5c5ff301c7f3726578596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d37cafe2b2af119abfd0a95ac30fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3d455765533bb4a826de7a533971598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ece9e640c11c32b97fb16fc49927599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22ad67fc336a355de64edb3867712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5e2813736154efb300d4b6365189601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edb943ff62212bfd452b1657ea34e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862dde3374e17a639ee43b86f9fef5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201f987c242b2661c2aac57bc069c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b9c7d2847ff8753c46d1d254ea8c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f59a146838098f70412ea0eafe13b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba092fd89448a9444ea2664b0a31c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f72021e82c491a921d17d52c2a5724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b753d8e7605dcba44898f15f3f9b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bf40a079e28fef521ad10a072c12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514832e5aedeb8a654d5133c1751f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198dc7f12f16c3fa9eeaac77b9a756612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc4f262ad8a7d31cfbfb9c9ae611ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4734c109af8cef8cc997d92724db8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03f75e7a1e60310680928f4cfd0448615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451068c1c692547c1cece232c970c7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b312282d804d9a398035eee559f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f08886e0cd1001526af190bd611ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe837a4d901a8423f3937420e098a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35c764cefb212dbabffba23ed887c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5836dd81a0dca150d8444a437a037b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b6065902b114c225e806984c2dec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4ab56b5d16ffdc4dec493556b1415623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde639532f85aaee4080833cddeeecef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7aad482bf9eca97d705548b62d8f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af5e0cd2322835d664c36ba916b1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf4b49b1cb1fee3aa6bd3f1912069627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c30b9ab4bd98a13c6aaa172d956975628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ab45224fe22e892fa0bbeec19fb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176eeec42d8f8be3938ec296f053d7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ea60d8ea134eed4cebc5c6cfa194631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ecef5a277d1171598d59cbfaa213e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e71dabdacbd669c7e4cb3a45803524633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8c53e229584866054bd7cfc350e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348865c14422f44cf97422bee8ce44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbb3986e86bed07d9f91e5b186ee1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a0e6d9a1aba9a94586a31a01280d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d0c3fc3c2b11a221f4addc50b14f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def4eba7592cd8da7fcf0ade6a5a78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb9f81850695c85dff2cc984f07eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22ecaf07ef381300a9b350fa81044641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d926ee41488825f2a591f3c24d7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6454ffd886ff2fb19daf7faf04295d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7684d7dc0e019739df60b1747b3e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48881d8138532a11e4cff74669fcf6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e55b14b54c3ae3ec968738381056646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027dc09c3753694c40fff4a6303ae6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281a9466d80481a86627f018db0a17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bc1d472afce11babe2adbf63ef5a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37390f6e645939af50f5510925f433650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc54f68fbc6e32b6d1d0fea2977397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537207da8d7957cbedd75b10dbb5d92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e0e7822879407df9e67bd0e0ae72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4644968fcb7744eb6dd9a7777f3e34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fe32d0e91e9c5e46f9dcf45fa78a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f354c5b514f9303793c333258e4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2f9c3fa2bc7faa53bd1172a8af78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f96824fdf8d22b1b5bf80e276b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3574a6477e19b68f6f83dee16ca58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a351c89fffb5655baae0cd899ae9bc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a22fb4bb860fd588682201503f425661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae54c4898efe737fdbce75795169b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126487cd1171fd9f8cd0951ab9c9c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc503f37514263f8cba3b3f7df591664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c00bbe5c9044e11cc646b6b489a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890dbaa7442969ad8db8fd0bc658865666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a317aa95566b230e3a46cdbfe559667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948dd4e9449fe5026dcd9cb73eaf1ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b574753e00421bc93b990aa6987df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f6b5f702b715ca61861bd1e92d2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1211771cd1e176e2f0674bbd7594e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f35216ca8ef279dc07b0be629359672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab5d8090b6fe8ac7ebb1882a16db9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f0b6ab2628e728f9585039ec21f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0dd80c1a14836f5da59a9d9d4257675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ce76b9ab109742bca4c90a3ba544676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405ebfb10a7e0b839ef8b3332130a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bafd2011c77a89c635ed69eeae6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc566822f3666e0ce173f418809cc644679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd345c53df23344972795db8fe6223c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5a81b6fe175813360100aef4c21f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9b6d0f1a028269e8b738b006d8dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c00273b3eed4ff713f8451b5ab5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62397c101f4e23017553c74e537e12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41b5ed5c8e42b6f8fa715b899d407e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a628e2b79aaf61956ae8a3ed9608b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a4da3745c7d306dd4328cccd8294687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a2fd735a63e782e3ef3401404482b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2209aec8843b772c377cca81db40cd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116725de03328894f9e58286511041690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6fd7b4076601d80f76c55eec89056691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ca2cc18928a3402a95db5c5158d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542df7aa3ea9efdb043f8276b103b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03607575a3f48237d1ed84cab59624694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911bc6a66166741509e0e3b740b3970695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e0e52182bec2e20d0e0a1896446c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27e9c591a89178eded68c8ce53c30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6603f85e401046e87e022cce5af31d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51839cb5ba6df1c335501282e3d77b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f94e74225500c437737fcd2b9b84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ca09605fb46f6a77b39166e66b24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92af6cef37a4c8bec14cc6f5801080702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d30705ff2277392a34928ebd591e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e64fd8ba89006856cdc8f0a8638d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a76e9405b383b6afa107b418db7db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399148657584c8ed2045ca4f095d3432706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330889c0cdf5b76c8b91241cc645bdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67549bdfcbb2c0c02f8d47e41ee37fdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc35f576fbf644d4513c16cddc880709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629b77dc3e43060f84445461f269ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79add3d5f73be05de0caa319a9ceb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c11313f778869f274e621ea6158d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855208794bd67c57ec68b067a662f5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c8d18761e90c8dcadc3694564746714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc798e515fd327cdcdf298372f0861f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693eda258b0bcbf75b6c389680933b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203d96db6161e6d4310c6a7b305b68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b12e41974ae5ca3bfae6d4cc700eb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c32e1f523cff0753f0e58f03b47b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a59aa1390d7cc656e0d5b85dec0c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea45988a2be5613571ca934d2ab77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b9779c0dec534d7a6f399628bd3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445cdb8e4099b5e1ac9855da670ca1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce7c64e96bf30542a1ea80014c85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3472aed7e6c132fa273af48f7f3065725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6c6fec251fc11c372204c7686dc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26617c5e970d11a3f6d5862cc8ffc260727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3515ed4f410df380d2d3c667bc849728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eb1ef813bae628157e16df6acac59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d411d0eb9fdc00fb381eb580fa89f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79256dcc3581323f36e5b6b5db93abb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee7b9a9dc438d72a230f4b6d51e21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda351c4c5e884706aeab437349fa336733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeba33fc1c5518090b09e916e37fb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed33a19e022d17536afadcfbd856e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965a7bbfd55c2e5c5dd0264daf3979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b1b9c0359f41f3348f83fd2f9df0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb0720a6ceda4fe62447ac392f7cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735b49b8dcb63c64e1e91d889f49b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a602ca267d3878f578acbe4cb28a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc19ff0242c9e9b77a010d63c1d347741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8be53309e9e7b3f89879979031d74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d7288c161a7931e4e065b029b5fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09a52c2334d9692279e1a53947951744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea283987d6ecab6fbf2b26ca50062745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed85e1bd2cc4fea0780f25b5019d8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97b1751508d59d906a53d10ea8890747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98366eab991a95d1bb3785eb4f903d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265f0a0f9283c049888f8cfb5f13d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad288c79646137dee680bba02691ea72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7268e6f7747b51f983487aa85f7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671790546fe4528b0f4bb51cfe61835752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f49a669bbc489e6862f87d18d2fd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8c139769c2bce5073ef568f152870754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907205bc8922534a69441d986e2a83f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf97cf071309c72bc9216938208553e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1627b972cf46abbb602de5ae97a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148d75bc8e74543e5f3e1209304667758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84522e8cc5777c92f7c5b9d405173f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cee8f9933779dc4bf7c3381b8eb75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860de797312604774a6f2edd59df22d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908da7fbe8ee7dff07f4fe905bf9b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217c66bfc1f54b72f619d503df41fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033dcd8d87f51b87c4f43e3d3e0273764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f1465c50dbaa0f800172417d9daf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541851e83cbaa669dc714f5219a130766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291d9f88166bc67b2e667a557ad7fa4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457bb480d887f085459709484d3adb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27229134db8f926bd26dd9e507cb0638769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15b4898680e69ca747138d0e04158770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624bf3960f3246dab89d0e818ff48c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02a61e77e25a4656d908475d67414772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617310efd505e9467851b737003fde00773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acfecd8d0d320c59e8d8a3b2cff399774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7f84936bfc9f896cb85a0359f5d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5062776897b1d20b9c0730be9c0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31a76657fc89f1d84a056a8a84bb6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8488978dcfd384453079b679b64ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab65bc508eb42aaebd87250f5e540a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37e109899e60d161c97ef70765b39780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e636aaf7888c0db9a4e13c17ac5c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691c11b6c9d52203b843ef796c9f4d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c4b4e2e7a3165ed649a1ea332b4d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec50357267e03a836fe3f838c3bc8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b83b2b8e7d3c755c2d02f9daf3637785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb628e4a9fdae2cccc497c9bc23b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585989a0226363345d5a4b99c4d76cc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b4c5c0c78535627f5f63406f5283788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf0d7e89233d5ff2e03ee70d363ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b824abcae5a1c4470cf8bc1fe3f28a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16db4dab4a69428f869214db1c2ee1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc134b8da3430ef031497431f707a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b5c80f3e92c6dcc7d52d8720ce4d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e359e7a0786560474aed64dcf24cd4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b21ca2774501d8adf3544f72459c59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8300486944fe5c261742aa449a0850796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e0a4d3885a5d7fe6ddc5399620b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056fb8cbf749626d4c61bd8d1aadf8f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03dc2b1fc706912a861e59381cbfc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f255b4e6fc4cd68865a18bae9a21f6f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f71a6d5ea21c6b03af87e9af10bad0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb08e5dfe3ce13de4a29edc5650ee26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936603a8e7e059042068336ce07f4f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1772ab9bcc4fdb0b57625cb1e7759804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948d78528afba0737cb54403ce4e95b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486347107fab9694b32871f0f66ea9cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b74071d2b3f17bad1c64aa2d85612807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a64e936815d696f6b774c53a4a00b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf56f31c906cd40912b759cbd66c1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e164d9eb52493f94cdfa4aeaf19a4c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06376b1b177d7ec6c32f3efe21ea90c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec12e8680fe9c390c72b2aeda2a8ef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3fef2cda393f2453e1928935a3c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296496b4d28df968989f7c9f8de92f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff809ba5237fd7fab0f6b38fafea383815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c75928d01193e0b8c071db9f767d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd7437f29e60a6f6b0ff4930352bac817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14aebd4424f059b42c7f735e1eef0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59fc01371ccd8092fe3cd8d5eed1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c54bbb3bcaee31aa2ae3a730ae3df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70422edc1f98efd339310b3f77fd4c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140ae7b8e383f9e40ba9af45feb2e535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77940f51426462d002f0cd7ac4343806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3bc9aa3099c688d4447ab23c38ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649906240d94fb4637271c38345545e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd253a4464b655d232403c2adf9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b100e2fe1ba8aa038044fd81c014110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11e380b30565081387dd14cdde564c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b77193e914f04fbf3cf7fed0b505512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bd7a745f7eab4bdb3914b63758df413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81b2af00441260e6c1292d9350c3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154517098d4088caebfdcc9097594ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91689ad3ee061a23d84992c89b799b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2060c5f94cc7df0a419a93146e20017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f7eb120c4db093d2279a22c96940f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569634eda02188fb13beb663e80532c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968a93c4f5d58066d982ffc17af3e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b599ed0bc7c007f0e03519264db121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380bfd674e85ae11a46f480dc0b52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1498fe4c78dc43e84683b6f836fb0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338993cd00ed9c7a8f11bb416c6b0d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d34ae1d0bd9dbdc86e069ca2f71a9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53962b45e78fd3f09ae86cc711d03f9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672072511b1627961cfa8eb6ff812cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d457fdafd5c956d76b61ce05f8a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a8a4d84606713968e599fb5047c2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41be947f973d23e5ed8e4fa9500ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea750bba903eafbeefac84c745834a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659498a2724ce93aba4e51ef46b1b87932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae1769a63adcf1fa823ec7d6e78ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b95fe99c5c037842d674e96907b6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555ad9edaa8f67783b8fb25269a12435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4bff6d2a17166e4437c35ecd48a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165233dd448b74a937cd5cce3f5c9b3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc242a4a3f0379cb9ce0199d7f7ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04f69d1b6d3367bcae0f875e7962439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5038482f9eb48335c6902bc4d97808c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b087232b7ad83cc850003a0f820d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b2d4ad6b20b5a67132556a546b3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94801b22972f18cccdb99e8ec052a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd43af6b831b71445856d1592f68cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d08cbb6a342a662c7852e1c64b37945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3bf4f9ff05af8c6ecbc65018382c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ecc50042682d4d2ab489b622793d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306c403428736823456a8ab557987248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c750b706ee7505c02d8bcfcd2f882849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e46767d1041e8b769bd754f5ff31850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc6d0421d0d64223da0d6d9f8921451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d4b4132b6e2d88f6fe116862651b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d47960316d1c46b0e8612c04867253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea78b8f544694a0e3981bf1d130a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d31fe52eb30651edd8a91cb796dbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34be2efef69d8cb4c14b239bb4ba8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ccb13a2c5ba2163fcb949df1f82a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506291c5213b0d853238259b30e8b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff393ad24f67f9d23df659afc141b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8016892d12baded55aa1fc2c5b2d1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201f56a23ea4d838a4cbd9e005cd0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5b505cd3db17684670bca1e5e28362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c272caad2bcad6be8c373a12d6e116863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae85e98f79f2ddf84455fcb806d18c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a244912ab736f25077a24fc6e81865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab96ab8edf7d833148cb0356248b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0e0305d2af7dd9b5ab25902ae3d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af676393edfe7d46b8bf6134779616668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb5fe4eacaf9670e8bce42bae1ac769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf4984960a0cbee870f8c847c2a8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f27898cb130e72695644e57962b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c2f15b0b677deba98895845939ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1151d1c9fdc31b3024e23341c2dbfd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cb9f7ba45e8ad22bd4f32596c17374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43bca574be04b7efd87b364137666b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd97c7d7a702c1e6295f3b8cef942776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63dc84b34560b253980880dd30f71677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaf1ff1b9d4382dc05b2f467e7135f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9a942d32b4b199cbee22d8123fee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b18f4c85316ce998fa157800a946c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e029a7ca2d6d1a61e3a33adc770781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc74b1952b2fed6332ad2504188a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c33dcbdbec2278cc987cd89f8b45283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236287784c1fcafe54b1eaa4fc0cfa9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb59ece2d6e167e16a483c6c15c3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e864687c167e41c418f44cf7483d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ba683506e6a9a792af44ace79121d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0faf4036abc39e951ddb34815fed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61a2fda532fc81fca2b1a2b5cfca2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de0537758cfb7f01cbacbb90ba67e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee8603652fff4c1fcc033d1db9ba791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae001928c37fdc3af5fc2cb242ad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f4156c386e913909686e9eb4825893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a48bd654493c2df49977bf2b03e6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51759a213aad5db28d2002aba0a74e6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297453ba61035fe2b2aa1c181d9579c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef302f5a135bff0d4a104da65163197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a43f046f2bb2dfe40b5246aa83c6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79119b454b42a3c4e353bfe93e54cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671456376a95ada05b3b01bd822c8416100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7acdde4921604a9ad2df0aad1e3a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f67764c0cac1fe865543963a59080d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7996ca07d0e9e0fcfa0d9bfc4b169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35136233778ea2d5be909656395b290a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e48acf6fb5adcd530111e6f82837dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1ea69340c93d721c6ac84e811099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a5deaa4f6e23c9f038666eb6a0c9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f4fbf9cc483867ff2768d6013d28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffaf6b27ccbba2d370404f185c107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b00648e8728b929932aa9783230270110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c1a5fe739ba2783e4ed8820ffa9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2f35da6f228fb7b363002c68fc84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c651b6e85861b7b5b3c3d41ddad87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417516abf6339904a8f489c06966f31c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a02757c27d16f90105e6fb1bf797115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c7ad6adc4f009e918059fec388df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6337e48d4bb7d4f9960465f6df641c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a88c9bad44b342c0889d8b3d9e7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7ade2a36caeeb28d622bfc687c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a33011c2625128c1f079c61499ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c504364709fee0d3467aec5c9868f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78234e9dcaea840f01e532d949a666b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212944eb1d2456708b2172f4d41a3d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d36b10df4bacd231f64d2eac03e26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf334f69d7b8b232491888ff774ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa2ec6730625bd4f5b1142b09f11d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff493700af8d6101e667385c7fb1de2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b881508907a844a41e5784c850296128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81abc8de1fbb84b6b65d24857e4aa94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e7410469b27a7066106ec9093b04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd148a47dc5d283330233e93edf43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7f5ae053079e7de2cb756a4a9ae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b276f1ef3695b7bad6d062720695133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b6c3f50f2aa07102f4e07f105e9ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8381fd5f435ba69fe2d44aa4eb3f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513224550dd6b3a2cbb3c0d2acc225d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40824fff8ae307f963add1a7cc9fffa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ce819a01c7f6f2b577764d6ce279138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bbdf6b6e222583cc3cd32e3169b57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e3635abeec451f209ef510026595140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ff93a7d3b6659c0c33c783fa28c7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ee092d485d7e64e9d5d42d42ec91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bad3cdcfde475447163230a7689a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ddd934ac7508809fc948b44b6c9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aad1a3b9c7a00b5eeeb3f8fd6b7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94bbc8c71ed644455dce92c393900146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577369810a663ac690491f1f181ccb30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49452ede8cc1dbcc0278c834c83753148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f19b7b52c25996fb1e0d42cb8371e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511e52d721877045dd43934ff30406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41268dc2d77a72034fe12990fa5a510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23346b6c0891e63d06af640ecade64fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f2f8caec77ec4ae05cd1283d9926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1d2f58452f55df415ad7b7fd9477e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafecb66adbce50679727cfe017d7ea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1d4dd36bf41f9b3c096749dd136c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b18e60f8b598ba0f013a8de1fd90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c1ab871fbd52c75d7fe886cb614d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3e4a65a3fd9e25c3b088e6f9399d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057344e12224f932ce6e11cd3e4d10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc17491ba9004db1661536576dad5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be27f0718cd56dae81c3be5e677eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536882710f384ea020dbff48a3334a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934cbec94efdc49ea7af2e29a891d62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43e14b311a70222cff24dacd06ddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70f89bf4621817f3e975f1503e2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669a9e37534c50a85022b46fd73b730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939907765aa22a3d01d4c8495311600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144cfba2bac6cb9797255f0f56f436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059b6124e811494926372ab5066981170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f7fd920d1c84d0d295a39cd64c53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8269224e58819dacd788b29a76aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f50f78f6fd5d190b4bbc3011c1e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3922ee45a4a38226295505e3e514174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127dfff594334986a47e2dc88cdbe17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e2d77d563b9debcb4bad7c4d36e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a316d7efe6cfd4a8d0c083600db379177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d425208973769316814445fe5fc21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3369ecf86553ad039c7d3207a5b2844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020692233fbf5ef89c90f55dd0e7493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965442dcf814a565ede2ff9334fcc9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8c88ed69e376f11f89905df99036e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccc1199c16221311465ca570b83049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb37d87deeb233a8bdc6e6ea6fc5b7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e281c8938511a1fd685fa0a214bce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ed3365d5a7392f6ddfe8a2397696186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7544bc29991a529c34ffe50c4ac99a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec5c1e5dec3494b801b49248445cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e9f64419cfbe7c4a0571dc5ab5c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038cf7897e9357135b611b3a32f2d3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511a38c5bd37283e106c5ed6a3711b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1dce439502b656eef0e0f7bdda139192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc9c17858efb4b138df605bbc6602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce017b9798edb24c9c41dee7a09c19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6743531a10cbcc2a0f0d84bda8f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bca5fc84bd26f36b174483bd8d854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4bc856fa47981c14634bf4d1ec01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d26410835a81b1ea0d047a981008198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585034f8572442384ceb46b306d61db7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cd67bf108c964861024ba3bc0d54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788887685b5524a368116909bea57c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a613d2bcd86ce77f32231efb630d5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66232fd61ac8b76e6bcdf908b95b8fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c057916207bb805e20ec78af25f6fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f25f49c6654cb13b44e048b2d32c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a5fbcfedcf65dc72e6c6f46e181a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a5823f08ec8fc929b4e7bf0e2488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6be9e06c7a63137be2c90f4a749d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770625effc20d968db20576d2d947c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a01f9a86c6722608fb1ceeb021d638210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ed6b77256cda8c792ebd4633f50d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bee0180c05eb9fed8590d06a79a1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165b16ce6418d27d62a13654220556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b254a53a260b465ab02f9a55c23465214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9603a38faece9d64338d8edd7eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57bb583bcc719c566b5ceabd39b65c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50dfae985207494f50d0ca4c1ceac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c24e0a4f8a0fe4b0a863b0b96dc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e045adec903c13b3c511b9a9761815a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876fde3732a9c15716508cc7c07031220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235610ddf3b158c5929d113827e79802221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e8ee9c3a31f1c3c5849b08f38c49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a658c60a66934c46f643e6e4f003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d00dbc815f47bad61c03359c73048224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce6af90c5ae259d5516f32a714571b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c152adf672d53db2c212630a6b490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947c8da95c6a27798f1fbcd2511fcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b08ef7df43ea3ee994ab342aa506228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070626f4e20ec615e8384d745248777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809463cbfefa94d827db76cd3c921aba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb6b5dd2aef356609df22cf6380a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caca691015b44fa8c3fae9169a416e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68e17667de9c091953f613421ba193233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f07862d22bb305fcaa24d0a533b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29638a2c9549c0bb24724c388181d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3cc43ad9f62dda7e570efcea5fcdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5784602e91966c12d97840cacf7ba08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f5d472d0828654422c03e3800b7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfaa1c4086ddfd08a48341f6ba991239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944421e360ee8182a0b6001bec6a17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1688aec9a07b107ab789c21f09bf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2b19f24509e1a743bd4333c243d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000a20eee0a6702bdebba2bd265dd38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92372f81aaf66cb815c8b7b8fe421b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6273ccf52bed4dc95d78bb81fece4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb9408f71570321efcbfe45309d9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629847c9a77c98c1338c2a157d6bf6a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2466c17dad746bfb9fbca44561248c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728fed3d4a089e0d4539c4f5de7b332249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d00263b13d97094bfb08117f6ccf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2f4083e37af8fabf8056336b8f63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1ac2117d15f08f0dcfb19bca3706252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5df635ae94c69b0441a81cc362494253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc448aa7fb1cdc6c1e22b27b3be61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e2521046206c23f74d84d8bb11a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a18457a8921d5e0eda8dc45ed4e93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf77a125197cc2ade3e815d2f8f9c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da748bb3bd11ad09c16e3ffeaf15f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490b2bc9d9a002b2bbf2ba7c9205a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778f04f0ec65cd930bbcc78f238a08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62882f53d44407839f6010f76ef27ce5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95dc967d7317857997198c735aacdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a257fe7bc38ef1c76619e8facce9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605fd3a2dddc33395ce240e5f258258264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d159f1b4bca3b019f68938a91393a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5cad1d40c599faf02c67f5266f929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604277fd77d9eb86d46ef02bbce65eaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f5ff085c3946c5b6d7d1c2c0cf967268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484335656aaf9efe68372658dc22f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0cb66d9415ed5fa95c9737d6aab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4ea6dc4f214518883e3a09b11014271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae2b229bc7da8e560a8826d712d07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58744df393f2041ec1b53a109de6ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75cf853db758fd2e3563cd3e83659274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb76ecbbcc22f76a8b798a1c3f14363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09231820a0d44bb80aba4cbaa5d6b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e9aa49d7ca19b2f74acb6defd214277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da54cc9074ad927ebacc6472e17bfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a765b6399e064dfd6fbb5365c72c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c524c0df2beb7e54c3ba323b49f39f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6ad0575a4f217816330e5d6ebc74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621060b9d31328a2b0f022fb40a1ac5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a8d0524301bd4d99b09018a2c1281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78788383852028e36223050c4a369724284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf58b8ea04ccc1c91893287105c9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d98a56273c601b82297b61454f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe65e5a943f5befecceb36a514dad9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2bea04b6e9abcf51be7cdbcdee74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431676856fd556c08072bfe60e2eddf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0330c773bdea80e2c0549b542158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538147dee368236d8f87836fc9f5a6d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895283ac0ad0b284648aae2b609521d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c35b4f587d96bbb9586c991ae57062293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fee145feac8f3e91479d982360d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed85cd94404bff934e842c9cb57b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a9e8b2e7298964ea699a300cc7e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27175b519be99f7532b164f3709ce5e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32192b74f6c6a62dbf3422617fd12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68444e978f5ae003597321997b3aa27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989cca6f580b9d8a3af1c310ddce79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a8f7687f93d2d90b757199e48f17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae70d44623ae919d44bc7d388b64a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587e67f0587b6f4b9413a32c5146ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e834a2c524130d2f83e6b54a419a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288dcb20dc0ec6697fa6ec0dc4b4ad9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab9176266e98eab2e5327e37f6f2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871319554dc4af0bd972c323297624e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96efb9e595c1eb63183cf66dab9721a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f522f0748dac9458f389c4781aad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c158c8f09ac529abe620a4f5b95d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b11447d8a259e2db7b53d44ed0d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4287e4acfec6e215ac09d80ece912312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4334989df054ea556df3fe9690472313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1974172aec5329c339029827847a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614528d94371ca4be32df7f668e2262d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64368936f8b749d0e9b5b16880e2697316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da23f6d33d077f61d0d2879b9b32c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04feaa820bd30d24af9a716dd075d1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c445cda1d3e02d71f8aba0b6485389319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8176666f4a2ecfad6ca51f3c8c83de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec786bf1e4ec255e6cf5dbabbac663df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197356c0c436e1160c687f0a67038e7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998e98f9538bbc76bfd4caed6c0350323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b43ec28b4711c6ae4f944b938186ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a2212f75a8dab469466bdace940e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f819d0e50a28d8fdc89640bbb798326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eba26d235919067dcff6e161d52fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd41f00df4fb28cc792b2b289a26c54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca8cf946b2f450483ac729f8bedabf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dcf4a352fb168044344f63c0278ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216749ef97fba3944f581e13a143be4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd56a6538713f801b2d3fb4ea2f5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1b2a23acad6ab20af3dcfc266dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489380f5634d571400f47207fd2452f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fee87324bc41b21144d231a1f6535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ef2b38ec55759368d81b46abd602336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39bb466fad9517b3f308d9cf1a796337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d391191e71522a75e5d0a02233780338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32327755c5a330110138d05ac7da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0145d55b3599ee19e30c01f9f1b67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cfa4cf996fe4453a82af3070ded75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa52025ec7adf15c62a0d42d61fa999342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa989ca650aeb7afeaa2860d57ca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcb91d24d8cb023f66e1f5f587b2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e081c46ae84d170eaf09f0f34a7935345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605177fe1cfaeb059fdc6d2f92f007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d082f8759f7803c2781b77be4bef6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53587110d190e67efb869dc0dc9a07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254810c8a9b51842f40563f74efc9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651e23ee5615be4f04e82ca1799a743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460d22e17e6214fcbe9688ff8119045351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1384f799b1882bab093677eec18943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc98a7bb10c77deea6c218c2066c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa581ceab900c078c65140947a2a7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aad6fb771ce097ec20def4478b31d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805e6a401959eaea5ce1c86fa5a36d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1df393d7ba8282fd991a74e8efce9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bd1d4b55633db684d33d89676e4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ece6d39f5b6e9c8e091e300efb29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda2098e60093aeac15bbc3e5d49b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c0c704141b39508a2b07de0941d1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4f395d6d61adaf4c223f367d89a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1495e4390e25723db915f859f24a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c165b986a6ee3452ae836c7478325364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e005ec626b55baee8fe6506fa98c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685ecdf19c04e2b132ef3955a1f2ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dd082efb98156127df5588452d617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70433e68574346cbbb93bf16b7b4f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce06661e9a3ca63a92d47a678c872a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474c6893104a3f484afead0ebece7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8949f241781bc8c2613f35a80892f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec40832ffc6a55ace738c0b0253246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe99f3ee7b59aea58fcc40b63df52c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442e37e1e584b120e787489dee6c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ae6788424446e186365a4fb1136d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e0f360154ac92f710ff0f359aa9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84b86d49c203f7c68b91a7bf76227377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39ca90cad8adb81f783af27210093378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93dc381347c58c2d722e0101f67954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e6dfe9f12da638bd060799b6c421380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c543f0c9a1af2e4e1250de7851577381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670309b30f02433ed26fab3f1ddec5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b549b647e1c0ebdac05174a2cdf018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dbef727d622f7c02cf32ad25336ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237727ad67acc92a00aec67626564ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b97804398a7336d386c33d8a31600386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e606464d08ccf2e120272f1f9a8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb0dc57dd87446f19bd007dfeb351388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f227db39aeebeccf43ca1d61653b62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e89e280656cfe28acc2f766a9ebf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a9286b99d1ef979dace7dbd8fb0a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47619e760fd0ce068da4bb76bd0290b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4790ff05ddd5bc65aa24659bb4022393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969aeec4617ce90aedde0319be7e5dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf04be3f7403aa28f1f8e5819f654a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef257510a921565169ad2efe8a07a50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243d4288a61e2b0989672204ebc314397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098f153d7ad6d163a339f51d7654a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fdf755340166e7d45be2f5997ede8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc7ac8e222e394973bf9798be778e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca6c509e7210f874d9ff2e4906923401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7dbe909baae54308ce186c8119b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c69be7c7ff3877a42cde55dde844403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4807eb6d17ede5742e5cde10abc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20606a502507465b03d0b58e494e2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e686b0f1198c2bc69f3efb2481fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53da3cfc841906e2b7efcb6afeb67d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82773a0ea793a349b7519c1ff01131408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d92b8cb1630aede7a97a9b248d689409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93933d647d4890c2ce4c151c1bc0ccbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817041b35aa17c1a1dcbb5acd611879411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df1e85e069badcf6a8e6f5f49fbf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3785a66a4cfff42c96f15e8678b604413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d2789677eec31dff4b030b224fe94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6247917c1b49ce235b7ce78b996479415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696740fa311401e0f6fa06a26b9546bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c38c71f108905a6ce6b5107052a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dccec81f1d134b5b643e73922b004418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83f30fd5a4269f3e3a98f7849d3ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fb7485e828bf2e80b33b3907715c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ef0dd05637191dea467ffb25c5570421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81913475b52a9b3c743e932b421e50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a088e2e85c8cb967c8f9d4136b26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d009810beba32126bc636355d67f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf429af5ba99724dce493cb5802cb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be239ba6f59e91d9a24d439d38b2f237426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e8498ec8902780789b114fc2b694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4fea75033c346e32c09a4a6d259e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c57caa29ff0ac75f63cf520e0301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57dccef80f5c15862ff8c87d2706bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9bfc8284f99648e16644675030e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d136ad90de5bef1171c3d0bceb47dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb94eecc7c82ec8222d4019b0b6eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6b8f0d0d324fe221ebe52f816359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f5b72fe8c8337c0d461b7a600f15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027089f97504f0ece0b67764f3f8aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c398d6f12b6460e1ccc3348fcc03ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb3a8c58ffb18027733bd24401608438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d01d77399a3c93541de395f0d33ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a505cdf525106faaa86b91d6f0e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a686427c85366c9adf3cc83b36475441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226932ed002c759d505e770621bea8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d054b78bbfd7049ec58be94f8ad50d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3ef9563951dfd46587f46e3cb4e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfdb71e8fa5cf0e9af676eab170e9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d958e187954c3643a192f449ed7c61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ace40c64fdf7d4c3716e26cc4ec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f199484a7f63f25879bcf51a13a889448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa509589570ed5d9df71c4b80b8ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389a1c525fd50bac1766355b87230f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657d69ca92081b411f09256d41d05f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32766c0e76a302cf7657effee59aeeff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0af5705d0b58d2158abd708cd61b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1824384a148130f1dc070f04e900d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a06e081b717fc55515585a821535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924797aebcc883ef0481183c49318528456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086d7795ed2e71f400d308066438ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8aa43ddc5b8f9f098cb26ebb0c0df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8bc25e939e6863ff1d1c7cca3b5db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f4675d900aeb750b5885f11a1048460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbacc22354e6758f3d9a7f8ad0b68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329ffbfbd35875ff82d71a849f77d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391434925578e594c287ae47e2866f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3e8268b21b578925caa528d583a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e23f48e62c2728e0c65e0a1365996465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134b0342149ca34caaf36f318ddd1cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec93493e0a17d7b80a7f0236245960467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1818af7ba06b499f0aeaa6764fce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab3e43bb17fe2085ac205f0e1847d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0554824c69c9cf74043c2165fd71a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f281020ef28d786aaf8747db88b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da08ab123c7e378ac41972b8496909472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9bf18edd805bf03452c9a5c017173473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912eb43ae995cea3cf565cc05cbdb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f37231163bde3076780d9b1a2d27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe21e218e930fec4e5cf19856888f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8047c2f5cff88b0657b7090c53a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421295613f74c0e5047fa5609dc6b8b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850d757d836a2d7506bb727f4bf8b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f990624b8676ade41ad76f7718754480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e9eb5303af7bc48dd7f56a46229b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66928a8bf6b2d2a4bc57e76caba062482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46bdab1e643a623d04a1a79c605a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897d5680165b98a2ec4047860dd285484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35be8f0f6708bc4e8c3d60ca507bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d28d5a2c4d798bd4e583780404f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e89cd17451d90bffc66aee87a51c0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef6d602cbefb90316186b76dbc811b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1a11a9e3c0eb0f8dcf43d8778ed8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7d7ecd3de764e32f084e0cf8bea4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e3efcc6d7113633252ac91ac099f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba3e6a4e42d363e668cfc4d0a5c92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3da7e9b4cd9fa70cdc892bb87e701493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d7e87cf4bd77a2b146a59c6eeba6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e0510b868bd4d65159065783a083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b87872551fdf194bc502b6c575696496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28cd536637102f35bd9f832c0cdfbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b6e693844ac20eb240185232a367a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c040e33bc6ce6b09abfb5ec33680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfdf2e0ccc025f76a678cca66f20de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532b5f54116b484937b9fe3566eba9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47ceb4b1f804b393d7a22562dbad9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2086d4ed9a628b910771a960e5c29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ff1243c0d2ece729d05fb79f1f0a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13011a60fe867f786cd8bcd055175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750714a3c2ef043565fa827cd8bd989506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67871360497fea6d8c993fe12725bd05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02464fe2c419f1996f517b704d1f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9949b43bfd79eeaab96eb72922d79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cb8de06c9962a6249f63587220175510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493327cfa8937d6a90ada4f3c820a82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec8c0b4305f0683f266e4b0fac98bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7e3aacd8d2b556f6588f6b8347e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d0a76c7cb8abb4a5064845f20dc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a5024adfaea7ccfb3ce10bc912e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace413e385229064471ef66322294670516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf07c081361e70d3bb18e07f75652517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbd1d071904d495f903fb727f0940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344db7bec7d478b9f0a8444c13fffe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36386b32756687cf931c2b792f9472520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acbb11cc137459dc413cc85d78e49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737a231711dcd50e7a9cfc023b7ba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae589fa7c4cf635bde4ddb240d616c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f2e69cb7d323e460452321f37d83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb67781e6fcba9b89eae657b0ae00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f202243126b451928d8d486a5aa5df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66117d18f1d7a57f7c6175636d3dcbe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc114f02ea352957edb107d757d371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc31c1ace99badbca53a319b6a187529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b09c08dc6cce41b10f7fcae51cfbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e047c9a5ff918c8850f1d219e18919531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5cddd7afbc54a1efbfbddece0b59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249832cd471db2db6b0de54dc23e3f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dfdd7bb5811c2968e458b0df495dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3e0a82169e963c10dc9fcc0f1f57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12431a4eaf9371d70bf7434fc3afee6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7888ebd61f3b9a46a3e8c85fc5695c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b36de92a4d32e46034acfbf2f33ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eaa54a1877f024f501250db1fdd81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e336d932c37ce90b79585060f2021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ff0db27c313aca513fcc41e0801c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3149dcc248d770d0babbb2a98d013a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f113aac78bc464cd786c56b9425c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb8ba4052b4cfc730c9e71b181c7b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1847e722c17ff9b8139a3d8b47df5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5f42fae2299caa47b2df6a05357c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237dd7b5d9bedf5bea10ce2daf49e96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a572888e3f967783260196b2ce8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e3364a60999b49809669390dec6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92897862c501ffa57c3322fb1930f29c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2e7293b53866d339da72cb342fa01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd5c2f2ed82f2e1a94f5a4e45b20e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133fca45c70c7087001c4dc80594f7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263934925e6f60f3b3a3682edc6e897554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba3dd4139ee5e86f9e2de01c1ef53f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf9c29380f248684463b64ef8b35e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f66a86963f2efba660864c95a847557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c30e8991b9eb427059c0f8b09d11c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae0a4d4ac25f713163b62317d811fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8e5fe532b5adf6dcbf70814ed10d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb57d7b0162240be18c74128c95ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366359e8dba17ac2e50ed820b6da1cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75bd215e219686222ed9018d4195e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77994d63076f81394b8e5353102a5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56b177e380c0db2685095e129c77e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414fc50d94b5bf7421f9783771320e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf355c3210d71c753b5792675b8bce4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c205ac5af5d12c8a394c2f463c9f12b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8ca95bc15c52465f7e18d25b81eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271e5059553dafdd5260bf8a82c4a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b5e0bc2128d2e31f9694d027082e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99cbf9797426289f90b25c86e9445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5664b913df6639351bea215229d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d9001fe28ebfb2e4637c29224722b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811dd82dfc623784cf7cdc80edc2290575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ed74108744915997a995f4958670576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2861f009a0b0b852b8b5c70d974de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759f31f8481dc586f968d5ceff32f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294b85fc8ed968bfc0998a7272fc28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c9874e0bc72bb5592396a0e4b66c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644377906b3f76a54498cb50be11b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1986181d99388dc5af4bb45aff66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c9536a5da8d1d9ec5df2867398cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fdeaa173af9ba32b5e2963e5b8cbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfebffa04a428d0ce1c5113f1cc9e52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02406313ee1dac504af4efcd12a445586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b1d3d4a0f1934e7fb084f90d62e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111b8020f7c84a11e421a53a4bd7039588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80434da90c39b28ea4559aa558e61fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d43c4d3a440e54aa83673c49f3af74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cee8808c7855c4dd7bde0ecc2ffce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35541f4ec3a6253c36f54b1c7ea3903592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccf5c696d91fafce8fe1a4ed2825a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf25bb121c9fec9c947257f0fcb701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4678598ee2dc78ffb6f3b9f7174089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345193a86673a394f62c8ed9d4145ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c6e4c9930fececa6cf8aa53e3fca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619adbf5ff4a66cf5b05801b301f6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44acb4fdba4f379a271f4e7d38723b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2049a612c4658cfbb61af2dd1b7758b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3d4586e611881e1cb0b70cb8e983601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b325137b07b2693138701b22c405602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bf2b28f265519ad667c879d10112c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61497029714523277ac735583cb886604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027f1c212f06d79b39108862ede653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e455045fbb2a5377de6ef36ae3c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef98742379efd86ef08fab33312d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d924d7cc56550b898c051ff24c989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cbad31e0b59b4dfe58ea9c15dd514609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7bbbf8e4d652439030be5f7b4416610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b185742c0046e47119c9573dc023611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dcef93e182499f462e31b1eaf0f74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83011a0a01e568e384f448f950a31b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ced169da379a8332979aa60c4e297614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd123bfe4c68ac68b05966c111f822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef96e3617a9beb0e6e622d289eeec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832adf5327463a2c9f06822776f0ea6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1733b1bfb942940bcd0abac6e76ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a4de628569d3aa343297b6192525619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f153e14235aa745fb33fc9fadadf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1480a34b603084f7f4d61ffef8b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97d4364bec419b0f94dd076af0357622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107fca75bb04ee8712020c94760bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501535afcc4c48f56c50deb75149f616624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b164e7555d1965c0ccd474d23265625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b90a13f764a0a1b33b9ae783b7374626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3783a207203d82e0443e2c1996353627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8308948b803048fc19467d3055ea3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccee800ecea539daaebd75033b3fb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e66d094cf47fd21d228e2437c7677630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee8e6a99cd39fa17a524ed0a01db6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed61cde18c08f38965c4a6ed9ab06ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b60f04c6d0e1fa30b96ac7f663a42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313c4ecb96aeb95e4f29bc92b646e48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926623291eb3acc2b9abcf247e6d30f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270d1760cdb1a4c419b9afaa763aa6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d36b06d063bf7920f9b4b3367d1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55a95d55208bf89e4e4e6d605a9e3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58784467f89f1df6ee99ee44b7060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a02d1ddcad7604406edc2d5c7133640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c719ace3fd1cb3da703ab324d0858641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685931f349b6071b2ab4469a485d37d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1432db7253ea6ccb05810edfe76d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26c3a57a50a299861b38e8c4aa91e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd32d1054ad92b90d82ced5240f334645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2a7777edde40e67354ab5381009a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39103fa3e146ef8cd5c0df65e96ca7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3640f3644fdcc316d16a8e3080437b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b6b18db83fa30b555773c24708166649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0522bbc260e098ace2cd37aab99b3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392df2219c228455732ebf82fd05717651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf38a5d4dd0841a47c21583924fbd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6614d6074d80011d6e2debb921e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ec1c1f0d1adc440250bec62fbc40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5b924a391b849e65958b1c07af8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdb69a6e664d18a0511ffd4d69b4ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7572bda5bc8f6d8df10cb839076b21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed90e699205dd036dc482844a729ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b7dcd3d4c684f2879c33145bb798659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13404c264649a2a888cf7ffa93e15658660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e0e92e1d460c5946c4066305ce5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e167d8bc73b6c8e055c2670b17fa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23815cd066a6bf8727bc36b57e067663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0394a41de716e29652bf2422c13ee09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005082b482cb7f93e9b3ad7e5b83ebe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb11d759b93a3fa07774196fa8d1499666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ba94f1eebe4f96585f49d5fb9619667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ac5b430b8195854ad105815d2aaf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2eaadcbf0307230be3dcb8413638669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2cbac5f6dd0aed6e658ac137e22c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32d268ef9a0e604296d7556e868c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf82853fd7adf7c72c3674f1fc6ea6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df25c9ffa4dd935d6ad5b97699c107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd48cd10b19522d9c5f01a59fb53d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae754d3f067a1c1d070a2adc14bdebd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626e92485c2f4bdbc9ee28ffef65fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca445d7c5d852e17b572c8e80e9ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003b6de5b4d534aeb6ee97f3e6ef68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e782c1bb728e77564c18cfd672f28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b05b854baa6d47e13893850df14fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89fffacccd8f60944c6ae1cb9679ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23cd6eb45b9e80ff9939932b46fe4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f27c74502cacc1f63eb51c70fe8b03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e3e5a6f32ce95d75b00f4e92c9abc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a31732867c71ca566fdb2d4c5fe14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57cb1dffc69952bab67ef647cd9cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f21a7f050d7630da4bf4640f00d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9268f8df7d51fb31d29818cb62ab9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86085b4e6a1e84e9137c122de07abee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a64c8101ca933a087b2d4f157894690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884626f87289a6c4bfa2cb7c2962e6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9351eaa9bca6450e414a17b17463d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d1e1bafdefc2dd0eee9ef094f27f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e084061576a6467ea45773acc8b5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b9e8e7d786c5ad16f0b91b696da14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31e8e69cbeb65b61c12b4cfb70033696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823fbcf3c2934383a44744d7e7ca55c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9133d0779d9b21a8137e1919eaecee5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1089929949e06ae2d8a129692253eb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fa478d91e452aa4779f6f720e955f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af432be478457c14b26481e43a004c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384459f1afc45982d1d2e2bd80e2c267702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67c9268fed3b362f0031973d5fa3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4c264c8cd0a5894875ca697faeba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880443a41fc96a090bab359295a34a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03973f1a0e048d4e84e034fbe59ae7ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac551be48e3c15f432c00b19d8d1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b63f48a091bccfd15926cc651aa65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045ce7adeaf19a77411e1365240d8e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6872b9b116a5661ea1bef290207383a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ced35b6134c5effe842261dbfb05bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf3d03269ed5b9e8b644a7fa88ca0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05abba9342e9b0d90cea847beffe02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b15021ed5701fcd61067a99e061a7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614500bfad583c71459b4f55afaabc1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81f3c38fe743513ad0f6f0d483416b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3264e70957100414c1df6b329a617f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477893cac3c66b0e1d4e68d86d9ced718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4636b9d6e5e94a003d8be12d4850e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6c6039af2fa45be04837c81361af9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c0b2f8c473ec10ed020fe87c62948721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c0260030e70bd1e8e84b7af4d587722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43717fd5c078e8edca9e1d8603d905723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676da45198a6e3d995ad8ac8abf0ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984806a4b9235c317c28a0bc18114f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714fed54ba27a97fae498c0feb6c5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7952d8b70a1fcc3341a5877b60138727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d7d0c258cb0b39fb1531d35e3075c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcd290d1c66df98a131a07b8671b94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70359668ea968f6faae0a1c4b1ab72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757179785a1ffcc3c311ee5c619a9b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e83956d6f70c69e6c5cbafd69cded732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9a8cb6f1dd61566b0796badc1c44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb4a31f70d324433ef14fd9a8f87b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e7d5d511491282803216fcded828735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd850114b39f9ac3be471f542eaa41b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e893469986e2b827617ffdc7b29f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe534c590e7b373902225a74c7507d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ec885d1c1aa085dc813152842b70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e4e77c67ed3f9a550c3aa7a257e08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29355c0a8376e3dd64c57c14810af25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990ff5f83f276c770dea7c621557ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c5f5ff7223697465547a6703475c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d9de1f3ecfedf492f186d58b2902744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc38d54c34039bcf5f61c2e1cf69e5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239459a2cc37a10d550fc7dcaadcd9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694146102dc848642e943961db8da9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf74669ed25ca1bfbfc3b748d087f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129bd717b2fe200c739c351b9ef490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9dace3cd28392a52335fb6b17931750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa607864cf364de6a60996e779bf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b192a6da71ab04ffce9e0e2f3667752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b69cd6fd3721885839670ab5fd65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e2e1ed51f45c31f4ebb6ccb42253754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c4f319c72f7dd87e54f0a15a6007755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22c0bd233aab5ccd2b931398f944a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11eb0fc81db7ac43b01e9c387ca063757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3c30236c7b70e247ae4da9113190758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f2cae98e9d2bafb33aa8a0b5cba8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba386121989026cc19b62c4c2894ec0a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a49b2ddf48c244efb2a54c9850cea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ac984642006f93e07765d8826632762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04526261cc87405cea6833f3bb6538763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28873b50a16b3b77deff8600325677be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd151425ae61c211af057890f3497019765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b6c83788f64bc59e6af74c0e2fcba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db302cb4313fa1dc18483731d32dc5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>