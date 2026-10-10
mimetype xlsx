--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c6e36ada568cce7961b2039ea5f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40ceade2fc150628dc8edf0eaa7b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b1777453458a8460a0e397b25e593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca710f4548b9638feb55469fa6ab7d124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77809a9d624f189638be032d423422745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d812dd7767cb165d42fa8fb6192b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0578a1421882daeadac5da0d679f65f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603869ac17e7aa0e58289b981b41e6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985afd9f30f39f70cd8e50ef803307d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934463376be98ffc75f902a484da919e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2bb698fce6b09f1c87f246659e10111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18b5a10d7acd46a2a4f3d6109a331512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c721300eea65c7d49ec9b68418aa9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e9909745505fa4a165ee3ea232ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f9f378e80617882a0f16c115b8e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4fc33bc27dfbd3ad37f512fd0860d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644390987d084b6a19bf92116ddd6fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bacd0b8a7f1760f8050937f49bae0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bdd5332adc2889bdd16e6ed6dc60a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fed9c6cf431dac3f949816f849e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601afa205fc3d96dabcd36b662963921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164695ecfccfdd2dbf0b3e4cbc154f9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3863ddb263363e773e1392fe3e26e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95892000423bcaabf68401848c81aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2079d196e4f5ea8e3b47af5daf0bc0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994833b14645a42672f8cfc44e2fe3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6b17a91e517b77fca4593244811227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14dfb8c031245cd4f03e3d7dd82a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd922b8778216adac542c67abcb76c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f9b430f08de560d7d3592a0a3b64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a95ba2a6c63c6cb02cd104d465c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dada135ca25fa0a10928b1d20c50d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021a4e2bdd309a5bc3c4a5151745a8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fd24209e4f556bfcb69d10a7156934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0dc41081d052bba96959152118da235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27efe82b628a8026ee576fec48f17436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21db52f567fb241a2e794e822aec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d15096d7ed4928ab30a809ef4f1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec10c40912cfe184a66891412ca6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540343c9fddac88f7ae2b700acf7bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16062aaab3b4f770842e17c51f3a05241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec613d3ad9913821edbdd8d79fa6be9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3522e7522745f5e7965aa2f748edc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe9159f2d5971baf4674ddadbdee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9cea9b9388ea1a3cc3aaf27f1e8f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10362e5f8e2a259b172639ea8beb766c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce31c2e3dce6b8d6bd73c27f0c9ce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c218bf026ee8505eb7e4ea6cc0649048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b2eb36a2e254e3e4fbd059bf92bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57baa421238a1816a94cccb45582a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5576e636301ab5e2df228d656c82151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb76e9b98c05c92efa98e68e0b50452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2284a06083ea501da7b1ca836f8c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f0b6f2de8409bd1f645b2f68890fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fee100cb62540150eb2dd26c29d7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146adbfd8107f0e1678755871b313fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb182a568b865a48b79d22506654657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ca00f94b0e363318da39bce3c4ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fe948b33ac17b9e5189e6f6f75c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8ba3c4abb7e592abddad4777d01460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef46b1600fc77a3267074fc4d977361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824abe3a1618c5b53b178d332849c1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacea5501d8a3b182ddfe0b15f3ca6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908798d220dc9385f95a92fbf3ce7d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40011b171c59777dc51f6499a0e2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a3d660b7cd8755ca35a1f7b86b7f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8e0d3d3ff4d54eee21300c5d9c5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb76c605e8ffde89d27de5fd7dabf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ae1711584403dad00f449d133c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0982fb0b31502c7bbbae3d539bec8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cefe364a2d2bc18bcec69759a08a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8442155fc3adb26be538617af3a2c9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8cebfa593b49802103c726d9a56d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6515438a2c8d727057cc5eb8d15e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ea20e8c0054537297b7d42f2df7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525481ef3fd11fe9c3f36fcb2b85f2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b66e769bf1d7d8d64c39dec45c0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2397712cdf03286c854b48d7323378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736abfcf19018e676129f8811e9fb6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d25cc07ad2baba8e9ec9a594f8a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06ac36384105fb0a8cb744e13db2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41222ce749a03726d689c6def89f2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf7113b8187744bd94de43f5fcdd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f1f7b78060b9d0ea5058b4ded6cd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ead4ae4a3bd1b301ad00495bbabc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc9a51112bebe75ea69b7a84d84f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d2f0fb25cab2b7ce8ff116c9a48d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e83fc8c2240bf53f162e97661686388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa0389e796591aaacf36d012cb28b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eab7312994035405c67ab07e1cf9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38106676991f6570ad67718692d7fa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd992594db6e471a6acbc1e29de3f39d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528ba4d492c05f165bcb176cd11451493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860677388649c248e926c5efc1d7475a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb849da06491092e74553a24795f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc03a6b4a69ac0d20d69f1830c890b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147e25752ac6d4e0b37f3c890079cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7527f03408024a7feb51b4ac94efb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866369e3cab143514f046892db2ef099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6fd3b2e64481509873fadec91636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028694ab689a279273b638736e52e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696472796e0a931a06199d7a703f09f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec495a5ee733e9bd6633c4bdb7e4568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65519086a191bde5e59758b76297d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4464342e36b3df93d1684e325d490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8787d64300fed2504f7a74cead1ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a274d341f2966ee221aec96495b4b63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423137f43f9f77bd4bba759b4181255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768ca1e229c71e7006e7e3ffb10235109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ddf8c46925cae8142889fa78f8ba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9f065f39533350d09f4fb72b82527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9cc7efd98bed9b42838308e6e3442112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c18d49f04cf07bf524e14dcbc0b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e220207206c34ae3032b59c10fd8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151a55d3ae09ca0ce6bc8939d299b46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c874452a70adb737edc6a9b7063b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414921468e03d21c0a7825267733a72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453873fc14328cfd426a1fbf85ed9b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b527a62bf955a01aa3204d5545ac25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf401a528f149a3e796ce8e95688d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be5d63ad1f745be4e5ba040441a24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743744e21267aa45e484509cac8eb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab8e769d2b80044fc1e6f6d112288123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae450f6789884bd0ecd497ce20bf45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6743deff93e215c19b43f7d32c2f78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726bc46b75214d8813193762999a593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb83be9220d69e73e0acfaa3c65ca0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365f5f751ac1e1e390b45242bfd7e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b280ab361148bb5dd2a5ccb1abc4e96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32671949444f298e2705662566e59df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441968ba2b4d79743e1cbf8cb5d8301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed849da3cefa537be879bf69dcb209d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e32fa6e456bccada934f2466014f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe066c89d7f7018b3e0a1ec11ed7ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985fbd281e2935f34251a8c709588b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9014da5151caa038b9d26f29348db2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b776f88469ea0b2c029add3844a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c56fc17dc323ec325236f1bb84645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd77d9139c314289437f8b195fe640139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4e464bf27f441d0b249fe74b012a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388adb8189fa03acf2c549ef4641a5f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577fdbfef089e23d4a6b163fb04400142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca370823dd9c151bbce76146a824c76c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12165b74a3703e9f67a5bc603a20b96b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf8dd8a743bd2c18cc2aa42110e2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e0261a751c7b247d5f5403a8ea453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5c2fa12fe85a8717d528cc80ce1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1756e4a9a345d21b291aa93a81d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d7b96ef4bb5fe0573fc50c5aa7ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405bd3aa469e908924ac7b3e309999150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cdb4573d7b82df5f5f2ffce981ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c004ccc2f525cf585e3f712d39a5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44164206e91c3ca43e2fd4385de67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094c714e6b478275d8fc6f563f531a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578723ed636ffab1226eceaef0b196e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec75eb3351900107f54adf490ec27a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08eb2db1bb3752b1db6ff2f817d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c165a2a533299f50aafff0b0772a33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752ebf603d01e9622a75b7644b50ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03079476ef75061ea70cd7d75649477160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e129112d050c69671811e395ab93e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe638b3a775b6d2de9be464aae599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa9e6dcb5812dae7d7e791819e06e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b23ca6fc758884e2f227740257b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096977c0b5b6c533d69634f95fde4877165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33b43a8b27a3455554f8eb768dd3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd35093df08a9e20fecaa511e12fda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7080c81e4ee3c28476ae6783a75fc5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8930c14e873d2ba4dfa2b9dfbe2614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4e33a82c2a8bef58be8c0cb85ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c05130952b2c5edf0a3fd0b41b48a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517947a608a3c95d8de1bba992d9eb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f44f09f83e8b719ca2b40fcbda036173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0284cb618cfc95be063dffdda12d9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bcc2f8b1359147da251a75a20bf37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865368a2d2d94dbb783ce060ebd2176176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad3c81c257679873d249adc2b8b21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea91877aabec3e0ad06c6b82027261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21292ba8a5ab44dd3829bb2bf2cd26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ff53d76fbf7e0e6934d1d339e61c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2715f9607e33e5e7e51578fc0f204181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1fec28a2abb23412efda75798826182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c9f7418cc7d0f0bc4191689e89a2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc0b61e0d345935e6bb32f2abea59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1eedf90221d4a388ccfdb34d6a173185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1094e8c084e137001c1d6560a615186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816938da3f9a6b9ad6ac28dbdecdef9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bee81a959ed93cbd387a237f4f913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066fcc77931535aa0fa54f730752530189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca64711ebd5faeeea6a98ced47b879190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4bedc4f766ec187a375b3acf80ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae4429b699d2913aa980cfbbf601a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbc4319072b41d6bcc7ab8de36520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab02e3f4d45a8b2b882b584cf0f62c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67abe97dd3f6935523198f3942d9326195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf7266f8edf2439ef15b9d4b30e6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2cdc895b139e23d0851a1156fcb31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625017637a39cdb2778dd796aec8cee8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567abe351c3c2fdd0759193546489769199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e77333fbfd2f33839fd47b1f9281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513d5be47e51c744f84e769e382f40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c699449a5f11f8ffc69a9470aa8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdcd2245076d99c20bc248713fd026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191745b873dc8f5c7d4785cd3a659f84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffcdad2a0e4af5c8d4ad08ecac5da9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ff1888887d861660f60f865b005a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3be3e95a21305da443acc68967894207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaff7a067b4e1d326651964e3d3718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702813c2882b5c0349e5339e4815767d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065c64a3ce3618b3e7b82666e3f465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6890f0a1347ffd253ea0eceb26fca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949deb70e4eda85950af3e8ce9407eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fd8210dcc371ed37a65ec6a5ff3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a0d86f3d4fe11eb74979fc248888214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f57d7bac21c43f66845e086f8b598215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac796b90850cb99ab2561b61ac8469c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81421248bbd6e77ab20f6b614eb5ef30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94afc19259be49cced6d53c9f407593218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047af9ea9b8644847970c8d369e9bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2bbebbb0ee3b47ee12933f1eeecd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d229febabce36da4e123c0201a823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551b9ed6f5507308eaf4fd5bc58095e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889fda4e4dd5caf034f3ba1cc72ca5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7498dab4b88dc437d255fead84e1ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2290959eb9323273fc8cd660d233c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a802de962e6130fc68d4b927fa29b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a960104a81c7fe82d8a424a346bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7dc9280d6481aa75daa33cc0013e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d556377f56fedf3ea1dd385b4ebada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641959948d25af7026577bd918f0b39a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6616047014b5571f09a187eb2cd7d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6522baca12dd1877e41a57cc1e2ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af931d745561932eda51a383ccca6afe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e0707d06eb1904a691a9453dfcf4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fefb9ec1ba52db03878f44a2b9f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8236cac559a37037f1b8c7ce34a5d5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b48b771b603185cb6fc7b194935b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5104b6e19a4656f8986410d7b96fe1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79782796b2000c8234514d42b39f1ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f14fb779d4b552830416909b27df8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aad72b1a594707db6104d0037d4b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede7cfd3347c2c91a1b0280bf821c8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d577d1f16ec60f3cb8a106809e22ffa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e1c5197bf6fd99fa808ca076a291244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d17c44129fc3cd573f864484e2271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff404c5b5eb3db69f5eccbaddaed4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d87db949f98b2eff09c0943862b3a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c101b503de7f3591ec30e7247bf7a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082679df51de7adcbac22c8fa4ad08ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc99bcdf75fdeb0c494ddebf7832db8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1c21b18f6e411044404915950b56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930cc4b1f90c84980153dee8f106af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966ca07ebbb049903897e25bfdc907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7c0706c12bc83e187c69a8151574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c249f0263653ec5170bc6075c9a9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632e82007ca4c089f756c2a5fbc46d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf597cdfb1a9812b0511088dedbc30c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8b68704d53ceac84fd8c23f64763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e68e79df55387d143ec17d76f9d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ac5be3b43e61dc597f3b89112126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a872a38081248c7d7d1241a777c72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598f168fe64643318959556d9e0ce6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e210e8a8bc154314f0cdee6186a1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511219ad78ddf3d3f2c8402d9b65f8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee377e9379da84f94d0ce5c55801a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde085ee0764fd54ce9aa168f529446266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f12813208da43129ddf4f08d08477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a019f081f48b181d2bf8d6136279c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e7dfea3da515ea5f3aff0675f5b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189f90fc618b61aa17c94582e2b917d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad38b8d5164a94a6c2c661e6311ebb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1de702d40811ca87fb6c9f86ef16d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359109b771926070bb135439029ec1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856328eec649e21865f95042034247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f796ab40737bca8f1fa5506708ff5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3d290294e8e77ed074d0314b593c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfd1e96f7a57e4650428e0b11ed31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62f287a264995af90786cb9f61b28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f0fff5f0560e97135740ea867afd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc3ef8202a9ecc401e4902ef9f07d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee986da4c7a1dfe487795e191078069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e92435ca7785fc3e3532c99b56f4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693adf4ff6d05c776264fbb254d0ce5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e218f40e6c37d02829ce402008ff16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965cc15856943d0e8dc419a024fa9e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be425db576929516fbce0eae09788ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe1149818f3cc0c5e508ef974bc44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865583179714aebf88953c873db08bed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d41e190e3bc7ca9de9f7e3de517063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc795768336b4bde9ce225dd836bb24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa125f4657904f53336c1b8cda74666c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e958df1aa16d2c5eec2711a0b33908292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024aa5ee6a9d21f1654088aa98a1b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7861451c370e77823ed88caab19146294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644194db5e9e7e14c5e955c00041b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb07bb38bfa56a85229719db7f00b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c93138a94880f5db4da6db2545d7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f83263d2ac043369a1b545ae8073298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ffac9806fbd02ed97d9b70789c25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285466cd8b8810d86fc89243c874cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95122d4ae7370bf79752e521c7448ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874563782bdba810dbc9d2312ec4cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d479b21aff9a831184027869fcc33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9284daae8dfe5c05b1b6d8a20e69a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9145be547a43ff2be4192bef08a67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872a71e2278ea8f7415442836dc9e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de40aac9340b3d113de955d02f9d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea0de702b58a085b3dc7d9576b5e05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290102acb88da47a38e4d2022c395c57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c5b3f0292b797317beb095474f43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036ac46fb742c239b29efaf5afd7ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc242636be1525af190a315f65a994312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f67af4803634bcc000522828d43c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f984c73aea4347e12c74d2c3250518a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55f616414b39c374ec5a64bd63433f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2da2a06325b35f1cdc51f4f41b6b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23940d6a78c0a805ebd85c1f0648dfb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435215689e1f471764e03519fff13a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e6d5f26242efc5ff93d7e3011ccd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a7289ee46d33eef7f037ec425e4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6eef4eee4b73606e86eecc1147b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664d492f01cdb9aef055b154ed6567322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51cdceb1a9b6cc1d3042cf2b2ba5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da17130acc2f5f561b64b3b5c73271324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c53b0103005579b3f927ca2435bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef76486b6bcb824c6ee052ca7c611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b849c586230cd1ff0668f7505ef4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785b69a9c450de64b2ce08d0ccdb7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b10bc80ff6828c8fa7fcf292527a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327a6975f4e9a7fbc50d0bdd860f592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27a72647aa3ee31ffa4ce24a51d55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db9f499dc5da830077d4056a8807d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539644fad8870f31583073e1dad4267333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c33b78d3c05a825b1c0ed122cceda1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19f8c57816794979619f74db63c98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027028a5057a1bb45db213c97b1d494336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d8bb32a43ebb1557d6e1778388dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0948248b8aa7c7892478ea54cc530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25193a77465088263f9ad8249cf17bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de9487840ccd4812b808245bdd93e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e93360d6cb868b5157c7a93e646fa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf3f53a214daf59830875af9d34e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553244c7f97c75cba902b15269e8a67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126c1f2e64c5d7fa0c9c88102ea05b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b860c3f0be2d327cb747f609a00daf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516e0e5e36c45e8784ae1002823482346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a878a4d25314eb2e48028dd30d5da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b3b1098af462a509e97d5853459aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ce4889beaf8ea6cf0c0e7dcfb399349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c86cd32a90fedc5a1712854689c94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f190bf8991bdd0785a44e6684ef481351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc031ee20fa181f5a690a41b916062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02969d10902552ba704d0c8458c2f4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb8738bbe8209132536e4419b5c29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82aad4d878ee691c977eae1746886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bea30d85fe9ff1a203ffd489b050e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30d5032c4017a696a53fdf9d7f14c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335164e218db781d3432a3b5ff64e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202196bef8b3c9808d22c48e56dec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ffaedd45e7c777ca05cb3191dfefa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e84f09e765272ecd3ca176c3a213361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8adf4707fddc65567bcb2b18ac0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9b84c25829b19b2e8f687583d55b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee673568fbd835521f02e6cbdaa16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0926615b056732288658e0d4a8adc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffab90c5d28e4f2a7c5e1804f4a621366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953fbab31e7fb2b2b7634c487a1a9a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edaa207d554ae6c1a628a6dd99dd50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810de937902be8bf00d4eec1198922369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d08ea99ea6f29263dfcdf77d4fca9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049688a5878ceb9f1a7617f80e8e8952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905cb112ae41c96bc84d6e7c5071da6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a1dc6ff531c04f662531abea6477373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6c2923a0bd243aacfd7bb695b8d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409760c76b92dd4a3f5fe7e19a7173c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c7435545eb33d1656690c8f1bf3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb386fcfdd3884580f75a24a67949377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1de3efd8ab6d409cd801216fb96ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa82140f8f297724c565ada0d350a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46791c723ed351185385b30db321a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e844010eb25bfce3db9f6aa0024ae6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b27c8b603262a2190303ac92f53478382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4f454c4776ba7740af7a5c127fa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c82a508e6aa0f7d9c0e94899734b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661adefd5de760c7eab2529d400e8835385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0843f59d1b895c2cb79316f8ad23db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5d859d35e9905c63b7d887e00f95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8173724a8e42c265c1d745458391f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c30eb5d23ee365790ad6e39b85a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb539f2bb9ff7e1c775dcb029f652b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc06c025b2edebafe8db15e107fd31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb23ca1cfddec60544797fc38f4eca6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed893b783b39a22d639aa5e8176cdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b658ed552e493e22e53f4367575b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1a18b96e099cf64ba0c453821229395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d191fc58a6d8f76548438b8d7630b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b941d91b5fd22e87d20b460614a2ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81814e1e5709bcc329cc10544f8014398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c8d9617ce17512939c1b76517fc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fbd9bd0b29002ebb5758905f567de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3e16af94b4c54db5d2d46066467a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca93fe6c7a17012768dbea97ef9775402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41740d51d3db44af35bc939d70b7ddb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e151b822863813c180a7636dd340ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af5336124bb7cbc107e5dc584ad2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4756c747c4a91d6a3f74b7769c7d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b3ca78ce06d4e292bb0368bdfe390407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da46d97db4603ff7d1554fd28c8161408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fba04fc979f1408f7e5d459782060409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517d22b7c8f44698099d89056d3ba0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef780d29da3da397b5431295ba43fe1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97739e5419e616697cd3bd5c50e2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2790dd69e5d87c51b529cf4517992e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b39bedb9da9d50395deea7b8f065f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de039752322261a36f8c63de20d5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c515f811e351a6b111e1c4743c992416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924e31e10cd6cfedce03fd382b1c1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc702d7e77299f5c5167201b3e8b11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94300f49cccb68cda1490a17b3319cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cbf628438468aa6e8ddd60fe5d09b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457e424dc94e242dbbc140e3ed8ea27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abae6bcdd81a3e4585e7901f44e48a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7440437dea653d879aaedd8655c7ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5978b66ee3512fd973028c80c3265424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef477ca3950e18394d8cebd5720a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d4a524a1c8ca64342474d5e7eb65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386176625e2f0528c1cccc0da5522a42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac0645e8e13a3e83c3589e709ffe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7b60920d6aa53267e10ad5aa9f93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1d98594e41d22b9278754d02fe1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4a168698d38896eba11a6c95368f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c55f11f1b601436c55fe6a0f865b63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8b1d29e4e3af5cd187b3c1edf34d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98abf9bfcb918e29c98ee838b3034434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c639c8194adcc3ecfe8279fb16a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ec51f9b4d4456e562e1035f4e9f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f74ad6e69863e0d1af37fb70dfa365437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9587bc32622088e3037b09b79e3fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1f5d8d6112d15be811b8f96061fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c652ffd0871e89c98819a4d317ccad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c5058c0c4465873c8c35e840d39dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bad7e5df74587699f65910cf9048442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52971a32338a66a2f2313104d1fd157443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89fe3798f68cdcf38a0c269e7ab0a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9cb244114eabe185ffff7bc3d0e30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75938307062ab19a138dfb58f682c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bbe3e80cdd232272127b1f2be3c95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb6e458f67cc73ec8097c64b9c7c5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c0e32ca1ebcb3cbd179227453332449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4a5dee1948e4f2638e81c7a9f641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a7f7cbedab8123551ee7e2b27eb63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586f314d08638a13e8cd4c55d02c02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d1da1bad3894f9fe5dd828967355453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc757b9088a4e52a874114881e9b44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74b6a54018328af48742fa8f1a04e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c32b5043f788dea3e16cb20cc398b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368abe9ba60615f394b1a1c7e2e8fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca3e6024404cfbb1a34a0c9541697b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c758f10b547dbb8331baea11c76cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdaa1f63061fa5e0e9d87809dee565460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0c83acded333748156661f320555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddc515b1c0c06b41936d1330278e8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a00eff9f0cd2f6405fa2b1b7c82f9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497e0cfe3021e0befe162be394ed49b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bd9cea943c30318daeb8444aa2f3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853862a1474cb9e38fa2743ed073b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4b17667d20a0c0410eacba11ab59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ba3a479c33bc8b5be2311d8e1fe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbbaff3e8df2a582b2ffdbd18cfe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647a6de2731be2a9fa670f249772ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299e6da7c4d97c75982a759a7562d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41d13b16a51ff6a6a6141b5cb4989472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5104474634c40d0aa06bad535870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250a42b94ccd10855b78491d725417474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af22592e1a96c6c1d659c2c42faf52a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52701fb17eb2baf54211ff4faf167476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fef706a0579012b0315f95a3a8774477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b3d544b00b412ae7bbd40522cb6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228769aa68103f68c8da6e8564275a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229083141b83ac0bf9d6a857c96c48ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab166cbc1d4d678fa62d40cb4f61b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e54ed31ff13531e615420aabcfac3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa9d7e1f654b456e8d88c5d097e941483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7e55a7266938a90cac26e6e87cb9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d062e2b699da8993c0ec0dcdbb30c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a81ec9173077b45457a3374a68436a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71423c6e220dca8a0c6409de244ff7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb77a6cd8adaee8ddcecfbdaa947a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a1ee7fec3a745ea94c8fa49c5441489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2cbe3a4302473c8c7df01ca76e914490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82958d9313f5e7ac0f9a11488d664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c14ab27ccb8fb6d2e55a5dc051e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c529235481782caa68110e337ffe94d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391a5b0717d746193202db89eeca34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da953c72e3d8c948dfb2ba67fdf408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb22b15fc9c2f6a9ad444f4f34b8ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297085a1b675b9308e6ea3556f35049497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fcd97aeeca4e60414fee06a43a46a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f27c763de5c5413a56ccfa578a135499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81732848187019ad3c9fa6eb0b88766500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5388b26f774eb7118d505290d803380501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc00763154221605ee31e0fd5ee69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a235818ec19c2bd029074a51c9139d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8eddcde8bbe71339fb107db4168ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2365b3af946b82a07d2c467c0b90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069ecbd7768cf5a37dc017648d3cbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64817b5ca586894474cd699bd862c27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed965f4377ac80030113ffc6df8a513508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309db9d94525d1fe437b3e5b164f50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7924b3f76853fd49e37547665e45b5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1286361e8d994203855686ee8da43d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43e5edc4f2622f56188386d1310c54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed02129cc63804f18af171a39d55be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec3cf3bfef076581d88500d88fcace514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea681baf2d84b3e8e27957935929b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135321f0ded4455accca8d93c8f900d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd87ba651fd9d6094681e7ea09a67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb5acb89c4c83cd6c19bd7ad820c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4d481d2f0f6c03b1a4ad7c35afe1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e63a018c48f156ee963fdc6b2e41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e85c7f54603b352b8bd92b3b92fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707e4a9fffe3bb83456fce126515e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6814f78b361ebcb4a8fbfc62dcd5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1918892d92a7deded61c7b13df126524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463354e2ecbbc164ac271f43d8d071bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa79c8c3769bfa65d955e3fe83751c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc9eb6c5ed39d1e4ce9bdf6235915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c442739d1348124e9f7489b44bec717528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197d05854a81510e577cb5f5514a45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9513a09bc6a8c20ce46dc861da2bfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a11af7cb3154af130a11bf675b31c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c55bfed29d639784480ba5ab8914d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df84b328f27cc1bccbcf24c204b56d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a1a051eb9a751da87bbd49cd106e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33043de2e94c03425c826be178b8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc6e11d155e9cc1a7aa4350018158536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a44080ba2d52b7066330e0787f62c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6d66d61c719cecfccac3bcc36a22b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c372fbb29ab7fefa86b90155821f0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380ac79bd6326d6b83823eb1516e4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0cb6e414158e15a694008d47febf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598eccc4459a9e4fcf13dc6fc86cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a618527d16ee6e33d385a0ead13371543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9970bab36ae22d08b701ed366dba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217dfee0a1196321cea3a61e6753f84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4ee9048dec0fb7fc6de03b71d1e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929306120cca6fc0dc5c3df75175ad1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0735cfcbe50a31bc865172f1d65f2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b7b3493e9968b8a7def9cfa78dd74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2226db5484ac36b7a12c49409d0eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687719a77dc1b83f615a2faa4f5bd6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11d41266bbf2617dd9f7be44e1efc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbdd4fe4b67d829f1ce6593c20ac78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6bcab9b9a43fd1a7ad9dc352dfb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8df0e450cbe1ac95d47323685199555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1486f12e9c6d56a09317b529b58a2b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbf07244d455538c00396075ce1f07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5437709417827c966b69062916e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f836bf04199a5f13fc93d52eab45d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ea3b98fbd57f5ff5742bf0cd2745560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61721f39d897910172a1ad3a1af5580561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4a8af7549500ed0f6d31ebc1cc57d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d49781cce2e0b07c76da9a84ace0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfea814416055371cdbe7c8aea0d25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed98e17bf4405a353e57fc8e18f4c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c3e8b6b21eceefdebe98a0ef3a049566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1a783bfeecf777370403dba15c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221da7a5c1abdce2232a15c17907552568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e83a70d304b24155da76da42288305569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1345705eb07ea25e8eceb5a88f4cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f441e90a5fa2775a5432b163fad39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821afe8debf08b311a7a993c72a2ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff4714d2f134e1366de9982ab3a883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a282072196665dfcbe54fe7b518bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b22ff1e423e1e2a138d384750b14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c7aae39181dfc1fb3d09b1aea433576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0459373ca86ad0c1f4dc723716f04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e488e6335a563f4cc6aec43e44d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a50bebdf801af4ce25c071cf0a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc1ae80613bfafab8e8ed771eb9d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d289f5f0d0e60822837c8e77d0e589581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82260455d6ba71702599def916871582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6d2929a8f31dbf8e97572cf04407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae712c83b23d60a9e5d70e0ec39feec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15d29151c0a3e839b7692b4364b78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91101a791977da1578867178d629b665586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287efbcb1fee890e2b69197c522efe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9cd5f52bb633cf2def2364963940588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580076e67a94d9af82c19cd62e6974c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa94f9527c77e6a03408ad542b0d37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f696159361bc9a4056feaaba1f6d86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a55c98f99628a13be09914f541a3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b8423faa365b2eccc30dbea7e0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3418ade5b1acc275a3cc55bfd741ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46822c3236de0d4d76585a081bace35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef30e64a4b0e244aba2a8c3217768596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13a314a1926c000b97dbaa7944bfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d1d31838a8e082d70189e7037b21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a1478bdaac6d0cfd8e403f0e1230599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1e6ee4df13b72f7f35a108e3f4f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e1c90d99d6413c30fd59658b7016601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072d85fa7f478c52c21bf0b72304da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef5e871fdce6ac52425fa3b1d91c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e779f4a8b8c08c4da548d2dd82da54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1bf32ec8ac7196bf6f9c3507a8c14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7a5676eacdb8acc4670a6366dc7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037cdffc177178fa5c217cd4bc3b38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d3c988eefd7cae82f08f4005205f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bea2c42389574d3214d8c3f4a3f9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5953ed639ed3b82a8916de7de52370610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f81518da4888832e79e7234ac479b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea92b78a5ad45909e763b26deb5bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2357b686959577e9168ee262e4d7c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c6242d6928b55df7c727229a2083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c24db9b475d5c845dd945741f957c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a0dce93104dcc1eb5131e8f6be19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb340ae7d87b2c34d9a62c079ebb65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8396d6c71f8fbbcdf2e73a200a193618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed66aadcad7b3f679476d409471882d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7ae01ea528332e35d66f2f5a5e34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7439ecda4682d198bfaf8fc782c3fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3cf05063e99d0942b56175525c334622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752986916196e41c7422f46200d1d30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e460fc1408dddf52bd8fbdf5159fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f203134646a38b67c5268d4d836182625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17460fba51c83c3d48315de3fa43f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a5859ddd7309ba25718d483ae1f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4af21d89a82ace6f976501901212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371bf8c34e931fce6dba247dd98623e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f846081db3e1d0b4d5ceda7e39c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec9bac5df01a3ca56f0077c370217631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb9599f6e69d7bc014c56d08895859632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09029a73b444aa44b9c7ab7d60ae2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef0187672a5897ccbce0a20104059634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fefb2dc10302eed53a3a2960ebba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a721f8cd9f89cf05a23fa9950f3aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555a99d03d04f0183a1cd431d04fe9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce094cc95d95b890aa722c0ef3a382638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa269f1b07b300f2e6341c7d21dade5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6853c0f7ad1ca3d20ecc6b04a78e57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654da1384805a35d8cd47cdd27097c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19db62416f2c985df1c68d3fe49389642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7b72673a33ce84d2a5fc74787119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a979140268520e67c156f24a1e871644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6b37473d378037770f091b0ca4a49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d6128432356d01ad93f3912d3ec48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06c7e8386ec8bbacb06c3b6814dd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e786bdca4e0829c1a52ca7c02e6eab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8c9f9e325b6bf13c2f5ad85b5979649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d5bc1054160cbf60e7022d66d2314650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c1695e3c93f1551a3df1b07d0dc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668fb104e470648c10e91a40042b0b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee439546bf9ca90ca3029c89b6490653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83501896d875ab0e8bb9f8678103ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e809acfa884d2d6283e4630121fe1e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4b892e792d708c2a4651cf074354656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c260a057261de9cdbb58c5140237f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093d0e9a7f99be25476b2d2a358b0e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8469dde9bb0cd197bfc47fd4f41640659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c4d98f693fe2736d155beea552a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e21e39dba43bb6e2a2c504129e55e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b471fb31ac2423efad69fab3a4fc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b29ff393919fb60d2e19e7379538d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a191ee382e0d5e47d3a4525f55244664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201347b3a335672c8b69c26ace0be418665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f83784c828f577b9c6ae41d29254666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4752a19456f029243384471f0e94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8605f6e3535d969d87bc87dc10198668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8b4fe0e6e61517c3f5ace7c50ea4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ee5bc0e97298ee919115735b6f87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463bdd7538a834406097a2daa902343671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d4db552ef21e22425dd454a8ab381672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6093cf6eb1baa15d8ed6716a08b60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cdd2f6f630addf446e7e3990f015f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572dc1e8187bbad8bb2c24f38f3ad23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0bf4fee17d69456c375bc0fefae9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4065813488d575a03b457e9d985d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83829deed20631450466047fb34a3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5168504a5de510e734dc763e43cba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbd382f7071d0e35b1bee371fb32f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a965966c21b5be0270b14ffc52ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d76981180f6a4cddf9981b428622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d8b2f74f7496db5143d2198c71f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff27d5ceadb88cb460514ff70c45e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb052d36c17f7ac0d05c76cf945f0d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086511d5776e6a6bb68a2eb700c85a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d4c20b7b89f33141a360e24ee4c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af903fc4b58e430f1b91b981cf0ca5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad111dc864ca57821319cf5efd5121b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aff568d2f87c0b05cebfc03d92e5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaabc5dac4a10677486c385c93e8723691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab708aebc57c9945ad30850f667af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1330e0ecce08032cbd859fd1c6c8b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6b3ef36019ad07b44e01607f9e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b99102d9dae46fd705c4cd0bb0196695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa3d03086ea479e46adf1ca3a72a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce50378c04a4a046da9a7484f634aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59712325ee2f4321c1a0214cbdf01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38caae2f0665ab2b9270cf34a0c9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7179bbbd0a618ad0de977f63402b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523fafc85d1c21845c6e5cabcfbab8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1657a83c045356a7d88df40251e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f838ab6d25a26ebdd2cc9f87111573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f42dba54d2a08b4f080aee75651df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d97d6c0ffd7b77656ecef3e80d2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56913899399b5d6083f5db1cfe58e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0e3f0bfe19c67a8b0fcc03f23100707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a0821c8e246354f10949ea928b9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03aaa5048fbe02a786ae65b5f47698709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7d312b160665b1f11df8e0167f1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220946f2f046fe40157bfe55a874c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94085461d54a8c0353cfa92a7e3909712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891ae9bddf9b03323332f3a7365be6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab4c34a76b307d61754b380489f83c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf6bfc38a7a3fb3280d549a835d67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7b8895b66bc3a3eca3efcd832448a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac4ff6fa375dd278eeaccd2be2bb13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7dbd610d4fe1eeeab5b97a1f4c10d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae61d5d589b5771c3499c6213f3629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1730af2f6b0d526ece8210a2af4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c14e61d0aad2455b773b8fa35882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c92dfc6d691aa31f1f43a081da47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789691dec52be7f0b82b0b1122dda8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740ed198467468e8e97577b984003e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f17c9f280bdd408aaf3be86191217d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5869185f2c11dd123374265b36c07a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c9213224780c30bfb3a9ab9a0ace727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64dc0ece2cacff5734e42572059d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c587b662eba70c34d6381322e4ed37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb039e349100d8a2d3a3e45e501049ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a32cbb36e1e64021056147d20bf9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd983ff33b98259f571aec968b5e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6051b5eaca868b036ed619da4cef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72e2976780efdba054f3f9e437a51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901b0a0ae476826c40790466a576f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9affe372b161685f0c6acd9e312d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac12e973d514cc231dbea08d983619737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d1f19ca9fd4803f63d0d21a29b95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573e90dab54020b71e2ecdbfe81a69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7168e6b50c6f8435af08681cbdce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6a7b1bbf7ef188eeecc8c833a577741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4bceb216c233f1b487b8b67153037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbc11de5cac8f7a4b14ce81d360cc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9762ec350a9208ad0cc359e2985f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25fa611bf666bf8dd664cdd8764e1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bca29982ab29d295ffa7c97189387b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619aeb5020558be7141b25720d69aeb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf350127fbb7b49854cf2d3014da2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e983236930a37fcfcf54794d12884749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316de45861cf09e732e3d9e9640c3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34706302a527a9977afee5cb686575b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7904272afe0333dd4db2ff6a8b1b38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d76d5a94fb31ef1c7ff1acfa65fa3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443dc1db77f62ba22ea1eebcf3699ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f0987c7c74793b5d35532cbd03ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f8f64e3b03e4cd3540c0f760ce05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937075befe94d29c24eafedd65ba3ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5279d76cc08766b05b46c0677338758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd919d195b307d3170e19ace58d563b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9310319c41f9c31ee7601f65f318c77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac551044752db2c2ddd0f679ae0acdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c2fd15729e0524a9ccb6518285f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd94a890726b01ec5103e2a8b41ba4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b0a755c72ce73008e940562ee47b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891fed23ded93b99d328f22b5322b66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b5a0c66911a98c79d79052559c08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b262961527c4cb245d17de77f09fe3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d37514289efb6825349f41b00af7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d1e7471351e20e0c6847edbeb186769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59651e74ed8799cd6e75febdcdc1662770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656079241ee0ae2fe0e04428a1237225771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1133b398982facc1d6aaefd130bb38772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70e700ff1928b44bb90c48464b0ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d4eb0dee2bef9f5e4cfc96dff6c2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b404b09ac9840b8b859eeb617e0563775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5515e88a42457024224503676410d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74aeeada3c21d5c9722fca0509e6e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a1cc0c77e20f34ccde7de7c8d7b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ac95161998d8b86cfbf5978c309a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb5be40a61304a6dc69e267cec1bce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e18885b2be21097ecc8dac1a799e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb47e495954ddcb22e7b970039c1b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89943dbbae443ae98907511b759c48b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96a4152685c4e22cb719d376aabb9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7eacfb63085a2951883cc346899ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53ce82f778b4c8d0e69cdea6dfef9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229590ae5a4db0fbf885f6528276290c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eda64c307ff8d34985942d9706960788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf928085bfafefd0e871a6df5556b5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc9cb20e3dd038e578f944de10cbf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6240a3dd2bb9734ecfefac3033bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36649bd7ae9597b3b39a11ff20df962792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6de1b08868c51c48f9da0c7923447793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958517f0f79d4e213ceedeaf77f08434794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e073300a16044bfa60c2520afe42795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c416e3cf136568c0ecdd219a9970796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96582c8e7ebe64d2adbce1ac0e7e19d7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b98c4e7c4f69ff73179302d62da2c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8b43c35ce24b718e120b951a84b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848120b32c3736dda4805b50baf64d4d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f67916cf1c5c7cc2432e77869140801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808a4bc3365118419c22f02c41c9a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c03135b6d6047a75fc91a1f5da479803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfec3304f2b41f45643fb9d4de38e9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54672b82c2bd1e1f503059e66962d2d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9af12ba55c6a8226d3178cf960c5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d33afed1054b23b7c4b928a562ec3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6707460f3ea85363e5cab446135335808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1288309406b3f9ac95577c9c8c3b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9dc37da4a0d2c9c3e2e6474b9825810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34196eea5da4ce4481108f3228378e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358c7d6ff0bd758b476e54aee4d36c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce322cee03aa41ead55b9d5e5f0522e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42302f85edaa7cb00806fe34f78d70e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209aa2d07fd8142927242314880820815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0066e421e7945943248a088714f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a94868d844d5991bc6eb25ec1daa817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a4f6b94efa1d608fe68550d7d3171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bb9d356afe046a8c27459083edcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1be716540480a22512ed9fea34d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603c5599123c0d85a316ea12c667584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61fdd1b3e0eccfe5f1495c97ac1ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bde3ae8548d6bbb6cdbb61a5b8e126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3826d217ed8050cd25b8fe501f1bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f564749ee4a5fc37df9aa7651cc4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4062efdf08e71b31ad5330b9efc2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e21072f01d432dc12dfbfe987a1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27845def871b57a49a0ca24a8c12176711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4554910e08908fd4986ad9b2396d9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14cf1054cbcebdffc52cba0946048413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a8c480769968b3760d4af01e0adac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c701ffab78ebc1f07e178573c45f7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a0c1f16c10bede621b5a2596f042316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fcadd49546e2e29dc24a933835ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04655bb3427457a34a2e2ec20bf0d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d321aabaed85f3defe18d7ea711f4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05321a1fe54551dfa14de63707046b2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e4f260709841dfd19c5eb43a3103a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a65e84973cc698d99016afc2998222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ad630dc3caf6a2aa094ee1c0a07823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41b3b69b9ffa1c049dc474de67f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3d3b00547c303584aa9bd6ff0d5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10769759cb41876a6d0773a57da7d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9b7d1c9bbe84e3f9dfed3643f3bc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f948ad0cfb2ab5ffb273dbfbb2cbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7f7872b3877db502650c109dc83e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31d25289121987357916c7fba50fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e43c393758caf4ea23790589cc96831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7063bfcd16b048562f03fc4962de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79718b34df19f440977ffe07680a9c2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724506384f7f022b5a31691ae236f77e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4c4d2c18c3bc94b7a609ff690bbdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e452b65f123eaa7ce2a4f287abf1ec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca1313ad5d8f3fa28aa313cc81f0e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610fc01d43c9fe3b80b692eda25a2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79daa4dca71bbc1470176fb30948cac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5233a3b7662b18fbe3a7e66f896c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3d9081c824a24e27472de834a02d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc06163d8afd8823c114f52eab59a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81d97d9b54b6f00cd5638b98c56fe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1bfacfd2313776a477901dabafd5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f0e04d1151e2ffa762ef66a92c72845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5854e4693c7a55080685c15a308446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891778ec2d8f780f0bec00fa9ca4a0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473f6439f1390c800609b2a13b29b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6644449ecd7c2b4141223a4fcdd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0a6182ca00671c1df31448897c7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537abdae2f5781e17ff87ca81d9b0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6a72f78682ade7d6ccbd15180c3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13dd5f554d5a87896a82fe9daf2ce353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9884f9ea993ca2b8236a91e488d59854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670cd9b4631ecf14891ec9dc3a169f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973c76308614697f73a4cc0b7b489256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d272725b26c7be747c5a13e33d65d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceafe9e8c5c6fb2e667e06fb9caafc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132a12e9d9250d1e715a8e39c85688e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0e76f7b9753430685129718c776b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e67710d96d0e4d2a968411b40198761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828893434e01cd4c6530e9410621198e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f94b98b767cb2315b7647a2b174e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912cde6ed0f112b8aae77effaa21b1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f3e5b3e4750ce740fab65dfdd51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239d20639256c4dec0e80c1135563866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838057071dd1cfdd06058cd0cd7df6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39979673ce7a664feb3e5e40174aae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce18814737b39dc3b38adf29f8fd7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0bb0fff3eeb0a3441b12200fc879170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537668b087f0a8aff844618bdb51c2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365bd1a24bbdf08555856c02f43b5df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14005d6d671b1834d4c8ccea63aad3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903169359fe34c4ca40dbb015417aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016aaba917fcbb09849c4142a63e80375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bdca66e51d647a4b466c2e80fa4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7b4784711ee9d589a098318f9223577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9f9d68641c13bfff94b77a1001c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399fa55238afff17b6fd074d43c9c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a16799adea23626a16cd54db1b3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5fd243e1b44e8ed911647effc0a0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673d27e1e33e0e431f2b672884cd6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7208b43393333ab9f9889f8bd68b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb9371ad1746ad18b5a0f8f440ea984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d37d689a49cb08d217c699c6ddec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1452467cdffe2ffb5e227ea963d5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3686f542c413008ff1f136d28dc8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339ac9be353ad4900e573fca14254c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bc28e32e5872dc641bd8a17440dd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a575fc9441e2a5847dd5676d9ca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236739bf07f425937ab0decc259a84591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ffd0af99d48060d90e8f5edf919392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3addc78302d65da6f24b96e45f9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691ce5a9d764d21451ce72f39a4606f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ab7167602dbffdf05a744ac4cdac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd17154eb8f21304aad5a7c806b8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f5024b06f9d31f2c9429e093044597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee264b40164bbe480b307b22bc779d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdadf25b49ea26f4777587da16e80e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d6903e7c2c4895f7dcf6bc1569ada100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde408e40ad6987ecf06756e8bd549101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313d5991aff7cb619e8bb542a0bdf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4856e5378e470a6f8a8b19e1fd0630f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691980fe4483b900d8cb2a8634cf913104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508b5e8db144c8c5daad64871a705b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da01cfe6b8e4193b97bd0932fe061106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a061de09a935b68f9508ea7fe0e404107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b8d0ff6b9445e3d557b6eacccbfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af2c2456348540c5066438bf890ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccf70cc64c00ed802e2f3d683d433a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f22b026fd28b205bc7ae6dfe9b2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e922c2cb0d1032543ffb16e361e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32079585f297a6584a16d2aff48ccd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52014ecef8a4644f44530db5541af6bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa7fa154a6616120632f430015bef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33c6b47ec1592a215d4ee2914c4c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c64c7cb79684ad19d0ad77de82f5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e7fc0fcd9aedf8eeb1e21d1b8f04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4521907dda65f26f10a6e436398f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0ca354fc9f9501766db93ad25167120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c8f5d8e919b9b9881b8bc611a0f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a0bd1e5e133ccc4bec76be2dc382d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f317d2aeb919aaefadc7a5ae1f7ba8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad3da4f1128e8dc852cbaea29921b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdcd76e4a4fbc31bec8a66244190bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23105b1f58715466f9599cc7b62d370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3e24844ca8af8e0ddc63438e4ea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152848a25584744111c5d04e778130ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de11301e45323edd26a1056e0d0aba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb05819605e3589fa8fc442b121e1c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff4c350541cf7cc375bf1304d7893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96499239952f3478cbfaa28478c3a58e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6edd7aa2b62d08e31dbe02c421e6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98091d0463e55bd2e68ca506033c057134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedfbc1caf22e738b905a7976ebd27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7080379fed4d3a1dad8db8fe1c62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b315cca34be17049cccf8cecffa29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f18742ca5b7e1d0905a98b205a78e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102f51a3267a495168a3f2dcc5a278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06b35cdfa1d13e4b888ea009541e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a13800265af26b9b89c9541df5c996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3458949082c5602dd9e426449c1e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2346c3c94baff749d0abc1f3f1e20d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc375c96f62462e6dfab542a14e94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831807591afa50a73e1a14544d3f0e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548f15d98cdff40ca97611786ba415b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd09a71b3172db1799e84e5a7bc3515147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c7ce6c440cbb1102b0fe9e2986c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400667200ca25a4842cbb3cd1e474ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab40e7022beffa0fee190850ce4b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1a69ad5762623cd09edf68b86e38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e861382a81132371046b682d137c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de5ed4b9d04075189b560f4bb15542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a0335cd7a44c3d47d4a2b34b4dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb050e0751676e3e6563b93b8b9c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd08c84bce6d52f9fd4ef7699acbf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54488e6f92325f8c46a9bd70f7f6dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0c68a552fc97c46b6f05454bfbcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e752c45305f5d3d2495c2f09a6ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23509c09cff053f009fc6b2878eb84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca170385cc55c12a8e53f9aca5d87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff4d253f70b0b506161500e9bab1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56e568c7b9ec09054784c5b3cd9b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b06a53681a46ecc268eaefbf593f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f9442f07f1f9fb5333c089cf5a5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b44451c7d97fe9c27bdab2d5d8af0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe404dffe4f607a0bf1d29447bf641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250fcc8ef0ec98032607e2ab6de6a3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44722ba58d5a60acf8c28276e8f3e211169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe658fa133235571792808538af706f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e6beb05e120d3abc925347189fd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d7afa51047aea8b9c49ced20752e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a9933119f61e0677c416171fc0b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac778772213680d5cd6bc2045f052e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592598fc2958f51ac9a5dfdca649adbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c083761e84a384b3be3440aa58d6dbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a771c11a75f2401af1290a01b148177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f361b77cd97921a63d6f030b3df978178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c1d6d469fed9aaa6fc1bbcde47916179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966570c7739256113cb78452e120c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f9005c6b9a64adb73df5ce1ec3cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034b6840d6c86162dc0c5c9eaf9f942182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf530bf3351cf11601082fc8f47eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14bb95465c5ff053b745075beaa7c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bba0e241b2995e9fd90505a41b28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f8180cee31d1a7385c21f25d7125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb01c67eb83c7e568f10936dfd9b2d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b5f6590787d1ad615d5ce72d0d738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbf9b66c29302d6798084179511f00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0138b0e2ae957ac3a1e2bd9285bb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4939718c8c052ab14b606583034551191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7f951b6d553d9d9564dc247e5c05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d97ad8a1affdbc693097cb98d190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6dc627a1ab5192a0fae3ecb80438e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce2692d0c82393c54b25de07e3faa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5d696ca51525d8cf6d381a3da817196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89444311f389c471f7f734337157d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779bd25bd18f5958ab97bc47b1c71c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f45c8074f8b9a7e4e442b29ea73f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d709ec8a7c9a1c9a3982be70b055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70240f2f060d3b474b9b8b298a5480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cf0604b2a4f43999a66c77269100202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304cd0198fcf9cd87f5cc7e856060b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74926698b8c6c43f3f75eda02a4ad4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379b499195bcd77d833e7ec24ddb78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903cac631d5f3a5d5ceee8270237ddd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0e411156b294f2fa044d9c4a0f13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c2e98c6bb1e6cbd60c2dfd60ff9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226416ce25aa34f3478071d57347b27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71c3111559fc4f24a70cd6fc3a52e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7cc9caa0a92e669df28db7c84e5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46b46dda903398f70d028ff7c43e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368780146f83d07d38bed21e35e302d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6728b87795db73f9d88336c274029c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240b096d71fe803f22a04d33fcf6d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753655950566edbcfc43ec24df6627d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c5cce9b76d473ddb195c455afe7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6c4483ceb9708f5a583cfb7aaeb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e405381d313e16570fcbcdc0adb60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb2634d11148811d244dd9a978fe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d1427d5d7497f10fa7314781b8920221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2692208b4e76968ab1eb7ef00a21b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b22b0388d81a51c79d34102c5c675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689316355ec6bf5131283435fad18b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1b040f5d12c1385b077b36857a74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2ffccdfccf2656eb371e132e8e82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea5f20489afcb4f7ef8a8ec070ff3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142d8ca5622005a91391b26c29089f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5499cd333a7851fd0a1070afb1fdbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17e4a7296e27660324d70bb94c6d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2aa7bd720f74ac9b28cd2833e18d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b0ae5269b0789420c55a8fb97b5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36944fb9a23092b8141b54c4ec2a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5246e8c85c4caa5d7ea89a4e728f13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b838aa52b50fdf0b649af238a51b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91f406f291c56a93bbe6c1d53fd8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b026488421a0a050d4a5bbe74bbe1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e16582daa690c4ee9ad1a90921f66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51a81d6569f321df0bff525277a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4fc8e10a79ce1828af9fa66724e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c6961a097af4150751d9d8711115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87722cac9a286d775a93ef865befb51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d144988278bfb96219fac97fcbdbe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5fef8d03220b90cd342a281d5ec7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fbb4ea519bf69f429d8851ffe985f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140862fc5603bc170a8cd2f69bccdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148e0a3b55482fa41690fbb31f3846247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72544304b83ac9f8844d53c35138ad0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcfd5242160457ac277322ffaf977f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45298823178f8e1fba19723d44eb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6310916be342eebdce1011c87d39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e867de736b296d915bc3c517c60caa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e745f865960d8b6ab54e9d19f160f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edcc57029d2d4d10954cf9dacf858e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d465165a9d1b6d3fd094cfb0ea71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538685bc5057cb51e441d28ee8b78b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d37154fb2d8c49540b0ce8866a2b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac301941c5e8f95dce5c4aef56d44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c8d9d6d6bea26ae0783f0e3d47b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faec24be8a767b3d799165fbaa030f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5b5733e955471acd91ecbbc08389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a2ea2a81f289a38b7733d8dcf47a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b653631831d54a88d277ac1134593b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3cb41b2a7d21d58f4e0b674c2795f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa419375912c4e37bf14bf1d4117a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9fa548f8aac10edcb55c6717cb56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455334c9e5d5b896cacb7032b5c1e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffd2e84e179b35cd2a17d383f30d15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04657eaf78a34be8a041e0bdc3a0f002269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587640b576a0dec6a3046e636da746270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee978517857aace36307cfb73b413271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9efc15671f3a06c84e6d8f53071ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af195b8b28f9c995c45aadd54fc43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b985517539dfb49c6c777f1ec90c08e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7813d9deff39fa0cef81cf2ce632c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660fcee079fd70c9d954106e33094c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714caf23075f07171ef77c0257029694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b388e4c511ecdf63d3b3291f9795d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b6f96c271e1df3859007c56aa8f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e49774272e64d917fefd0013844534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018338573a02b54079b0d34e3184376b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba62be42d1d35d023b8aa0e7f1b1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552d64ada1b68bd5ed55007ef1eea6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a199b655bc8965f0ceecfec82ba7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852dadb4c2f28f60b4901699ea64eb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275faa58dc98068a452a73ee412e1d53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce497049aeb77c19e37d0ca6cfd3ceb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b8f5a454ed89fe9e65818e66b8b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af3a63825a370575a055e4a56234c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee810ac29b014dabcf385f318bd6fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a760b4f6e02dc9c9c99a4d0c78fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d0c6cd3013e0994cabd06906cacd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a5c1c1d55eeb97d882cf59bbe335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0f771dd3eb379865249a6a6e698b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769425f373b0921d8d57e1529b505bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05fc760ffe265c4e4d807a1a3d7ba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6034339cbb64d16bcd6dfd581d873f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93da57f378ac9d01801327474d7f90c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720a7dabf2916e47bcde9d6905a8d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a10ed54ba3e03ae2c1b19ebb2df1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b4332c1f9db51614fd41558e56d24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6d7d4dc83bb449d2a08e9b76ae39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f822d68a8c0bc920eb1f2313ef1d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944c8e322d2b36e4b8eb9b5541b954304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3a51d0f2a4662031638b5392bee0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63952072e431d57d01b1a4f6d2af7edd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a12438e36f07c2967d75d6dfe0f7e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ec64908aadd1aa58f30b9d0ab501308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d059f6fdbd2e20740e7862321a34c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f86096660e140ad298295943909b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1f317edcf43c161fb2b55685acf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a61f5d17ded42a3485d332808d6b29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbea43ca4a17176272810a2c97a2e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1636d0e482c9fb57ffa28a6d761fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e8a8a5a66e8a9aa0011b25840d22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe895ebfdd86b5aafa28e264e6639e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413df94ce03ba0f87e4018baaac67d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513cc625b0d5c7039cde9c6015286c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b7cbe1ced48bc519baf2de13fb944319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9687ae927b9d78d4e28250d8d2ccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b45b6c184618f1e282cd975cadced321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923498f34a8feb7ee685b4cd71acf7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7e84385f3c428e49ea994e45ae65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090caa09e5d053650c65cfd1765b532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bc0cfe85d843cd5eb1bf7fc2b76e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc0d2760aaf3f970e8b3426487b146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b24c1f2297eac7ce068f82c2b5490327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150948c334843ce56aa307a9214716a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014ece6a360b8434746f23ab879422329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302139f6e0927ed8b13a687d46c18ce5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734849930451f22b8762495704d8cd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c5c580b8515b94c438cccc33617cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8468b06cecf79ac7c98768023527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fc24215b7db73460ce18ae36e290f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09579855dfac2a8ca0e40a78c7769bd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c065d19eb085b219e92c8fa37eda71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac54e298eff1a75312237b0e78fb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b544b08490bf37ae32a0d82ee314d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4143c4ccdd4c535f67a09852152b3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae24ae71384452b43c31c07238561340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf45d5c1d78a5244d7b2c5b33378b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421937570592ab977c3330ff7aa5069342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675730e7776396ca2d09825138a2951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016ca643208eea252db77869e4dbf48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1404cf280d176e99c97f33b3ad751345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46460784bbdcefe6c33159a35673a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50431b51bddbfc22d263b1828b0c2de1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d5fccca4f3f1c04d1011b29e0f8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afecbf1453d46e2726bd38e38f8543349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9aae268bd290f9c10a4425b93a5fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c502ff6db66a354be3178989af00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b536bb0f3a2aeaf95de717a8f2c2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f447e1339e95873efae4c69a6d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81812a5f0b916eb25f0bc99a06bfefe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167192ab2dd1084cf48cd238e912143355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3b75929b3f1a15bb6fc8e226f31d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e525127b39df2a16854454e29591c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77dad32a6ba9c6b3c8c88675f0428358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc3557d6ed77872a79418f7b59152359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c694241b47f46ab51b394e5bac6821d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a334dcb03e3a810e6e3f3353af64db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392c2c27bb7193e4ca5147befffe321362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afe32699ab656af66a443508c0c1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af8ac28125b2ef36b1e5df64c6782364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5817fc8fc0e2f5c555a84850afd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01f7ee9bafc1db28506b5bc3817221366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4188699e77d149eb62320821574a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b67af68f98717cf3ac736038edca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20147445a6dec2961e2ccad160797907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d6a80119e9a78f85457f8f599fea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ac38be0205fc7b7f8460a80fe891371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df8b66f21578a53c0b686632a3a64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855512b8c91c399ac1a6738185b9d1da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5a9a33fdfc0b266b31d6bea63a81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ef022771e7c1112fe84bc3e9b4ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ea851e5cbb7aca3f0354aa1313ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c52b63335f14500ec2a8ded7c8794377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6425eb83525fdfc95ee9eb61c6885378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671beb43375c7fcac0234192e43a280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba168b64e63c2e84965ddc4d0901a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b685bbd4a312b61124cde547d73e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846cdde9351e30827b82c70635ea65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972ac31ebb5969403c8816fbcfbac47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae8d31322d441806089bbc0174a94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e10bfe4834d83fa8bb7d40638763f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e4b71344aa4f065359c6eaa22b04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b82d8891db1cf196ee98e7afed1c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7cc16beccda1f74758fd9d57210bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9faf8abd85b47680932832569ef57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052f72663479080c2037a303e52f0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e03406ae94db71057088394ad01167391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd268fe1edb7309d35bb214e35aa3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd3604ede3487ffe9da5fd4bfb19fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb79b60bc8afe4253d03c440b3abca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9f6ebb98afd9f8bc256dc359efb63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a592b5a2c397c6bbd544328a42383d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c957c77b382a64be3a930647d71d7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a636dd7dd7bc5bf2974cc20fcf1636398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec2a55cc8e1652c7b365fd5ad407a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff81396086c3d3edb216e1668f40a23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea5b14799154d119c4fa617a1e2d34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf020b6cc4dfde864338558867bc762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107bc39fbbc165ba72e6b859780e51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89486d2c5fc6caab66802851975d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f8688c2d9c3ddee9ec8e261938c05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c32ffd2e41d36150c82c389991d8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c8c6e8cd35bca2bd40409979c7676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a34e46241f54dad0204698b6490d9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552599f2692cc722372b647233dc0e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a262d94490be14c12d0f81efda5aca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5720be95ddeb13141fdfdf99d1946411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db27c394355bff0993a9edbb9325e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445ac9da174bf4594d9c98a2b56e91f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba5acc9f75f8bfc56a4bd01e73635414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca70390fb465efcc4b8459a0b1f76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215abfa9d2b88f365bd2f7b40bda41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c3ccd693f48ebb3927bebf6b7ce7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f41e9482da203e72ab99595edf750418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd91b785495999a1697159b5e691fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99b40c8e1a23ac6fb6ef8e57eb40b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045271d72efc0e3b7bf6703dc652e6db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19763d90364c7e7c3bedeaef474ce47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc17fb4bb76290d10e7d730cf82303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22107ab9baff1833996bd0a5350ad339424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616eb1923fb58f3a031f8f23014b676425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff843e38e3d5dfd9f66604a822a84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec1bed92ce587e4ea2169ea095e87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17877d9b737dfa213bde5d31c908dec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403e5184b43f40de4e5da1a3578257429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645841652b2eee96c598d5c044b8be9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ca520425876f79c07483f3decaf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4570007a7cb7cc40735ec1b8801c3bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b980fa1a3c1fa21df92b0a7c48d88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525aa0ef90138281caee7447fddc1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9449bda203afb07dc8605b6b6106d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739226ab76a6fcb4a8370d4349cc19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebefd5b15fe09f4e6adb39a435191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166a1c605f921aeb00c9f995959ecb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bdfa664c0520f2809d78d80db2cf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c2db78c44bb5ec0e19697d915d86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f3acba68e2f78cce62b5a5733f6e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baff80a7af2a8e8eaf8b57784caf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377e9e17310d92f351ee68f96e0319443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3b88c8e94ce83a1862c355b60c36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f94ceaf569503fe0a1c39c1f87b6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990a44160a51c60cb33ee0ee375651446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9d0be0a0202d5990dbb9db44ce1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53709623f82732c2c1d6340f4103010448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ffd559a82d03d60eaf6fe12c5d74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb7c7c0bdde2e4138262db19bbcd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b01903f9fb74a93a5f34f52a3d532451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbda1282372e26fd17714e5febe86b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34d71a4bb6976880b28a2fe0ab95c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b51939b72de04863c05fe31008638e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5611e559f3f26e71759fdfce28639d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a939760c387d3b7e41f36f6baf95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997cc0b77069c793a7ce83b7f773c26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779980eabf0fe1c50e77bddd39597f78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a9b8643d28c051d5b28f7e67adb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc81c4209eed121c80ddac9d38d71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08fa1fa80a2ac6eb66d12decafe14a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fd48285638e1060440899266443a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0035fd9e7a202db7833e1d421b4675e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d6da8b741f8f4d0f78ed44eca068464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bab482aa9e47f479a9bca6b914af3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de4fb7d97ad7c60d7b1d92ff6785d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548dd70e6a5a669efa2894ab5290db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236d857f896ae0360f47395a5b6bcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894263fe2c57926cf4c99bb3039b3e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc72ff6717bfac632534af116f398470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78a4d4b2be5a394f71f6de20b0bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3f00070161f8d521107513c49983472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053042cde1be9d6f79e7e55c35337f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcca61a6a582fc0d980b94a8457e66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad11eca61ee4a181642fd1a9096f05f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9fde2d97ce9f38aa1546353abbbfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ca9ced8602a2e95d3aa58a324dfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077eaae4c6a3232c4887df60468d620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fae8e78f6a110d3adbfaa4f32f56f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1164e4d7f1877fe5cc65ed4fc5ee36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29ed8400cd7ecb43e4028204e56be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100d21d92116f833df96e36140ffcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415527fba4a16ac60e0ca9d17f2271483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e3fc7f94cd654645ab60d7753c53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460db3452bca1b33e4d8f9bb16d2d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9865002e21a4a20bef5338152069486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d68482c499c861577e8cc8557653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439475d3669617340b19244c7ff9135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88dd4d6a0f78742b515d7bfb0eaf09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023671c25b948987f373a0001cd929490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd5c509b0385f36adf112291ebe18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1bfaaa2782ad3fd6fcd306fd593e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73de4a65aa731d6b00fed6efff278ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9b7c61daee622edfd218738cbcd13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e00c7862de308aa15e516f53e136495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e3a3e7129ab0fa742ebeb9af02ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572955fb0109a3af08ffa3bbb11a44e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2689fa41685e4c071af8d299c9d4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb9bf822e536936d3b0e2d01e20ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549564d2af45471380f6ee78533bbeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d810f7d5f464ee94de809525e69fc2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00b69d4f33ca46ed5fc029ac6865a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fbbf69947ba1a8650ca8732763630503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128271911f42588d391bed68a3fcd4a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed175db28404087edfa73c2cb6008ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6387bca8a709059e9239c955e5aa5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb3a764f73fb404aa64850d5faf8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e8bd0a26484cfee947a7b3960e10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033598e1b07b28e8fadc961579f23e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ba9886f959e4fc7d8abd770464d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ebf286d6a1e4c8541aaa9f72acfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6521cabad040125735e410123619b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e79a43549f923df3718cb21414fc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5c3f29bf1329a6d686045e40b5b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b6c1f00dedfe6d7cb8f7c806c5263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1c32c0bf07c36baf3573e881eeec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaaf0a2e3dc6c409b32b2bd120b6e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9639f01084b0ea783d207ab809217d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9496ada0c64080b6481e86f330191519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6af2b8fb990cf1f4fb9367703956b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477815310945dccdaa0ab575e0081a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1475140061e527432148efe0dc361522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38bd3aea4ac2f65964f3dcc6d196d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e01d427942b6eb8a7388302ff59b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952dcc5bba7a6c67e3b7784217519f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0029efadd8a848df2f94ec44d7ac1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174b965dc1df2b2ed1faefbfb8d780527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a630e8888e8d78031fc1bcfe82c08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd93517d82c25d41b9e627cad81d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594498b2e892869ffe279d1326bade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b42b909818424a9dd602efc2b4ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b63b8d94b79732e7b9d77aa72bcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7be5e80712cb233a8eb6c006ce4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba75929e6bba72a8c1aba7335b1e42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f745df4aa06bf017dd3259cad695a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1a6f5ba11ac9aafddcec87387610536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014bd1b4f28232d250c74d030da7cba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad2fec37fa234d92a0a4e8443171b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627533ff83ea4c6ecaa9777d92ad945539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c251bf659eb15960ec173c2e7d9105540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fafa3f67dd86627bf55deb926e74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048da116cccbb9e25279d6e70acb53a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f3a6841fcf221677ccc1b6a35e9a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450397af1bb7d270248627b17c89dfda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d7a801a341a62675957ee3a6cfd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f7546ea4e1d28cb54fe8539561d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46f537e1efc22ddcfb6a340d815095547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a95ba174ee4b8d3762dd54c105a6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe110f05487ec9d00a258c3227c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006e999da4b2d6d274a063d2b58be6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dfcd637878b41ac7f90c882362aab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a96b55afb2315260581b694badb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e406bc2a4b9bf3a91ea649d3ce39ece553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff3abdd45fa25866ce4319c743d74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393db11550577969733e36f74c33103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724193c06a063fbf68c474dbedfc12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35db0368f4367ab6570b83bd8bb55d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d48c7c9f6a9fa741e282848118a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57c2c55380deed62e74edd58608f28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a758d7050f21cfbfa0f08f29e451560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e15021122d71faa440c2a71532b14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cecf3a1fa0541a47d7eb8c3197b95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd5c99035b34e9f59f0ccc8b010a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1bfb2ddccc72b36e8c565368d3ee9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee88a5e930a79f978d076b9ccb71a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a9e4b68cbb32351ac6516a3da847566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e083e9221197e138861eec4e11d29e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc881e388f08566bc7428faaf4b4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3732d0deae23c91bf41eb5594f903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db572760d39c277596214c0840d4d3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8740a917c510b124efabee790a0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adb29c1e51631ec615632052bed4e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093807d619259e533204f6572c413e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39679d635d1d5d9fd588d2fa7bf07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb4031026eb63484aaa275df757ff4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db8cdfea8a1027acd4122b88695f75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dcd479bc405cb220b893e2280be7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f9f5d5aa5e070b11ed892baa768d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83fb17513a45b4ad7e6e72a3ad0b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84966c8d84643fb4c63870e324e77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db4d7e6068396309d82add4f9e8d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f76bca37fcf728c8fd8acaf20e72a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2722a82a090cb173b096c65a9ecdbee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745db0b7b68e99395fa9b81eb5f6538584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4468108151f4a6f314fa67c9492d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0989c714a9a61e045dfa4481d74515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0eeb12cc59c9c215c9bd6ee9f1cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b43ba2dd242451d52ef9486d3b366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09170520e0be7b4f8fadce7e25b9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41224e0355627d6c15700c3e4aa620590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964fc62594a9d5c84bf36b81928c8f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6162c770e9d1ac5359f3b370a6c9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ae9b8040c5cc1bc5eca13ecbbd96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165768514bd53fecab705e6a3c000ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca5bab5646ac36c35be1a481efa06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f791a28b21c7c67bf44156d2836eb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa911f6330eafcedd3ebefa135d60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a21d6b2c4757754d9a2cb56583cb0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d5bb2f630a16d0548bd69d7d43d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3989ef9b74480c01b7aeca59b3de37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75684244c40df54c4d94107433d62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c714b984e682099374733654f99fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606c40c2d097e25ba0de7ae214c6a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0313c1a0d293bd2e206f64a2302449604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385607065155b82fdcc1c771f3fdbedb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf218d13e0319542a2ed8056c120e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57466816a34756ff522783d41b2829f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb75c311051300669777f49052b725608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd747887513d5823d29ef913e9d30a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca97dafdd69549d6ac2263e95ac7dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8198095456af564a21d4e62a1a409b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab120f13450b6bea08ed644942e7cf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cadf6c20f4a718e812d5e3044c036613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48b4ad03e9887bf23ccc9bd54c739614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543a2d0b3b7f645f24690d5ff17989615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4d65dba939c8f99dfdfb0d1cd2fbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231aa5f158e40fb7ef8c7b652da1443617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e73c21bfa4211d11024805ed5964618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095774c38d5a6fe1eaf564063ba922d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b577665425e2b090be034a60de405c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd555d4cc4b88785969aa1fac6259621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89628b69b7937e21cd8f43c6330d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb27d811527700d16a6afb08d22201623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b8ceee8fda9618b53ce9759cc35a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131f1688883a812b59f68dbfae49b16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c306a04533087e344a817a5184194a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b56003e3becd6b88aa8f785e4b73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957f4dec14c593d15428e2b9b1518e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226041d0f2be5bfb1e9f9a307edc890629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37933b941a9448b457e3c7d9b3a5d27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ee7b0ec9825b562d9f006d975145631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a9c78163f0fb173e7f565915e1ba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419544117e39a7f5391c7a8e0f55b21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf44124d441617a604056082aec9fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b5ef7ce790ad9e1660d1bbb9f33f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af22ab93de116604eecbf59b4989114636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de42ca3713b30733444dcfeb64794637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665282d25dc21be4d67db1c2d2fc1f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c57a82ea26fb75ca52ff27a2ac37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad768af9279741d548176053e94eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896613fd6cb8bec927a45888406f9f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd1512511fd4f7cad6300a61ceaad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72626608e28f04900b8e35091aba7c51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad2dcb6efe8883ea1ce081f57c042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5a15d9a11d53e8fde736fabcce27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6d8fdc8d9cc570592c33ba6b7813646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97622a63fde0f22e1009f4b615f3d55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a78b0b9199b075b02b24d5cfb404e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a72ea69f12777ce015d34aa9751c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639f5c7002b7d08e14aedd6e4b359b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d59c7ddcc89156209b418bd2786bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24d52e6e1add5c3528fd0904d4405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a975cb745526c680e5ff012ab913b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8a46429b4d02413c0ca4c1f419de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a997c730ad5b9b9670d474db06467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ef5f37610039b342084b9876f299656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc2df9cba8a047c0132f9ee42b1e86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45a3948b571ad756816a52f1a3494658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97618664ebde76a13ad60af2070b15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d92f80d90b05a996ddb0f2ee0cbb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f14f8d04e7f16ab7e215a4b6aff50b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f839c392ebcd7a79584e109aa8ee3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db84d4b5d5bcfcc4857feb752390e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe8430609d990574fac6f438619f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6600f50864debc317ff0d5f58e51d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137a6c78ac92c1359176468453b344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b16ca76229a9ee98ad0af63f16c7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d8982e61c2507c53757f50ded7e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b33680702334a232d2a0a09af37c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee493533355aa68b3156a983f7d73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63342399bed7faf45452e502cc5aec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7543e7e4311206cd3f7b3f801dca0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b1b24b0610a570d7a75ff9525234673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c670bc93ab95061e7bbb453e74749f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2741635b425aa1c04766089dab19c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bec72846f82137ae38b6020b74d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516376a54b9ea4fd0d5f15edccb233677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ff5ff22cd64f9c4608fba0a300a8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969858100d9d523685bb54cf87ef8f10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a56982aff83a1272901736523ee4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4a669c546f2f4a3aefda7d809c22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7424ceca6f737be83acf2a5b3321682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7cb93fd2f9d15dc58e25f180d474683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a6ac357cb5a1bf8a9fcb7f0d4dae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247f16cd0af22e109a78b30eda41146685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522793ef65e43b2d844214b28a177f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edf5406aabc5a092ece2388adac93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293f6de21fd4111a92e4a970224ef3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e35e0fc735459bdef86842ce71f0d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a890a9ddd71740d082579c55c023690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7c17bcff6c73fb124cee4341e580691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53369685f8e74c3410a2ea495373b991692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6b0e6ecc9004c871b70dcd65ba1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cd85fde50a5791073c6f5b68c144a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad7ef10437ed7cf30b50152ad7b00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b1b2dfbb39f84c8bfe116d4cbe6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8bce87e94991d034aa20631c6e447697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117f27a01c421cfc5a410d7d06dd32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099214060ca442c9dbc56f3e8c8717e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd23b149f0c0057559bcaefcbb9ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf4f3f13d47ce8d926e9e54b5a822701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed427f9fd407d9f82d8b97abb4e8ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c4aced3b54d358cc7cb08bdc21f0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96319cce3d60c962ebcad7557c58c36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362203df67dca5b6a5a14cb649375e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744311546da35f249a20d26b8866e519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436cbd4c569c43fbb8b1d2fe12a5176707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e6a4ed2846931640e8cc30b5d3358708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138372a8dad465bc8348c5e5fc4b95da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf203b19853d95e4d4d6da5b927e8e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc19505c7575840208e670445e035711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ce69687a48018b2464a9f18b334a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1734b1b3fadce327395c0c2ae41c61c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1c3588105124c153af89b261d659c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857da494f5333071d62f503bc7f7f7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67cd06e0267a6d80e7ea0bcd6a5e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd666508431d3296eddba33f4d4081c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36dd3700b8c1ee8739776ab288bc0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28eee271d07ea2a460af4a31901177719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e723419c4ca57b338d007f96ac13b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce6894df8bdf1944f1653253d5c0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f63b2660da5c65f4a5b7d519d4b2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d329e4c561fe7996614552af515d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef0329bf06d4b66d8b6478916b37a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac628798c2ccff2825869bddfe94601725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501fd7b2ce2c45d56992154769ddb32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718aba4671a1ad8f834ed4465e920df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398f671b81048c93c87fd2fe064dba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30166af53c9720cccf5e41b8ab18de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba7a6948fd2a4ae8f3fd7f8484c22a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6bb626f16e81e2872bbee7937b101731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c382b3d271a78101ac6e4fce9a766732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb116fb19633933baa5e037d65e6d78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725d30aed31d726452105c7ba97f77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82aa647d89ddd8cf5bc392fdba0110735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87686ca37d171c68bd23413f740d59ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ff1816885781f2c0af3929e52a3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300adba1ea8fb59bbc0ff647139b4f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407453116032d55aac3815f41ecc4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e8f341da2238fb7c09a366d12149c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374e9d4671fd974970aeeaaea605b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f3ba8235f8297820d1324b79019fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40416d5f19a5267d04efc0af3ceb6f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c624f383ec0817847e312f3c92c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383614ee4b74f53805079dc0eb9fd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9e513e661504df7729e800551397746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9553950e888417dce7fff10c42111747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8800bc36d8d6654074fef28c31298748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076432aaac7b7d52e7635167e47cbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a87a97d74a8005c8014bc49ad5efb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7708a01c81c87cf0f823be1322eb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21c4b238134f90371db9d1eadc51e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e59f2f722725d3dae755728ec97f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f604b44b6597e3bf7ce14e8aad935a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e062658648e2e73b097bd3269f1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90cb0689423a3ca97aee6834b0a54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a690fa2f6604c8cc63654f63c3b8a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8991cd2679028204c73d426bccf19d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253369e395f9c2f8491b3bd02fb4806759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b02d22148c6d9f9578dbf783cc93f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a71720c0017f7d8fa5f137da0c0c67761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5509bdc70520f96ce20adbf2cfb35e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e428192a799a8102956f3958a8ac2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0d90fd8e736a75119778ee28dbbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ff76bae05a0112a78009ab9237431765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56c316c5a2183bc9ae6fa53893eff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f8906b6598d5b04ad2bbf4f4ea0ef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>