--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894402410e9bded85ed69f47ee52c3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e557f5561e17db20853466e32d0e7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0130d7e6bbd24b4dbf652ca8ae3d383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b4f3028a6a705732b14c214e5e10a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73aac24fe7353d7a19e726bb82abf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32d1f8c79b13c5c791bfc674edd066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735623218919cc16a293f0356c50e477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63eb542cf9a6632443c0b63ddd95c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872f8d50e591dce13168c3782054319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff2eb61aa3d2ee77be73b96366b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbc2f7728e7162a771250f9b6374311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ae1c4cc6481af4f7d28152250ae212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c8320fbd62ec51e51ea0df9416c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9e21c0d5a3a6bb068cf1d6b38fba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f05746164d35059076cd6e6e060215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5ce86d35469bf8c0aebe7d01124e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640f26f53d1232b70ad323d21d847e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ef14a4cd03cc4490ead589147b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501536f17ee360fbb5ac8907d16a785919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782e5fe39ce84931e4d268680746b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ca8873bb35380a68df7aa7d7fd3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf965d147a4d87ef19e9d58cae663a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14e2ea28ec5e49a548a88d8b2bcc0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b9d51d34de4d7aa4d85340377db324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d32e63a8b900bac95515f2cc0948a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4e27a9789d7a242c0ba92d0d806cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3de3db130d3576acd3b03d134c59c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d393bcde7eb60cdc20d1be0e157ff0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba504c4b23c1ee6b8c5b85d8548aeb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566202a80d9c73b402a8dde0007d6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d34a6ef64e98d582190058ae09c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c0f7b80045d36f4238762530ec5dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfa85726e19d143ad11175e1f7834a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc94d99d7b8f2f6ed7b036f683cdba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e71d6d3e861582e672d28db1cbb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d5198d151d2aee713b757429903136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63299d9f83c4c5d79fbcbf50c2e115d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d1df478e7259c6024854bfd09d2db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b635dafea2bd167038b29e52e91839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4939312646d454e315b873350232440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f409c44c4a64833d3a3028f4991d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b4e8e02ab399c21c8225ec2d613242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8f40262a34b8a566a85ac60f1d9fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156be29da8dfd2f52b22bfdfc1bfcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5001109847bf480aaefbb29e39f8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5fcc378706b0af9062f55a6c0410746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4030a1e97379aa6fc1f2e04e76a45347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d8b51b01f2e8969251a2dabba89d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bfc890ff253a1e3fba4cdf145bb7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32dcca205ef2f41b016ea2509ba2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c119545eed7d9ee4d0496956dde3fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a5804a4b78e0537299d62fe3196452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0c2b1f2e10e57c2d86f86899079853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6e1417b8099d63d313542702c7c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2076f1ec167098647db98a18aab88855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e8aec24a07d156e59fb56fe696e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a812993389082e3c943f0b96c6b2e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b42cafd77971a587e187e5ffd1d9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa97ba96a39eecc79ee25be4f1e32d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911750bca68171014ee81c6578179e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a7b829782dc6ce2604292f4ecf4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf19f9c0e9ff4e0fb68107549f228e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9e88411959051b54603225b10b0f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56422273ab740c9ed7bf1c3330481a7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7d805a7536515270b9df6a4cdcfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756199006face380af9943a6410d5c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90507ead9042b4f7a94798bdf307542d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235770d06cd3a99f1d200b10ac2d13b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2b400018730224b363d373cde12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fa902724933cf4e0bb39c6bcc1bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d6447fa3e6a15231b333b02e515771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b168262c8221c8051834268a5d1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446de8e2b720a51490a1832f13eb84073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ef476f326bc8ba82ba46dd3fa9bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041db64f82fd2557f24b15488b7f0d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191daa9e94ac83b93fe9c3e8c385edd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae97d11efc1f515204547049ae5c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528bf5cf93de72bd8fb9fecd07ce6cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c9a2030dd19207484e9ddcd1480779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b51b6e902a21fae997e69ff668d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21abf9af439756700f553cc98c914481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef51c37f5a4aef1d4048b53e40643382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a212260eece38e580f3a45f5df7e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d56b077250bc00ad7a80ae763e72f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f07cb064297e6bdaad92923df2316285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e43e0d4abb690c6b4d3d57ec6fe086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e460de5241f76903293b5a0c27f167587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79987bc9afa994ac65e6fb3ab3253a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1518e573adc38d8bbf71ddf62b686a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944978da01d5018d1778706a7544a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101686145fb113f623ab2301a2b5843391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bc39f8beea922e3a5a70bd824ee0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd909f963a7bfb30c32703a03906a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad459510b1e3bb57d73d3c13fedaecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3294197cb7ee982d07cff15bdab11395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429af78fb915b19fe6fe875f179375b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49f82917e7d69bc19e8812e8799e6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dbe8dbd319e6ca4cb65ebb70c4ab798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5522cf910401a0cef7db123b3e2aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a117f434b2a4318173c95de1150b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110af542bb67750fca7efcf8e06994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd587e3133584bee7528b0948e7bd094102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f197bb6ceda65d4b8734f6a7dad5ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67cecab1d4d52bcefdef5d38e392e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84864342abc6725c3188892ddb65eb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5759c3269c3e3654553b6c33351e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb3c5781e23bd1c219deb0e00471c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f3a5e0c6d471812accaada59ed7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611eba82710eac03541295a8a7a3e45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cf081c917729a67bcc9cd121dc89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964c78308eb671639229de61c82fc6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303e750ba30e1dc2685a53428d4a6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14559346b45205e8d8d18043b13dda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d0b520eed90c9c86232e2b676008114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e780143d5b52b8c2f732e07f9cf927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6034119ef69cf89948b77ec823d4a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e2ef98a293b8d41d79ef9e5f02ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d889bb4032c53d62bd83edb4459d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0875925e0e5bc851c649482b5827f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cac61993db89eaba18a8b60396db75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e0fd32375bb12403439167b3e4bf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228c3c106287e900a27c06a45f36c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec069bbf7d4d97b8244419ca0ceaee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95bcd9c730cefdc46ed181fc3e19e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a200d464d47b81b979ab45bcd6de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0849e04b0144da31e71507e26eaa3f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84f26e0023bacd929e1b3e927cdd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae4ab3070d83b93c5eab47f4b7f76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b013f91078bd7c2dff89c82caadf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57c6f3167932ba9e04c1636a75b4bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fcb578b19cec7ceb28de9d085b8de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7864908670ed553619fadebc22d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b1e5511143f78e05f57936a0b4ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392649e04f3770833e37e06e25d111b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839a0d4f734bc84062a3d806165313c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b417be77a28e5ffb7f8c4dd47013cfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9c1a137eb90ed6bf0cebe0dc9292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86865d334ceba814ef95e23b43b54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac230d0ee1e29f194e7c6ef96d27359139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed5478e443a5e6c637db275fbc6797140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adbc1414dd935733a704780cecaf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4199e05839323e44e26124901a119eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d71a8ca8314cd50a0c03219425cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8f17f3758493e06b0a1a0f2fcdae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a78f98548cb0279d69d7d1fad0d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e00d57f77a8fc69d5007d0ff3bb5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d5885347eb92984d159e42c6dad1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91881e2ac0ed2a7abab5149e47a5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec5cf0757ca559b756c75b76b757c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a130579aac648929ea325e97ac705150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9eea4d11b470bd27483ab9cc0cc03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec556aafdc999d070983db0388bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0793ccc76ea8ce43efc117f07044b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8b3785e9ef8cc84a7a79a12f97cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332802770e7311b273bf0f961cd8611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8864eb0bccaa117e07027bc14ec57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad00c368ec39f341a9a5c187931dd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62d9931db73a4cd2b0fee4973d916158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ff9457aba6e83c536db64066f2ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5cd2ed5a92933e05ec9d2d9b72fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabefefd5e1bc33d9066753e56c3b4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b6b6d3ebf1a5d6293e5522b7af0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f669c3d24ee405bb166c256fac8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8fdf68029cee15222c8cdc35658c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa191b49841ca086f877fd14c7f0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a991fabf833458aa640e6f0a67fab72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b89c1da80ac6b37f81d4c105fd70d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0952c5b9c08da10016605baeba04dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a6a740f966080ba88359cf86056f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bceda680ae34bd06d7d28a9bcb4f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ea692d93f291e7bc8cafcc0236dd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4f9af60d9e44f1d3c3b4eb4c976a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87837a2b2fe11da59e3847098141eba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5a103f0da3240d07815e7f028e6cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3bc3e3338b99317f6048954762d9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94eddcff9911fe49f1d501f94c0eb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b01c33d9abbbeb83376bac68f69c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51badd8a43dbbca10f9d82b02b68c3bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9c171d7604e166b2365ef79d15ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d6ebc6cf6b8405cfeaa17bef8a0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1938e4dc6503f092159e38b69d27b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98878ca62b62515704ad726bc677da5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e56a5cd4ea49d1e4370f7da630ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6db2d157ab8550fa105542c8b52ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a249a8a8c07f30f1f8079eb3f2e77f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6e708ce1135044ffbf22e4e8aea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fa672d0624f98eaf903a6f8b66955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee9b7d5f3a1c12982db6c85ffff6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbbfa173e60a304e20fbbb42179b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d6bbec9341ba62e14c09c38ae86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199babf1bab376b184ebd21f76dd0c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce24d02cdc810498c3d3ee3d0a637192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc00d9b12be64dd7977d38277f5b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520bddf3eea95769a1d1e66cf211c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101fbc3e32703a8fb0d70d1e98d9242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116efddbff21b5ec99cdaec3fc5f1b34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd007e5c523913a5ca74e1279747255197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc464fd3ef86ef8aebc53dc503a7932198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf12fcb890d83fee134cecb0998f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504d94cde993ba5b9264994c4d367b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198992f22fccbf9e0c9a26a79b93654a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ae811db556bcba5f623814910469202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279b80cf9b159fa4324c7f3fe2d482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b46bee70c133d27bcefe43f0c9b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30718614649a0d86a1c1a0e0067d203205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ac01e5c8ff8db95809aa92f903e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f174c54b4d4c4fdd357e716fed3699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ad7975ae6409a96671ba4eb433a87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6085a17c25aa38b60ff69fa4fcdf81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f098c6da17cdf15554eeb9871a53ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5deab48fa005871dccec60fc6eda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f8ce32bc58d91df42bcb16fe3e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399f34d22672e8ab009d5dfd9d9f73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2328af840c0424a9e46ae2465cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40d3c9eda25020b541c7b560aa3d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87c6143793d2b7fb10fb6918affc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b930dafcb2cb312489f5ee4635cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39f8e9f640cb28cdaee8c0b6801a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65019c5ce5d8db555a03199747e43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265f10196d5105273372156919ba7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578221350c055870b18cae7a5c35142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15a5376486333def065d089d9eeb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29b4deda443ef4123cd390b71dc266223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8ca70a6ba6a9586dd975cbbe6bb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb8a11f7a17b27e9ab461623cbdf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad2aa69b3d25abcd9be2a0b2cc3e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c0b9fc33f4b563ce7893fe4d3dd01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877105679cb59ccf8822bd7702552581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3737bd168d9e6e48ad1d430d032877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903058ccd45174ca56a4d8e0ca06ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe67e7007f0d38a3ce51770a9bd81d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904cf2952237ea826e04d82146315c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe251a16f2c0da19fe3bd42ba6504233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd407674334c0343a6d57c290a4c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042dce3d79a610f648352c8dda3ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31e09a0a983f4f1adc83b5e585367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51394156a38a9537d3336d310d2d97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e679e638343629ee267c7e33c85e98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2af7774d7703abdc586e0387b9ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94293cb3b2821398b0058dd97c01a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5851d1201251df14e0f22bb804707241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ba28062f2919819af4afb29d0683242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c5ecb25ed67fb72119d4b0718456243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e1ef10a900feb166eb81fafa63d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59dfcd3256e04b22bc5681f823dc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf415bd35d2264d02059adb4b9fd26a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa3dc0933b584a47fe9e4e30c7ee9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e40b341e8df6d3e7b080b80038bd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80a6040517cce58bc0caf9876c7c86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9bd915c7a993414f93e658ed7a09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2db20a9023556c2eb50c6b986320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0922c8426490805169046de15e3e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a7eb7de040644208d8a30e65cec7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0a0fb43a3d58a6edcd0fb439ca8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c24fc1c4641ba3259d60f7eb9a03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b11db06874923cb09ca93d41bd0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd1fc522a3d02d0a9a3cf59576ed32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5a4c74e92e3333acee51e5a782d04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b88679a76850929bcfa4a60dd041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c109b2afefbed863af05aadf8e993260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177fc0ab4eca3bcc31a0178c31fa0e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497c8878cf8a0ade2442cd87620c79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c289f0afd3b1302fc3e4aea88dc2e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d09d98ab8168dd010b77c910175ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac871ed265dc839576bdce0c0da70f89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3215d4f3cbb685478138fe9e31ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b3b29893f03746089b7226b1bcb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223851e559a6ce6381348e3666910078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3b39390afe4c5f47099bbe72b13f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53c69e60a718779b5640aaa9dbbc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef4581e8afc679293b0b4ae8e654e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d15b1e5bac23c563c6d1f5d03612f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fd1c76e152ee8ee612e54bfd2be5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7494588f9a307a5e577ae12c10143c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9576dd2256ab35a1a95a1c4568c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f72c837658d7306c75fadb54ce367276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6019b50257724fb1e0bc34e42da2fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dff5a58c965b302197776c2203244278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eec8b126ac532f4dd4369944072483279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e56ed0e82e3d0fa7da479f66bedca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c14f18e66883ff59069c08b7e1451281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0148c8ad791605258dce98b7a1cc2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ae58ff17ef75eebebabfba6eb7462283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e179847ab28edda259fd1dd82c42a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f542d4e3642defddd88d643745c856285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc42f193197cfbb52a603ee23bcdf90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0188f9f414804f22634a7c13e642287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef09cdf08e2fd35b48bdecb94755f7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a955a2f22b7906e8242623e7a76d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8f84ba589909c43672ac17779369290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152905239d7ca128c25b7dd15cd01dae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d611f4e41b7f79361c5c30afaab4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e878377c4c205b29a86c55ac9809293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb563a489f35f25d14337addf66342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d896730d4a30f499d0af0f07b3c181295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68355e7f93a979bdf5ab1e04d6f1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849ea94ad5c28dd51165b97a7b1321b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf7b669a255c29b88dd52592beb44c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddd8b15522f451f60b6921c42fc4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f2a0777942bbd1bb176f66520315300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ee540d0171a4930d8d7b727e6c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f73ce6e09fd2df05ff56b534c81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09cffcc6c29c2098d356af80d6a493303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f95686c907120c2bd28b2d92ef3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a775b6fe8792e3182cee35e15055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9da78a8c66199841af3c36fa84377306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf1bc76498149f9b66319c829859f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683601ff14d0f6954f34e9ef1f91ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f0e7f244b93efe4b12a20756ba6d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338b7715edb29826e14ffa14c26b29a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89214d949dbd0794185ecfa935b5f16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53223feab1d7c84061028ced4b9cec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b9eb614f63fe00bbeac19bb54a950313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ee1653a7561fb6696cc119991f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f572d6c8f5cd3ae94effd400f89d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1ee7c24b41bb9508b190823d84df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd00034240a16bcdc0e51cacf3c64a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf21b35c4f10d9a5b4ae10489780c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a241dcf87b2c3cdaed0e83328c86dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfb24a40b0dca8bb8eeb87003143cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d35db24f4ae2f9ff7af63378825b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d8b409defe28e8a3620a57b6fe3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064019f5eb0d5bf8c53d1735d5c5ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da3d5439c32aa28740574feebaa0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7030b1dee78e6bd905f455848b2ceef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802899156111c0fda23f27eb9850466326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33057c0017d937364a5a2b46b153639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946ce9c265c3a44465b818d74ba490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18b30952fae2ed70e2560a707a360329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5c4983aa2bcea3b529f83e0a64b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a179e970a6152ffe6f7b88378901f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664db4c18ea0be5e678f8a9275c1d1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cbae19cecb541c604686cf2c8be6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f545be723a9841e6d54c7cf26b1736d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30560a8c039cfc09f1a4a686c46b2f43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9fa84a08717edbfac9e94ccdb0f81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f801bfb5c7c7c64bf6ec387347512337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626b6454a8b80c2cac5f38742bbb0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58fcfbc359b492ce089adbe863c293339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057027af25ffd08f8f3a07dc36563983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca050904e0771d9df67b265655aab31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8edcf925148f09b7a7d8ae61a96e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfdd7a95ea0c0eca0ce7465b04dbe4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7980377a30b0ce6578564668b68907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571972fd2648e7567bd12c4d5421ddcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8824ee0a03f3db41646940239aef9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4571ff5d344fdc4784ab4c1f2f524347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc39b2218f6b154a92718c3e01f51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1755435230874954e1aedb80568a6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c2418efb23d32bba5b396c030793350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c93188b717246e4f3a2e9dc7055a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083adb4a8e619b9bb42ae764a612f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b27db47776b15ee98d5b9a9f993f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43252f996a4882158b1efb4b855a0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1ba324a80dcd0256ea3b8b381812355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee83feb36f1e6bf4d6093029b8795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712569ad739bbbf92d5aad927687d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70b2f30ce4de7099ade2b6e34dfa59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ddacd0c92f371aefd49d1e09f164a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa529e2b686cb731551c311a60880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b31063a9d8e0daa446703918f4370361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561dd71959486732acc669b27335557362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b497cadbd48b39406a28d5d51066363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7fceb544c3c8d6f07005d2c50e6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b2669a8a44e5a6edf10b6ce097a6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea6c430b073dcb5553b51cb8144d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d2eaf895ed462f70b80f8e61f1ecc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f64c5b419ffb9f97900ab9da1155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584f1b7477a76d29f2938745d471d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba5346b0d7157af141bb3ec2591a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8dd08f8acd67e8d66dda510e1478371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ac680637501b2a1c485536c3c2a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5c0e519522108a26cd44e9c60f21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badfd0ca669b0504c2c63e6c84e513b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32304a3215ddce65ddef85e10d5fad6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5272cbcc50678a3e98d7bbc586a68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2bafffabd7dfb5437f27c442eb526377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f993042902dd047581538b22b4e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553747e5c1bedad9e6966732dae17e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba298cece6823cbed383db5f0e4f3f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb3cfa4272a1987b8d353ef1d2814381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608b4cc48c98a584806d3c92da35af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ae3e3ebc8d6d786eb8301c4c0c111383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0536f0ffb0b556680800789476e53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0b7ea590f1cdb51622d6a675d18f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f4417cec8846131ee40f7860d4ea1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bee0b172a9ccca8e72d8a578ab602387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24731b4cd8a03bb61b958eaf3b208da7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76676a5e048d4d2446fdbba2c255e52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca898daf4731511396844e0d4a38e5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dea9bbcee05e62bf8fdbebd833dd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd245f326cffb2e6c703a64e312287392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eaa53eb81677682a9e21dd7dc6fd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b3be9724c356dbbeb8e68705d667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d72743cd3796ba89587aa67ca4fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf918ddd83538fdccc978491b36a0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12fc4895d75936db44441cac54dfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868efeb39a2b93266046558ab6d4e06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb45d17088a9f6d0b32541383f04f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e918c786d3853a968a720f0a9b4eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697eea8ed7e600ee638992fd5ed805c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7fa5fdcafc53a89b95fc59c5a282402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d57160212fcc1958bc252ea500ac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178ffc5ca0e84dcb2cd7e2c06cef18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ca87ce14f3d8e112aac4ed8493a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098f0d69630b9170588072d7cd86d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0e7dc420beb2c77b57829871479e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320750cbf8b614f0c7f50a13d6cfa86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3b0dceaa6af2b3cf95bd4c1536fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f3dc4268c46eae9312995dc8ab45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4fe9a0c98970b8a56c92eafca39c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150bb7b844814974f6761a9b818b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4898268a2ec4cd842e6972027ed1b01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020122144302422248480f8ab090965c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedaa3b5d08f8ada1780bef43ec01ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b00615ac031da0838246b7dc3b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac18dad04789683e7b8235261ef330417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac08425d7135b0ef0ca0e6af608cec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9317802da5f651b8aa0cfc1169c1cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75ab6cb6afe7c525acbf96c4371e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d10e8ccecfc5886dbb3947aba37fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b1b8aaedba69f6360b8690006f9ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f424dad43949e3748d2ba6732ef301423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5c7e0779ed5e7b66c78f780cb751424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6422433676f60b1dc0fb0eaf150790425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44975b19a0593714b2724dd86e8fbafa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61488536ae39a8893b99987d9d8d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628c111985753aaea9941b39d41d6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914555f00a322ad1c45127158c72511429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7cba27934804b22265d9e8890672430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504543adaa82aebb38832dd1b75a01e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babc2cd3e6d82f54942019226f68481432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7de0c7d1ac90989c965f4f90a0f84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25844f2fb2f0fb19ca7fdba1172815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242fd2485811c6300ad7505e23cd969435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d1e029d1608224539023abd131db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daea30e3ec82a78a09e810dc08fda8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d98b182433489c2d832398dbe2c80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210c5366b39284ba80bd28a094a5a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc9e3fd9f84ee09b2da982a79d4f43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b874b89f5abdeaad1ba68a41aa18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c2e7c26902dc3f1b5c1eeece31bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e251c889a857c8d0988bc9baf89b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2cfc9b008e60ab0224140b5e1a0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc434426bdced122fc8abd5423310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdadab5728db5ec0fc8b94ee733e87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899c5e3f6f224a924712fc0b8f98cd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c080bde3168039869a9c5008ae0a4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c000da9282d049b8587c539fb4d1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669db4935fbb02b9119a2671462c3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04548f5c1be21c21f4f3b4264554edc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88968e779e4990efed8bc6a812569d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465426f4262f0d82d23d9f86c9b39c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff815fb71caa32297fbbdd1d2b264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b828d57e111f2db3925b77ef57a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59af2b2b409e3ddf332df5a7dc0dec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11d427a451547522f56340d1a3fab2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478290dcc27f14b2dc76c5fc94d4d1ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180eeef29b975f5d6e70c05ca3ea671459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ee44b1b8704a6574ea4644a10c78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb95c9983fc9089aa88d422d26f4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174bb1ea994bf6e6adf0be6f7b79e01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f5c4ae528bb8ac301309779a6ea19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a3b8255234f9bd5c1e0dcab79afc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7550065c1dfa5f051b74ce720faed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535477780553fa8be20d9997f0cf4085466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fee1781c93393135b860525120960467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f060f0d8832362354ef5101b01a06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e2cb728ab78a24ed3d48c5f375d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6dc608c5345556abe37a6b17dd69f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215235e2a903f92c08f5a5936baf6d5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de68ce2c7fa2f163915f208d00515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543840c4ce9d9e24459bec3dd656cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc94025b62eb8a2e2cf5dc9f8a6b12c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba861ca16607d5ab4cbbc0ad73e23596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97bdaf6b02e8c81299a71a8b664f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d1814fd9fa440f30180e5c5c32b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2755ee9ca6ab8956b3f77ff217fadb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140802b2866baec753d351bc62db8d19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90825f061106b6aff3f915b904c63d34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4db74c1756d4c61b5171226171751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e2291ef4ec9bfa4e47bbbc9081ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e688a7a8373bf6d4935fc59fcbcc33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f575361f781b6c62e9593aed1b23433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a48546fe0df1dddc6cd4bb0bdf3d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00d1d1535d452243befdafb62c427486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387be52e034ded9bfcb90932611f2e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458342f0c797739e61e8c5ed6a70cbd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4eb793d0c7dbbba63ddced73db292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590e971f5d17e29b737d335c1cbb59a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c354c2d8adadff15f122637b6a477491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34512e3cf32017f40006270b7d0864492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8f14bed82b03f07b09c2ec7c6700493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a302dcde55353703fec978c7ac02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0347753bf095824b835a9c85e283495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d734e7a8f3b0d7fa8f7c8dc6672f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da8a2d079b2663c2003108fe6b32e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5570e19088c2008971c76e97de78ddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab79ba1da3364ceda9e1d10ce9099499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b437554aa22bc8c5b8dfa63b3f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcebbe30e68bfe63a75ceea05d18771501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ca2be2176510ec67cc885d48cc230502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83983f30226209943f42046a5bdb17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348f5623280ce8c9a84d231f98e88c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df86a5879db94b2994d19260fb8c6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639cdb193f8dd36ec4bf9b776a23b23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3a97a0f08d39395fafefcaf63033507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595a60e12cd6482d6028df969c9b806508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b109d08d225096f993aa932ace92a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f77744dad344e817b57b80c34c35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfbb17dc7bacc8ef13f268da197e5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e3dac90c753c505a75c9eac021f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2916c32a8650d1484519a9daaf53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b81647656bb78351e724e70ad5c0ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00934cb00fa10259a969b900ae628e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b8b8709a8ae6a1f05f505cac5a1bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9414307a4900b02223155483f6bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963804ab886357bc0b8843c0533f1839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797b8af08e0c90e2b2536ed7fe6ce4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732a496e2235b898213784b57c0cfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbe18d2d1525b0a3543a969a7b822521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614975729ee108b6644d56c0bba26859522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf4d6369705ab3409cc19cd58744e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dc5e81a8228452f4c485aa169f46d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667db769265aec5bb5254a300cd9514c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164b293c776b6f54f936d66cf7b90a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9377215f510586b857b378da3e359527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b6987b88a26d7f95035ba68580af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460a78055029399c529393afbf21fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019b369d6fed469a91ea935ff73c81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153892e02cc1329ceb4ce2f32cf44123531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba132c763f9cdb5822d56603caf23d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face33a2c0780bc5b79aee37123e3da7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f46ef817853c5dc7f23c71b50ee616534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db4827d43c945f5a69f27d25a5a8b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b2a1c6ce902daef0457f6139e7938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47077ac9411ee468b595aeb7ff779050537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504708cd57af69dfb642f70bb12bb20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ba3bac48d1eb076f3d83588d24d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302930e4bbaa47a35b1436538b09b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00254c3b3520667de97937084efd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749179f47d66dfd028603b4356fc08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0319fee5774ca52a05f234f09b2c856543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99521bc9b258d94fcb3908ac2b3818aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac024d1673213f4efb0f8cfd1f6fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5606297b2eef170515694835480668546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87446d6e2172a1e10692d5ac9a601547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285f4b032ede5cc4a2b591e62f62f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9325690b93d4374186741fd746a5b0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749dfc0d6e47252579e97e7c8c73ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117246fcf48cca1a70e697a75b2cc98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa58cccb08f41337ff8144ccb4b64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883cc722be9098bac382437028d7ae6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc99e1886588622978c0e6087cc5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac43c611ad3e1df5d90df2bb8af13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4e19daa92ff99cdfb7e5e6fbcc4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a0dc87cec46278d663a2dc59bdf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee10718845e3fd2f8eccd9e480e927558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9742bc4b4ce62fa0b2d442f200aa0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51fda24d8ffb76f6fa49b51ed21c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd8a955d189a8df967a89757f1e44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd5c1b440142e4df8b539e5e9a28e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d75ecd7f1aae0d84526d41b0ae6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43427b71a04ad65a3b08a988ae494f26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef4185e5001dc0f28fc7e8bec888f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd0f3fe8bd528bd9abcacf696c34d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a998c43d87365128d45270571c4fc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d658101c4f56577a423bc17ff53571568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144d1ad2b98cce5e4f9eab1a79a295569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9cc0a9eb57b02165b32e6bad55ee3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b247859c493ca05aab968bff43599571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03bef29124edf327f6b938f0869428572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa9ac3c053d4dca540d4dd94a5bec8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7f2355df35335ace1eb623ba72934574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d7100306a79daf26fedf92afcd22d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393e1df0def1e11fc491a9f65f7926576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b96545ef4ecc53d981cf26cc0ca514577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1684fdf09f02cbab0514d67361401578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf8d09fd2a66caf1e2df1f1217ac62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beee9898109d506c3825035849b1d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b90fd7d2c9145377874ff7d62e0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c766cfdd0f33eb4fb032164edd56e17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abfa88a8c089ce4468d83e4eebc884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc064166fe5af6baefcdb212a692fd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0663b31d0a8d4140348b73fc7123c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b87ead37030f39c30ee4d199fa6b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a129abcb4a72a3afeb6c993101a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb4861988b6cdc031c35683373670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce6cf486eefed71644d0a12cb44fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddbe4a04ef9442646a2f3b8600de53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c5644b2f9b8f8890086825cd82d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e726fcf6356481acb35896d43b71fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb2a1b40dc15438414fb82168e87d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1eddaae999548e8f760a2fc532b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d900f22b2bfd730458d02964f1205595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2a428a323c42264aecfb41341a7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de350af683a569b84a4510521fe97b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be5b77d2d6db1382619e2d4274851598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd73a1a404af2e1024f37abcbe4f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3a91836ef62792d23611a8157adb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de90c1f7e5f5e5338d5534e1f376631601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702e143e238d0aa4b1050f11112208602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8919a2ed9590c78d707a38561d0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa2b024f817b195f40df433a66495604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c73422ff5afc1eeb77c386e9b261605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc919cbe43de32e223248f9ee28672606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d954bc592fff686ec05e1f7a2ac87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609207715b3975ab3d6469da22f48c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e56db8b6d7e3c5f2c3b1d5fa25519609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef35abb6068c38ca119c4776734b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26669def917011397a77a30dcde5e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3216bdc14a292940324b192874fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d5587ccf11a5454d046d2023f241613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c4f18bdd8e738f7527583033f079614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036065b9cc23219bf2fab47accf74bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b9180d7b246445e9299334a000ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec8c4ae30286b6abef68684b19e70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167651d9f25ad04dc1dd3157026222618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bfcebf9f59c8f44bb1d69fcdc6e07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff0040d74c1881163ac521390bc1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a24958b062c6ec0ef6451b5ac6893621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b4e273dfff9715e591ec7bf2bcab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7890601c1ecae033c7a110e59632d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d053db332eee16ef114f1949b2f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7adddb11eefa26a23e352ef9a7ad6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113a47192f915b1610ce5cd1c0ca91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb6649ebbe929bbf2b4f0325aee2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483cc1b74364441b8c318b21eb53f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7c767f6ed1a5bac3ff5806b728de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce52d1e552e264e339ca391bac5e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5fbff4c59efe4c1bd365d6d8a988f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f5a54c2565a6439b392c521dc216e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb12ecf3c1ff1473a59f7676ad7b64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1b844d5ea849b825fd150556c088634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ed912629ce1e05305ebdba46d805635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db66b7950cc6fca9048f76bdaadc9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d2bf31129f0b5f205732a5302813637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385147d6fcaeaf894a1d21b031be81f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde979293b5f25ed817a69cdbde9a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32333a77b8c288edaf2b9ce61303f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7566e0c36f5ad6bab405cc874fefa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48fc324742b2bc4f83c9371a4278f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308af3d866fbbe5faeac23e635261c5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73fe3f9ced79839af9e48ca967c246644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2334784d3480c3dd4d5c9b9012125645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcaec98ca957e063f2d0484443ef41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f80a3fcca3c9ab171cc240250bd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46e79d81754a81cd6694a115246b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63360af5ef0e42851343bb61746b9ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fa635b6beb9bc8e2a266b911be588650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ed521d3589b98d0e51cac739ff3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef3423c54454e64a9785881fe4f56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0e5ecf01deb1a8e3c0ffe4f6eb20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72915e5e0463e949b2a93de3ea84b68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d96e4d67c1cd97e00079e88f4d48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888513ff63ecdf22e238ce538603b8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38dc0b6b7c3bd68b9c9931088275a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1387d6f23ad930aab707a6a4c081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219311b741cd6ac7acdce63d419b2056659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f1b4094c496e660d90cbe75b4ba10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b9f2e35fb2739f9f9ccf4fea02e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533357d82f7d73167a8c633337e275f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c93e21e78963bd1e2e04d5d8e48a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c516f03b93ba080b5ef80aadc883664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390f0ce29f1e2a6f060d0279c07fa6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258d764f7a5075078f7a3b4f397f18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f21207026223226f7961adfa688ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d610546fc7c6f725bea78d6e525341668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2361383f11c8febb48a840ee5992669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb53d71789a614f0c5c6a04b9c840c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e904445ea32d98924a739b6bc8fc60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47c8ed1fbedd66c2606885ea88152672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b0ad03ce160487e519ce5c326106673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d0a0b8f0e7bd3ce7cb355e6e15a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22c24e81f5db769b2b9dd5b0dca243675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745351f2a243b81467f98de57052832676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69380d8d5a094df4fcaf26ff9e58e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ff725252c2df271150599671cdfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c195a5a789b97c68645da9784da0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d75c724087421becf55f42d43893c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f50a3f23fd89b4d3b2aeeed2747c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfc013aaec8d20e90331a5f2dcf02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018f93e942591b6df5e21d9b8d75294683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f4c50bdfc6ff7e730037e1ac6346684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220bdf991c0c65b6d78894fb414b69e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bcdc26478ef6c4bbb1b85d177b83b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8aaa4e8603e3d587fda1ac396dfd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12495ff98245f5d8614123b2d555b01e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e143465eb44774dac6f30695071e75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31459dda5de67bff153cc8cae4bad460690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce80b8acf0edda876f5f06e38abb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ebcdc74e25f4cb24019a78bd7c9b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7e1a5269e7a446058fe23b1cf7c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348fa3eed96a68c7d10ccfd4b0c1c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445dd101a07f12a0969e6e9e4c78c2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3a689ad01813df425a6001072ecd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a426b7cb3ab24169fe1fecb6504ed2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2cf579ae07a8020c189c0778416e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2bc8a67c69a6bad98781989f9b89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9f267a618d626c9ca4682d5a3e47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426376079d5af21d54efe5f619ff81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ac493158983d65e353f174184b3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0f45e46f1a6a893487ec894ac3a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba2445e1dcbe70da3f6aa8f58cdfe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24172a52077ba0c42619ea3fc82c9540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57a2c7b14b081d76fffc5ab2da884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e200bf1df4b409aa8ea1f2a590cb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3f557d92d772fd8c98d91e950e8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617f4e6dd8f0f9bb73c74e4fe4db021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d32af7eb2f5a717dd56ef4fa71f49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b7d087547a9390d9bc6a5fa81dde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e00bf7978ab0beefe8f002e989a03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63527057ea754f6e4b4caf946a7a8aa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396017b58c9f1aadb95344e6212833714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe44f7213cecf0138939ab04f6afac9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79568bdf05962dc4c7ef4307dc7b0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee69bbbf35a97e8e3f7816479cbc65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4190b1f7e7617426a419a301de88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73fac96f524ea7a1db62697a318364719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b12c4aaa5ae730f46fe6998c7fbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2483a39c837ba743128b3be39dbdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedadab1a24c72ace4b5bb0f825c3d09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3746cfc68972d62bf0812cbec88f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51b771f0c3c9f615c7f38f667fd6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5e7339871f0402ae8907893c3377725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48439e32586d7d037ee3b57f9078490726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a1f8618957fac3c08c507cdb66afd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390477a3ed9ecc0caf8ae1ca30913c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8b6562177fc715a83083c52026d93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f7c38d5c58ceda94d429df7ee3b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311ecb9b721253169b61bb68a7f717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c8433069a4f675099ec6c2ddc337732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f0c9b4436054fa70bc06dc6d7d74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24272dc72128f5f985762b0eee778734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df67655c1cca25a9eb1c3d4bc50f7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a293bdbbee5e1dacc13110f34659b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3073333b35096cb9efa39e4a439a4ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443af8e0600f1e8c211ba9c0aac13f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817ca5a21af84949225a0066f4ae2d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe90dcf5fceee6b97f671fd18645f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251d68791d213eb8e7d8f1b9d84882741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b7abff652715e8a59ae423465146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016dbc33e1980c18e52cf11bc818a4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872dbb91ac9c4e814f5909a3c642ff8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e1075327a9df28677e5915a3446b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c66014bf06e7b55db0a2bebb08ba6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f280714efc120f6ac81a84f0532cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc724de2c871458c8263bd5114c42421748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d706b961987297b2a89f519fcd01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec15f97394d03e7170719bc5f006bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b21c7cf7edb8851418e572a21790c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c1020cf280d83fb562490b0acd1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b07def6b23be1d9fa9007c4d4ccd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09447a27366be8eee0a80a410137a5d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bacbbadbbb1d19c38927749d0f4544755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12af2670ed1a11e977190841d469bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd64633317a55c652be8e10ec568b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318035b056cee87926d764ffcc04e681758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b256900b052ede44bb5311b2c577835759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c681a4b28280eb0e6aa1217c896258760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4055ccefcc6965438b079d64e11d456761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f408a3b2dfc2bc23d147ccd5e48bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb92ad85f68cbb96befa4e0bdc06be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a1a1a5e282e6b757a546755114fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae7504d2a569005f7f29638bc93590765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370b13bd8eccbf9e1473fec54bfc5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad064a4c7ff88b9d0db9e234d77390a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de03f1a684e9ee487e091065a36d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab7e85665a8ee98b8ff4ee5ff53672769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e54404803370885d2bf73a9ea8b81770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98d3d1afbcb355cec915f3fd84dec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35fdd12de2eb3d5f3c14e64950fc81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bbe77bad01fbe770925ed2657c036773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32c833ec7aa0d81806c89e8aef5fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732566b2a71df073c7eaabcf2891d2f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860fa6ff7b5cacf43966359aa01051f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e82c836005ce0a3ca307347593e39777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52a232b198fb9f3cb0f5939424fb6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0890dd4ad3f25047980cf65b2035f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4319232327601b2824a07889e5d190f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fb2f2e81435f903009d0dd9a91045781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c842154d7bef0e0c093028820c8c43782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51992b36a9959596aeae3d059e9616783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a531abfeed3b8de5c69fe1bce081ed5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f99be39ec4db337eff2b880b4b439785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ceddc0c6e53ff8e22ac64edea035786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e7c72f0d6e3f50d205a327432d49d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283912ad1917ffbe5c8647975ee2b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392443b605c403f0d8dd8fea1214c6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249f5de75483c5ebbed7eeb3888d8b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407cfd2185529108ce56c766a0e6aaa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aff552c539d8b69a07940380b321d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a44a5da22799aac03dd377cb68ef7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3a725fea47aa4f505218615b502d3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd52f6b53609f1d1b5d5178d0b2403795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88340f712b673d5ad9fb6dfdca2b3ab6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f076d8d0102c8f2e15c845b249ad68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e01416bbf1053b7161a52b392ea4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e0a669f99fbab18957e893e11e4d8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010babe4f12e5c2c15fa846f2c1a17a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa69b2dde884f1ec1983aa4ebdf606801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d99f92509aeb25fafd3906e787ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530412dff023710d6165e63ddf3dbf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70e8c357e5eb566d9aa18c4b4367e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1d1734da43958a40fa856f17835ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2052c708afa8a987ec9d530c6959806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c13acd14b2651c9a1871d822a130a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4131c450450f0c07cc0f2148558a8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8fc2d4512a8cc44112f2eb35b83ce809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21ba5cee0f9b17786e3cc917ca6bb9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99922065b99146dafc6f4d23d3e4f0dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641100c0e6d0af5df6630f9a8de7d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257361fe6c90c8b24ed80da024a9161b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a446900d716a35e398bfe24f55464814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8cdd5f80a2ba891371851dfb1749d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440bc719ef804e491a213a1b02d979d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48b97fa8f0a7e0a85e69917244091817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5a44bcf1a4e65dc205a0e03a801bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3d2c4f309598113884d559672e81819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fab0dddb232f19a71c4687f756ce820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2a135421e773ebad7dcf0e175270821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eda8ca7952507e7090d4210359540822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf164eb6442aa8286d89f82c09a54823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f01d85529bddc5148d97f9014ae7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db06527fa91783990af30023c252d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c594f6834ebdffa2f39fba8d3b4c55826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e77a18f0570d62f0b8cb3b9dbfdc4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff662ff12f0701ef733c75e7b5d674f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16b7d0cde51951600f052768137db829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ad8b7004f29942318ae55aacd4649830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380aae80fdc696fa59c1c2dd920c0a1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf851ceb04aa3408b2873b0befc6a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e674374bf10528cd3d130c8e35f90833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bfc3e4f92df3e90d55b34d6a0a9e8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be590e2eab7121b7074aa95ae7c29d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef206ffe9c233f8174d992af87c8a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4961db9236094cd0b4a7f07d67a6a6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39ccb5d9b76793fed5aba1cab4797838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633131037fb156fb696d6b7dc913f569839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0830212327b6a91f8abcf4917c787840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aec6e99d8cdd9fc2d7d6e1d6f66b34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb03a920e69ea0a64aca2d85f9cfeb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0c07ae510e5592809080eb11aba1843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83feda3b996bb4c8794852df895d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a2997e1a04cb8c5f935a559c9ad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec0a2b75b9223de1b82ef6298ffa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dec04edeb265da9d86196eb80654b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614763636d3e39763d52fe1c50cb565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c07ee297c053e69eba4faf0c266956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712c0ec571d562066c3bf7f9a7fe837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aaadec445f20d73082886c3e498098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a76533dcdd5cf442fcb3b3b1d0199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a09e5abf6ad9f2f822efa4f5d5b4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5981b339c46a0d1d92e0e871bcb3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49561b5c2ead17145c924fcc1a161412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b18ffa384754286c66349d5578081213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc5d1ee60ce8c70e0133749381820414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf784ea288df465bda48c94ddcc1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e0f8b5b0320608642e8dd48a1d1c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf620470c78bacafdf681194eb772117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167f35f5665ac25eee30ece16f6adb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad106fd42095395c566130f2bc1008119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0616b0d2724cd2d9f31d53582d0af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c423ee1558f47ddb1728ff33f8f5f7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a2eaa15bf27370bb86523e77b04b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35367c5a4f5d69a1919b3848d81dc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264babdd212b64b39b8e21309b73c7f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d938c57b8f2ebf7c4c3adabf9ce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e89733b234a9365ad5acb52c857426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598795bff62e2b9a52da31cec18bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f61c53d2cc0da0f48fbd807794a1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8b6c206cb742850a495063a715d9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a78ecc08fe8b02624c7ca08eb778930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98077ecd296685d053a16fdfde62b38031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281556306c066eb6cecfda16b94ac1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ed11d8aa79ce29846d80992394c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d2591ec1bbb0c4aba4b5a2da3897534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea08520107e5999063be27a695ae4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d573be9ac040a8555964e1044d6e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdfb7150cbc9686746206011d649ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6fce1bb2538e8c63a3f40b5b886538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4295de14708bb075edec7739db84539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b45a17ace6569e750947bcba634c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50460843437de815d7bfe4b5f194041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2362b784a477c870c4b26d2914a5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0dcb474b6827655567a7f60a7fa6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77127a2850840a9a3badd6bc54bbc9f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf493cbbe85e58d6d1b56c2a1397745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa490f34b2e0606db378256ece4fec9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac5859dc26a2eb52a0d337276995d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339bd8448f9bcf73aa9b3b8c7afd3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f44e68a07e34464c65cdfb078eea649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35235d98d0422a15f998e4b12bfbd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce33b7ad04c85f2fd139e9131710f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07871be2d2561b6b4e1a5e413e84fad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6328a6618c8ec1ccdb6d5aef1dae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc77e89c152ea4afd8ff3008bc4d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48ad73bede33e3abfb5d9b65fa0e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e156d14552806ff232e1e65e627f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25742a534342c033573ac8bd98243aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284353e0ddd9a7f6a8375e2986451c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3bb9653c186ca6340df64c27cefb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d488d71cdc0379d63a2c592eb14a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbe70149bfe321ba9222a8ea3ad39c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccbbf27f3c0e6ec52238024e0489d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b92935da729f8764ca236acc5443163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510daf204e265894ab9b1da7143f067164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0d6a46121292ffe06b38f0412a4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776cb9c21ffcecdb874c55f4ccef2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd590ff814cf6f5a31621b0247d84e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf8a47105812e7ddc1f9ede2f8fb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c08e70096fdd12e51bca9946531269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d74da4bef0c16acdd48f238405e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6fe7fdfddf4fb77c6b113f8c387af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228123c9faf87a6d7711845ea3ef2d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54d8a2aee850b40b0a0da957b5af573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c21eab5ed7cdc9d742f637590fd4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb1fd83cdf06c2be201f703e4c61d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff17e87832e5a1b19b00569a50bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34a2beb65aa7e8d3ce2ad0e3db0d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddbf18e3c87cdcbd8c5ca52f18730578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee40f4562436c260b522649734df279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa2b45bf09f49b909415a817560e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385b5fc6ed8aeea1c64e1e9957112fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7451b87a3856099f5d7a3206a600482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b549309b25bf20257e4a549d686c1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779616a6e0dba988d4c24dd535a535e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0851943d0fa5aee124f81e63cb6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f865cad5ae630fadc1e5f54d139ba3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964fb414a5b38793d428e9e459e2e0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d7ae5cc7ab88d7cfcf20998bb2d3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef545c68387a90fc07a069c5d4d82389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbdd05e1d0f715f035ad9907d62c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0f61b7b8dcf5c1eb19acc0fc387891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8bb50d9182897e87e89c90013d4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7280f722422798598afd5585d12d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba002948425b4942153df6028c140b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c04e7a0d1129758bd44736b4e44eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50688a3eb7e266db62f31e32498c3b7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0825213f5bc78665d0fd92b65c27997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f8ff9bfd2a2bcbdb0bd125aeb8f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61c410392bd7ea731f6d8638e20ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8314a2fde294366f6ef62ddf38610100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842861e48dd3def34620d92a537c0192101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370c4e195ebf8b31fe792c478ac7899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd12a184891abb347fa0ca3787590103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44786de1eb9d3a5d215dd8dc007682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f45b843f3fc54633b4ab174d8fc1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9a3d1073677e6293716ad72f66d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb4a6620457e76b82f06550e9acb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdf2d1ea30797858987461af3bb0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af5ba52ba207ef6195ecf33326004109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf758d15243299a40d833593afbeeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a788ca1e257d6b66a96e20e79d44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8f10103958adccd1ce66783c8850112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bf5042f8210a72133c8eb91046361113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172798ffc675a14af0d7aa4841595e8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844a45a63dbff9d06f85759b7902af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e46d60443e80ad485501eceb0822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23b0d0805e850aa28440d38e7892b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf6ed58a354eb8400ff079b42a16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62286f83cb665670d78270893328259b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae77a9cffa370d1f8cb4f9694ee93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc80e4c3f44b6906614ee964838c6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880229ef280123de300ddce4d652068122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7274e726eae9a3f14fdf2418f05b9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828e6895c15e2020e45eeb7084ca6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c905df252d2d0152eddf66b5252b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ee3a686c582ac492ce26c366513f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8919588aa55241ca9ba85691d9756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e627eb92324aa2ed3e191500767c9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0add7c79e374db3f2f9822512c6a76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab039755e63a8e360e8668ce53caca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d85ff048471d8a9d6d4708429c300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea0ee5f8c3607afe9c814996e87e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec58dcf904c0b80204a5a47edaaaf75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314d76c564fb31715a27db9fd3adcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845ff35e92e6c6e6dec7ea8a4d1de6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f9596afa2d8a171a7ef273076b69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff727e0450d4513c230aa584be5c68b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db041ad3f8fa7b9eea6f43c792768921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf986bdb4e30a82836817f151c518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa6e8d0c3adbd8f46cf738c0585db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a309a2799098c1a2fa2b5adea18c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7e61dd87a586d4801d770c849eab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f6eb25928987d5fe61a740a3a16c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24071491ddb7d1e46ea66e51d119f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b209d2e84ef3d58851bb93f6d224c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccad94c2f5bc1e8037c3f6af26f604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816235fdb19c16f471df576279117126147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212205d2a2426d88756b12021bba64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e4673ec100caf51b64aab7b41a1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f0897d3406e5de7ccca19e6bd1972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c877f8276cd8d0c8be8c7b205e851151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80128c3db3095554ffd9bb960ba9264a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6999383a576cc190fa250aba56c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb56135c893ccc566ea866bb15019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b31cb7e853927bb1805c7ed7262e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209673d1072bf6bebde6eaa84cc22b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460622be255b6e593b2d9f3f67d4d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517728e3f3a5ca48a55d51b754d2b5dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddeff3f3534899fe3feb5471654ca9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180793411bccd8f14e48a8cf033e2f36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9035225fa46b22e6e62c3ba12e75c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da33b81d2f45ae6cd8705916997f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4e1ba3eaa1fa8efed159473a96cf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd0024ff0f7635e065930200686d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084094c26551b2a25cc053a99eef577165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453643b2f4e9768b4e7c8119cce2cb92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f307e00570ef2ad6b3dcd75ac862167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5967e939343054e10e5b392bf9eb6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdab943c9d590c401706a5d7916d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143603a17ac24ccff129c741290253170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8647c6adebf736b3424a8bb3f7d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f16c6770664e929939dcc9179b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af1734448424d17858c4bb8015a31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1bc2f4e8d1c4e5272c2a9e272ddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03965d777bdf1c16dcbc619440fa4ebe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41f8f5427a44871607bfb282b86c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa0b3c2c7c5a169e44481aba8ed6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a4889488c65b11541d14426eff48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba311ec3c555ca385150c79a0b04ec98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f7df08a005b4a2308e0858c26830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b8e41016a0c96a0fd611669ded4af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171fccaf31013a931f2cdace8eb708182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06748e6314cec0289ea3ea5ffb0556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54379f5499ef43a069084abefc2d07a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d747099ee12f0ed9fc4e64b361062185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a069e332b7f11675a398883fe83041186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343598b37b7c07c7a47a7b71239d8213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a885ef875f5d064d18b92d418d63c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f029fc748c041bc971e2b9a1b7406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f888cc4278d7ff0f965ce68f6c64a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5452f0e172cacde75f53443decd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48873413620256050be7a98c69fc1510192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb595c84d0ea38aaafedafde206cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d111abd8ba26b789c0a0e5a34c06d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb230f8f2ee7667c5d52d28d801dbdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7dd7f5e8bba603886f1c5dcef3a58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6590d994c3cd43ddd4c588c2ea1771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7082b7e38dba57aedd2e33f2cbb168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae12211c4a69162d58b18aad9cb5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94337247dd0b5157554988257c3a52b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f66448952d847cf68b4d883617f43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdc8ed35dc2ed3a32f57ef83565d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d34495d9b67c04ae8f2a32d4666c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946fb823ee7e9aa9e96377f3530f31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851087b0d284640cd6ce71c7d534a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf166a6a4f74d710beaaa83e0e38d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55dff1903f784031e5cac86d886f6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee29bb688f5901539f4ecf45fbd7b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813fb6954a1bb52bd7b04c7018888c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241b638d5848860b2d5cb58bd2db18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c48e9b66f2c69deb51d1d8fe0f9ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82355328bb00a0b641545e411a1fc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894d3b5d836873e4f33552850e9cac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02798852f8898238032a2d8cb3ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85499efbd3b69d56e9578c6c7deb30e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c34e39bd9fac98b7d461d300ae39f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f1bce55b07653a015b84da584fbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc48d10c503b2073389fd6601bfd6dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec132e409f1a8fcc19e80d523c3250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183691630a1f61e92c4f8c5ff6f0911220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738719e5135426e2c73da1d5df010fae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808982a8b19a9cbba03f7e6ee7ba3a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cbf8a08862473cb0fad8969ee3e7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5851635c81dcf048b7f94e9a67fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483d5fa8149085f1257fb11936dbe35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262dc52fc028ad203d8b7727c4d506226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad732d3389fe6a3d5f8bfa4996260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c5ee767586348786067fa7dbc867228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede51f72cc3d7a0f71e3835d2aba8aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4679c1473c0502c14550cc676cf26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944d7e6ab9f57b8d742a66eeb3b672231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72aeadd702e54a4aa32a2a258c78d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71fd22742a4f4ec3005cf4abe9616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd1871af9ccb9e9e2250d6e6d7c0be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae15a15e53b943798274a6c5e96a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1825557973803ec4c2fbd0a2b1a40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff4ab3503644469eec174e54b034c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b8af5425853f1a5d5311ad539921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d958169d988142babe76878a35cc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd62b9930eff7a5fcc86ed89daba5bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f496fee485b4a85fea5d030fba89a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632058c4a1418cba9f144af2da6ce0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68aded0d456599f6882e010f0cfaca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8799d3e48d80a2ad41261e55d45b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724a1a7c8d08493a616a390479d56b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e31529f8dac9751ddfb8f7683221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc3812eb7fef7eb7343c1755996a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f459e1c703f883d3a0303ddadbf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4fd2b92bbbeee20a8d631106b4f49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de3f93d4c51d2c921d4699d935c51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71258d9d7b49e7b24874a926fed68584251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d166fac60bc7ec8dc7a7b2835cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3ea629e3b1a635321f07280aaecd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62bb672340dab493ee9d3452d88f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900a326498b6c6dbe8b2e8ad7d76d6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815d7f7faf02215ffa4fe678138c39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7ef978eb71071b32939277e6ec8f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18115883321e3ef6bbf20e453105a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644599698c62f4ec2d8e5a2c8e3329fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ae6c193f53d7c9c3d4136b528974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7b854fa2c2279faa3e2c7cc139090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b767ccc9ebc9f28c2cf643a0040bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074f8865a39fb5e0603ace0610bc6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12389e60d013727aad879d676b22dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602559aea2ccb9f43f95c414d2f323265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4056b9cb99029450dadd8ef269eeb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbeb771ee53cd1d956924e7a3f254267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535bc700e2306fed392bdc80e93232268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc370ceb5c8492c3c8641767e90a4e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf0a1c9aa3766ef3ba8c2b6bf84b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d9463022897a7b6a7431aefec53c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c4d15bc7d2c2ef5edd324f9c14fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b19ac660e12b17d97572a186cad95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aca0c143b81a66ae4d6766f6722ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e631e81f3e69f0dd8e5a2f766e14e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05bfe784ecae2feee3c2b0851eb8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090d9d2da081ea0c7a60c62180f8be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326713c74fae6bc10ddaaa355bfd6b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1e1f78c4cdf067dfc8b90312472b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4ca45de309416552af08e7848f4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57d921285b5e65d05bbe5786171a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5b1e976189b549e46c4ef6789de9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bcdc9bcca27bba859c3e7ffd6ef03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc9413e04b4dbfee91481e38cdd39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995d52450858a81a8cba2fafa64eb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b91ec9d257d96772fe0a91b662a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f8353cc196674b688dbb1c8b2c4d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dcf2f0100f9ece012d19e4234c2bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee720bed46bd1c72a01cc46c59f535289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008fa47ecedd0c55fedfc21d6d3e007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558d17f371f3ce8820705d426e1814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d7d4424bc877ac109c11e73c33a7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731698078f0d5b5e382f6b6be368f1e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f05d47eac8778dec9230393208358294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac02ac579a70fd85b3d625514019e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bba0afdf78a741358c43712c7feee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d3daabc83d8a1d4de402d954ee03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b83787c3301e22173ed21cb99c7be0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aba0c3c1187cc7d33cf5487eded92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1b2282c894bfa3f95cff540b0722300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf2010e7d3b14a455d61c7305db9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f67a98a6bfbce8663d9b77c32f115302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fd5ba20386786c66e1dec7d03747303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d657dbb7d82a45680342b36e40d60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa9b806b59ca36abac0da3bc16482305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e170d1a890ba4fdc0ab3e7b72e79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32bf8182b514e8040f916b65a1e79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba7b0ca1c4a5df850d7ba35168280308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fc06691f0626b3cd41e203dc6f66e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2840f5ad83a316ac609bbdf2cd3391310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cab2465bf6564b1ef5f55289376d9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0c98839c707a3f7aac24e0687ab73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3028e2bb4c319fe7e65ebdd7eba40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df666aee9960d0a4081a4fa082619d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326cf581b2b1d597d63d1722007c958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbc58cac561dda227a5ef5489a765316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5418740b4e422766c03c74e4007cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc53f13cec69951e726472e57d6395318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076107300816df500b33a2c999a268319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555a46cb1a6e8b5d205a77018149d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f4d94ecc4d04f12b8c9dc0cadedc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d819fa20b85bee6bf9a62444b2e41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f122e7bf2d23dd12933893f0f8c1fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e1df99e6163c3adf49a2695365f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc7ed9088aa6e41f404b03fb4e94df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab8105ea1b80ec0ac70106bd1b8586326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f24808310f4c32173ec855cdce9f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327511a5a945ba04dba7492f8f348fc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fba74ba507f2a38afa8d91b6ba065329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ca3fa0116e189d3fff62fee1c36e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552bd3e96c91782bc3c9372287add5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32791892d2091839c430927ffbb0da07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3dc4e209a1920349e8389f272f7bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc93ab0a03598f5cef671173c14a44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009f866df99a3e0dc569673d2b8312335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17a640572aa076a5a898726a33e07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c000a535e795d919eccaa12a12544dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e84c1de6f06e3b70add20d153b0c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672b3fe224c3db40769e9f4a43b143339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f162fe2a7644f822503fc6580c05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a0f268552eace5047e70286610ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7e291f181cd194dfd987febe8a39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceafd5401dee04d98474589ca631d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0d5ac46abdbb22cc7fa358cefa7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b0b1eea4e056fc6d3ccbfed90ce8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad4e2151f0f2924856069b46e190d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e8ae63cc6be7764bd57c5a7452e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f674ec4336c6bd825a807b7b0f0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ca3034e182a5c2b5d9ca0c813e72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160afd12e6797b015b851e8305954d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443f2eb2402337862c26043fc69837351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a90a6182cccd88b3626229a512834352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a96772aa69e9424dacd598a67bc23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77fd3eeaf73f19b6c93e33132bb97d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d1ee6bc15797154240b26ca84055355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727d60d10a109f9df5b5f99157a6af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e43db7e0f3de1c91d54a5f84366f7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89cb5c711e856119cb7ba3a6aa824e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4b60c1d8c05ecc1664696f560a81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21882def4c274e5a9ab893b9f8903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f925021e161e9c24fabd51f8db1b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22a53991e61abbb154befa5e9ce45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31b7ec5e20473887807bba8bda7f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a76533ba8b1545ab705b1eea8437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125854dd4c0d67c39c76a29ceed659365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714713701f26b4f8a077050203bad3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863e730ba6dcb14e560619d424f84b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512587c89f7dd76a09662056b177aced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dac06f434719de66be2b29fd67908369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d641d2d511b22b396319b6d22f80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84c90b5398e59482de027770dffc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744435039e379893719e2d0c47a7e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a7ce2d5cde538e548cac690bed7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f42740d7da1ca14f4108dc4da2984374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10463113440a433538023469b2743375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93759aa8da4615b1b762fb168d7560376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d6c68cea0b2c5a627131091dac4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ea6f71647a0da3e8fe562aa58523378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd794aa7f71910dfeed719140e977379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5c9d11bdae322d3ea7bbc6b91eeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6c81b0c4ba06f083d8e6b187378a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ca3fc5f9de08d0f99a0aa3ca40f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa34a77b1c2c6a367f379bf2da74f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde477894fe033cb8f35f7302710848384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52303d11bce2795435b0b9f129fb7c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae8bc30eed7553d8fcff4f3a47b5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d334c7c3cf3d875c93c7cd79f19b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf7854b7147d5ab337d38555385cb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af61a427bd27bab44dc60d4551d130389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d128a2f2819d79fccb56b86037107390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9246668f3a5c9dd000a10ab4dd48e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c4ebdd98912bc5d7ef14ca4fde390392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb46b63a1fd806d470660a0ca9c45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae850a4b2e1c062cebaadd708eaa261394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd744808e9a6b0b4755010f8e86487395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c313a943a538516ef2fab6d6daa9c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc316244e196848e78d4f0577524f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876df770df868417bcf04859136016398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659314dcad0bd74bc80267398eb5a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9032b799686f3e60e33040e03d363cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e1af7f1c427ea75eeb4a208a31c80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152129679e1d36116a8bbd98b6430f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16428c4be4a1399954d7d1572e4a90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05bc44e781c3373c45999dc43871ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e011971f22680a3363cb9a9a53b234405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c867160d778184c2d58cd9bf94f3c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9edde9885054b7340043d357afed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec39f63a7ffa80a8558c1c9e1ad039408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213314a483e6887abc37881b7146ef4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725200ceff2b690f082e78b5eb9120410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d08edab252227e9360ff49e979da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db2c2f8e4fd24a1b2a251f44b7ebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7f370112f076b0bae89810ddc408413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba29d932051c13fbb2778375d7e41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daeae7a0f9f14a447a85bd0d2284b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8943bc432ee7fb4588935707e6e24f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb023b9cbc5e49e378af3da21fed8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf937dab821a1a1c584eaed79484e73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60c8d9f6a5cb066d7a6a8ade4ecd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3d976cafe617350cb51e77636a15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba893196e56033e25bff84e6bebe58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38959aa3bf5c9616e2c9c69eb0e9a5cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9b9055eb98607bfe36493f5b4096423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde6e29dee3c99b5ebb7be9a70f487424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eed45f64e5496976f7bfc755d5cef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e8138a9972fac0d1c9dd14df9484426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e917e3ba622b8a289b62422129855427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d812f73a6fcf09076a3502035e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4215f8d235399d0d52048d49c2d57cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2b0c6221d9018312e08696e204f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d10e9090d7496f18197abfb5048393431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc2016f128f2118e164cf8e80e968432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b442e9ad7c48e1946c131ca4c68e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334951394f4591460cb34d62f08cba0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce492badf3ac87f1076fc0dd69c3bbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a2773508b7d1a2331b10aaa7e57f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929edac47349fdf079cb2f3eead79620437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a4fb6ceb78e096bda37cdf1a138d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75e8295f946375c2bd897ac9e4b0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ec4c5fa66eae33e96d1c5aa9ea57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ae753c4f45f00e67f545405bc578441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb6545dee3cb756bd78472e100fe77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aaaf3f56686192ccd64d54552c8d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb44fd8efc1f8520761febcdeca249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e173544520b5c5354fe386270a2f12b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad25c6b30de14ddcadc0087a357e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa97d8f559c6e3f4a84f18f201d5d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d467fb11475cd18b2589aeaca15f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b97c41e00788de04a921b8a2c8fe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645769eaa89f201aedccb6a394c629450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdecc621b94f4bcfa59cd1bac72a27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82884d5f88a4f99b4d2349dc49c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6383db3069acf07c2d379d42e82d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01953786e005b279b51abca42113db1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4dd5de0d3072972cec0eb91705d4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af953c06594fb9b344736df352f74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec239e65d92d34758b96568bcce1bc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1a29bd431f8c1ec4a4f66f33b713d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59887078b0a3363efbc6b614a00b6d5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f58508e4ef883aab14bfa166e341460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448f7c8d79bd8f28fde8d306758abd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93922067e147bc314b73e0d608f6b65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bed2d3b04367317dcf26e5af48977463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d6ac3a166e37addfeb0920436820464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0a47695162ac6ca680d5f5296e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdc44fbce36d177d96ae1ed2d5517466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18755434f49bcd712b16cb7618a15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f68827891fe9dc415fa681dc20d48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6b0062bdacb232b350adf29f0b07a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04e314ce0aecd457cf581459526aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963506845feb4f1f79c92297331e9f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d4d4c65d56345b3758a5016a67d95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeacbd13b6ffdf3fe148da4112a22d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24055881f474f17613ae6139f6168c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8ce9fa839a8fb4ae844cec40bc4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af42aa893567790f004991cc017cd02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30739da8ab8c874ee0b217f148b193477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175375bb01d1c009ffb14735bb8b91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589de32a1f5deb54bedb88da3c0d239479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e21f3143eee1514480292fcf2c9d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a8163de03d9049d276918ea7b894481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbadb8033d05c8d357745536d0a35c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23564cfd5ca020fb52e87ecfa1f42418483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36871e1e3d0c48025c76954d2a7cb521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb233edfea9dc130aad8cf6d09a7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69a0057c46a5d719c3a36d3c918da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf862de7b05be200489deb7a49652487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026381f7aa28243b18c0322f61f890a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a0756a9ae22a4d7a6daa67e0a9f39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91123082e492d7dcb6bdcdd30e910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058e27af0d7c16628e3d3529b595bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135b03e9273195a90c53a30830c70e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42beea27bd59de0b8875b0017b5d397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003f9027aa09d0ba850965a7d5e1e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77133f42e95ef91fe2e511d2b75d39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05116f0047c4134733e4820af8016cd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0bacf91d6205e706e1ab7d98ce95d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64e95a91ccb14f32889e494e31fe4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce43e84e6f5e6ce0e98358a0ce6e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c09f26acbdfac31be45646e57d677500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840961a4b359e98e61ff3c91c04c2c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0195d5d4ff3e638ad5503101cacc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a2b4c5369e39cabff3b1b7f20bf62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21012a6e9c290e3bbf099d5a12b9d51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb29a928fad8f3a84ef61a6447ca90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d3cc0b09f5aa38adbdfcc6b1db730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e852c72a6c9ea9ee417cb3bfb1dd6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5d935ea6b639330d086e899381f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b0d67aea939cecf827133c13391b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f294d0f0e6c3447424d6c68e0662c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219cad8e910b994ce0a75409a2b682511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67500f6965d548ff26624b2b8ce05a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aefd7cc200abfcf9c5d2a4bf8960ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d1a0da801504a22a6a4a001505d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3d434999ff2cd296442914d8b075515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a604c309e16eda9ea6130dc965b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d47a50804146d0836310bb830c844517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2acfe9d468c07e51c54e88a3929c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3ece7a4b282f359fba6b3f506c3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55d56aef84bc791376d59fad276ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866ab25bd5e89a2d0a9b5924adbd7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef993c2631e9fba64bd06f331b19084522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3859533e97c4acf4e6bef014134bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874ddee160a201d250f703c54cb169e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91dc53e224d66d5e3dccb464695c33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923046129b1c55bae6b4e78405a7270526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c43759ace4023f327fb3746756605527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b4b2b46c2dcb4d940113ad725125528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bf8bb97b818b5a3f2382f0fcd784f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b177e9f4bdb622a0a9731c86d06608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe51d65e1e8071b382be2d3409c60e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc37ec1585f6ce174a870380aae4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352ad199e86254d2df03101d94d017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b817d4a7da8964665deeaacc1d8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae696d694a2600ad21c85fc19442b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4640268330f224bf997c8fb881b75f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3ca97312f2897c01a33fb4cfa4a30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ebeff782dca021b21f89b414e27f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340de88a28b8adc5cdc91206b1ba74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931e4d4db4f7b0b8b3c2c52483c37c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb14b31a552394b40c8fd1e5d788f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf491d12c004ef5e37bb3e5f34ef1e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5490ae6df6ddf932fb1d9b2a10fb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf628b248dfd93fdfee93a7884955d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa67dc3fd38c25fc9f400ccbbc587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf117711e916c41d31e758d66cf91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962530b76aff5c393f974bad366a4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d53350d3d4fe9616f79258e3553d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e16b1b320d1bf9a560d647b7ae733549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c1cac2417ce9601a90ca27df59137550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b4a330f46db351e3b660dba4a12f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeff3f4cc5f5d45f3810e4d1eeb2cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717153fa4aafb7cf61d61b43bd7e35c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c8d4943f505c63a2e382d68f7731554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc1c1a6ef401468a5748dc57c512f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423105411065f019a9ad7873199d2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995ca3b668b0fe12bcf64153c5263c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f044dc928798f83dd38a43299cebcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d49e7b980aec46eac000dcd97ff30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcec2c8241dac04ecae7dd103f5de5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b5b0e7934a18101b8700912026f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4065c882afb4d2909aa4685592f5d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43dfd12303723ea68b211bc77ec432563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0b1c490e241c30fa91198c119e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec90b36c11c7ae90921724032ad14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba59281699c89d778dbd434607462566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e802a006f00dbea9fa69968944c3615567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa385e2e50e76db06f1fe8d84ea022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759ae8dc20179db618091f59f748845569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af0755d08645d942744d118b635303570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e967530a2eb7fbe7d82cddbcedd2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00a3cd2948bde45aa9ada37fcc77c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ba9634b7d1c1891006cf34427d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf944b6d4ce480888a6e9abf67d18c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925555875a1c157b048f590e515f46a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1fedb521ce32872d5d442a7141dfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c1373dd19a3260b3b49bc5df1bc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ebeec47940f8b4270668faf90abc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e607f8269e7437eb2a3c86a49317d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d6162fd1f9b45c4e4cd6db69b284580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02198144aa9a8ff6ddbaea717a1b65d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7eb6daf862454e0ad59e4f55e0c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c500eb2ddb4d1f7d4c6535318b970583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a22e9aa14a4712ae3c2fd21c8740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1074b433ba64ee04bbf0df2f1272585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066acdb5e1656e1ae579e3a51630a252586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103236a9559035c8195958c54a68f7b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6851336af2b3af6bbb5af201032ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2966bea48141003478141e56c8b8a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94cdcd0eb15a58cb5d5daf31d607b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87a459123ea2d8a4fc05baac138e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1edddea7ac1fb3c1a736173bdf4650592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921616332e656140ff0e4713be85bdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9bd532d3ad44f28dba8394a9df61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cddd426503968ec746bf17d68143595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8fb6433e0c52490e091d3ecf10f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3fcdcdc9cb95ecd243af27a640d14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189d87f861b5b744c4b6f9e6a0da91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863f42b341996e9ac6a9b2a68df96c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb4424200e39f48c06a712a75838a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb40f606d7c3f0b34720d97ab84916601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3232ca113913205754681dfb854b0f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a155476c2f0cac0ed13743c20b9d7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4de5c5e5dc9abbfaf171652f8518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e07a30bff227e7e1ed093a77534e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac505bacdf9e8ce4883fa6114a15df4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dba09f1f75aff9dc5197b8968d415607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c7916ba87b5446ec85a1b78b2e0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95880224534271cb558c02c233512d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f6162daa380ab9164a79365da531d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08522d3940e93f6e1225124d93e19d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bef0895af25d3dbe79bd6d147367b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e127bf172f608baa48f971bec1c7548613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e91c15bc715aa075f869c0f3669b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b190334c47a45ad197370695c8c9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a6c3b1c30f40eb7e40112776f3f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b1bc39cbfd807d2d0b7b0653aa93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682d13f1d8201e05e01d7a23a99389a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e666dbe6565f5909ff61724ed26a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa18cf0a0a9fb1671e7795ebdfc679620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193a6f459afde8da98d3f5ccacef7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43c8b3decf4a60cdb12712ed976a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8028a05d25783afc8ea5178868eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9028af2bed8d8aacbc2fc12d7860624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d460d78414a3e6d5742b42609758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e88b09c882f4368255ae2c5987cb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d27c0aee7a185a0af29cd2dc212994627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b684912574f2bdfa20840858811440628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4eecedf96eaaaca81de02cea46586629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ec7ce6e06b1eb17f171c3fa7ac9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75eb7a5cd9b6bb7d4777e3764f899e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f907263c103c59834a151bc709f5ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f58867c3348e8cadf9df9c393079633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8abed2d9a20b18593675d3d3e254634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b051876ce620cd3932418cb8fb796635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d726404dc772cd4cb1acfb2b6653636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161560fd0a0ba762e88b003ca2d61130637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6861f25e0fead9836e4121525057b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c63045144e53b293046b00f0d3d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad90e9b312b7f50c6102040c525303640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd80a6e62c6323dcda8d0c85c135dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea27935dc3bbbee0fa11d2be5ff95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66a7ffbe11e7479e405634a4e79ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e0e5f1eac88a320c7de5d46034af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e952e9f9a7c9373e139d36b1705cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b6bd0f02df1fe11627d75d96be8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98bc2b49556723703a6bc7178e2889647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d903da4fa1b1f97a6a3dbfa8cda3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff6b0ad29001c711ad07f65a4439ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b4bba3c0d4bac9fb8cf4fcf9055a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd94488c0687556ce6eecc69aab3023651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43090bd1025ed0c4fa67601410593f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab75f9a4c716c4d665cc4f48589c97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52584193361dde2c57361205121dd08d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b705adf5924d679282e2f4a9753c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471dc34f47645ceeb498e9c661b37c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a1e40fed827fe7652cfde311bee76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78087a36705f9d2b1a83e75c65e17c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db59d23614ec65cf5c729fbb8777b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3135ea35ad3ced56f64ea6f178cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1668ce11c5312c74e9473ae8a443661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa417de2a305ec384d51d481687b2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ec423fe759a3e20b3c326987e141663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1bcb06deb53233914598310a87a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d08c3bcbed5f43750d56aa5c4a80c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048d879199708df101354d578806d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b252a3f4b771dd5224cd5a0b527e263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea00a64725b88645c66cb1298856545668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef9160b65f9fc1629d1a3d72252bef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450695c8f3dfeca33fdac435054f9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a93912d30bba12964c2004b9249171671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7b5b9960b5c4a5d4bebdec505fcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fcc15dccee615caa8f7c3ef6e33c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab916034d653028417426f8c45ec6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407cee3cc2c8f90d024cbbcd49a72b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c4203b95fa22e74f55b8d25d17c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b9342cc20d236d12f7e6c013aace677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484aa128d3d858998e00f914fc0ef0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b0eea29cba1a67c597a29d0ee576679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577f4e2870916ae44f988c1af2cf3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185717d871613abe6e4a8f2e87fdbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3644b354ad07dde52d2cc4c12b94f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ef9389c842c66ccd398a82e1e399c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1e369562a791eecbc4683581129b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ba5060f64aee018a3c4a1d27f872685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d022058a42762d88996b4f2a6a2061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922272329accfd951f8486f5972322e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3c5d152f9e4a45c73896c05fb296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded383013a067956173c9363ed4551689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe348a21fd4e46ac1fbcede0b73e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b69cc014f8b1c317ba54d5981114691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7439ec8e0fada0eaeac6562d082f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47239e1b8c4a6a66399138dc9fe93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c171a631f9844a3417a218548a68bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe359e02271ba32488856aa739d809695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a76918d9302fe251c19f503f959f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d42180ae9b5bb25bab09f557d3203697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7721ae6a039759ff298d3439ca5096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007657a4c76e6d1507e00af72cb5544699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a048f1d4c8ca73ab91b336a0bfca81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147769ceb7217c86ccf0c434095647701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b106e6f6d715259a5be4838b4db70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d95cbd81ef5866ff5c9d28fde6cbd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132886ad40b77bc1f7eedcf4fe8d0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53effe5b9328076b34faffa90a591705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b4d7e6bcbc68c027d078630b73286706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be4a1fdb3c03b70c665755de946fe3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c626e085e8e745e36befcf55ffe02a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ea61ab6eb8d5746564f0a25003f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cbd374024738383db56a0b0d2e978710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c049165675043083a34e6ee547eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892eb5c97e9a9f3328c3db780ed1d4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c5671f76b6de51e029e042c58d7de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22343155e23f34de1731abaacf4d19cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456103dd7878c9c98f651195a60e8871715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3ccb6ab6bac358a7cc38b784b11ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436364748654aeefb13b68f2b91210bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb8921698f840b9968fb2beca04ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe3efe61ddf992f27363681e8d2648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f84899ec00afca223bfa1b064bc42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca80d79253b84f8a405e4bee535f996721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f1796efec61cf4a676edbb766446722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f62052e728704e3c84151f41443fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7110b60beeac2d5194b2dea8092f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0f568c9b9522ecf7dc77bcf2e30e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ad7988499693ebfd0a5b5d352e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08df85b7cbf40597497d9ad6b9026727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b986950cb60aef105a208b273ef1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22852c16725f02fd26f500e846ff87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12f751e9a90e193d76b31ddc7c56a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052c904831e9cd4da2924647fc40dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c07c97c177b86b9cce547f7ecf943732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b3f910bfc77645887bff0128a847733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964dc6ed27da97017678fa91ffd68e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e720cb3129a74c702bdabcef4f758735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0ced83d9179985403ee72224607c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aae22d64a6014dddc1a33d0062d80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c2398916faecf2fc65e4d751131b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7546c9ba159593669c598e6266dfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04790211b39bbe593ed5610d4e112e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2677acaf94526a234195c6784de9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad689fcab8e7726bc95b3c6c57c1fec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe41bab8962d9765addb5a2fa781f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed491d643511324cb577447b9916c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710193bce4fc042d0173ef0abb71e0cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e7666bb21b144e001f5427a478f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b492c95c85bcdc5de74bc4aaac3ff4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e3bad2939105ffe9fe95b20e1f45a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79962df14f4b0c3467928bde1f1b94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048bb9c7dd5ad7b2bc7a8d302caa2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85906177737f0f0fb7395db2cc7d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868dc3a677f91278cc18dc7bc75908f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d2e3fc115f2fdaf3eba0220e90b16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dfe14413890e707676ad91916f7f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251228038de7ce544db325d6b0960d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a1ccbab5cd6f212576cb93ff1e75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8017b37460a0789388f03380632a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd1a7bd515a298f4e884a909da86c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151055abeab9815edc539b201e269c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bcdbf2c8ca0e736e804a3c0df7a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124057f0bbba49feeeb099482240139761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b8ca8279a78d2e89212c67f2b5ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd9987ceeec8ebc4f487815739f5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6fee12c7cfa933d51277c0f4c149f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df91ed6c82b4a793f592c06412cec5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc085629e906ec733937dfb1807b02766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75392055f652305d93b5be371c89b6d3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>