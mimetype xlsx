--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72c3bd13d5daaa2229e0b6e860beb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019369862fcac4f29f1a55c984e275ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb1646a5ec77628484ba677d4e47a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019cb47f6e06afb599da864e0992334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37767aa4f55c236a83a287f5a27a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e824e9466d2c83957aac5e7109494b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd258d7ac4dcc8a3f0855d58b34ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f67a4cdcd59404f727b75828e546b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db048bd478252e8c21f19370a39689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaf04220210dfe4ae7d893133241f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75850fb2c2545d6115dd90de017a5d4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560aa1d81bc88533f1191a48ce927a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad7be4b3f9745a2b69a6d7105812ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f447c4e250fc3aa2b7f148c906b1c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d681c4ce54594dad6cd22f31e0f14915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a3f1eb7546a1fe2dfd9c8974c1b0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc5ad67100e9f9e17506330c5ba6d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c65cdbeef517d5c3eb5b1da5448a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c36ebddb03762e4a8ddbe48fe5478a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431114aac4f29f1d76f6e5735b5ce9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de225fba5d2ce82d54610be8b54ff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63b0b9c7e677a0e5dcb414718b38c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c7d7b934d1ff32ea82bd20fe019523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96a1903006b41c6a19cee18bd677024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abf89047ee334072c590a211701c3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a96d3b995e03422833d421c0403426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06f1bd6fddc49a563f770ee84551c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966ce0363a3fe218ec58c01372c96428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f70be1f6b0eb06927211b22f6b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6867fb5d7f0ca903d9714b96c6b9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168210c99c2ffabbe49c3dc81162118731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535387003b32288531470c4d993edbef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba4f8755edbe0a3c90d013848622b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf278785995c2a3b5e9e2ae1d902334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd87bef7994fc2bda9cbac561ac09635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb7268453a2ddf1789e6fb7c6f1ac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448015fc2a7811c11fa0489d9aa878837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7728c10791883cf7ae53910fa2716038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3dc6e64402e12019b4a2ef396a54f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c712f1be7429a674d47724c13aa2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fd7576f63c4492fb148bef45486841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3665cb5f282ad87f9dee064bf95342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdb1a63128c85c34aa3443020ab01043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdfa59c541b6c36cbbf588b01633a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161bc30ecb0eca5050970bafcefb7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60daa151aa1b4b3ce5b88731c82eae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2fa90a5dcc503086dee51942882747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2969329c3f07bf590d74e1fd9430ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3bb90cac932e4b247c3875a08e4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1695eb203062936e85bf2e4de8a871350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1c33694ffc921ea399c0d620123b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd540635ca44028873041a3fc07b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392d9c0e810563c7be4fca801690a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb83d4fe57a9d9adc5fdf16a9b78854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180260c5e67dd0deaeea57b8494cae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62958222da4f2376351f4e20a25811f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f91c488dbf06326bae9caa438a41857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1ed299fafcf56127572358e4212f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572a1de974fb59171a43ef705ae5f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d834fb32cf3ffbc33c6141c9abc58360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d638acae4b004776de4d1f41fd0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af085669584e310dcd97a5ba685ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dac86df5eafb12ca7a504a402bc8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12abe3fb12e00e81026e1e8571e76f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515873a1346ea7a3892b11d53e697965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940e4fbafe98b243a1dfdc958d5ad6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d05aafe84cc052f1e3751ff14f6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4977193859fb1e5673701067004768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7de39afde4e7cab1c3a0874b0fc8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c61f9723ef154f4571efa44e291a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b448a8528e81066ef2ea2b12791da371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27878a71e6aa5488a5aa1e6a5b394f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8960735c01971d84b0cf4cfd77f7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ab869386b8009a6647c0459dce5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cedea23c0ac7ebcfb1e2b8587494b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14272695e101ac757f08b5c870586b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755aff2609a627011d59240c20700df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c538a7b10411f1c3435493056a1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229657b1c7ca933b2b758df4381440ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bf7d56ecb690c75e6862f4da3aa4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93fa8142dfa8bf9392e2d7742d33181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7535c23396fd930c1d9de8eca2b00882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee37b0bacf328a802bc6116a0e36ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b3bed9a699498cbc0fac8967a24084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52a086611d7068099a532b6fe7b0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c38e84e4246a2f9186ae11c718356986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa065f55f662a9aefaf91c142af2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4eec247b6134d677f4ad7f84529ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88cdacf58caa20e2e176fba89705c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e4233a37228080affc37d4e0f42f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71383a28a9e3b90c624b637293cbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e86c5dfb98ba522666477019987c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7fa0169dd671a1414bafed6708be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813245e9d52fb39f151aaf480ee8e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0017278abadc29d847f0b2e8d8e6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9c39ff26faf51438373f11de713396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8279d1e31deb46ac7c2671ce0711dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376cefc9bedf5ddd77fae60744ee6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08fe22982c301cf280fd066e0587b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce7529b9845749d10e408331b29b1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb92f367ea3bcfd8d262ed2f7ced951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625b8a4615a2a835d0a48280bc0f387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f008e404cb024485497d3b9a59685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea3685e6a13b55688abc432947d719104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d80ca0adebaaf10b238d4486ede9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba71a5ab6f1e6b2a15e64f65541148106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98974ddcc5bc0f910d49ea9c98b61c5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70445d9aa055f01d8a56f0d56eab7257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1ca791de3df2f4a3f0e65834dcbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb075526605d5508ba00062a92ad1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9424c81df0e57ddc8f4ac8354d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986b6de24911a82689eb6431dfc3c5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2f27bc70ac6e9f12f25a72366c3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d8704a8eaa4c121fd8849a426ea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d6eef6d5ce9e213efab3dfb24e34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a888a0d51cd21dda419833474691116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7a3508429b67e650208fa25664cec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495da88944013a10dd0005094fca8dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45252e68f74467ce9725891419b3a32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ec80c688be4fe556592e61ebd203b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7875489e6f1f3b492bb1af3894be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39811180e2f22a742283e6ffa4b1bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769fd228d215b861bf0a03b8758ad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b98721bf15e1255208e6121faff9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d5e6bec2effc0a0ae315f5bb128f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a8020b1538b6c28b9833876c5ff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3433d357c41254b4a6f6ff701c3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6ceb37210be920604704a5a1b203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da96b5e2eb48e65021a66c43f00fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e5445ce85f3a8e5b69b47835f61a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ac109dbef934d5f7cf9d3c8d4970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d153977cf7f22f52b9095c4e336ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b83ec5e636f69e4ed141de3d1b02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef52a15f2e01f344f45377763a4fdc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd665121868040d2a7cdde6fce7858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66735a60c5e119b0d4592e1c7894c9c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2249335014dcf8f0d913c7e37e18fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95c58b69190ab82bd7aedc83ea6140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2a2b512cfaf97223b163c3f4c1c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e127e447f71873158f0352e97d94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b45e1f64f274daed5981ec1763844141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808ec87623ff07ac92ad238173b27e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a34fb9548bbe24a508e7ef77b4b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7405eb8af2029fbf94a2a4cb90a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb64c98f92dcb2fd75c88897a3fdaad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf4a90af55361b2511b7364c4de5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a9d2189c93c1a87bc76cf187f7d87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be700c6107b25f2baae869c475c6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dce3ef077a1e2686eab5cee36ab50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4fd2065319b8e72a2ac873dbd550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126dc0a87cac8670bd7bbeaf4569a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ea64a54340e2367e3ac0f4def98a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff906038feab61225f33a0c6bf90e603153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00127705e8e736fc242f58810a6ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d07fc30d6e0869f206ce4aceaa1bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405644df96809189edb2adeebff5cd38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d5899940c16ba76d3fc8cd198dc27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb1fd8c958da38b62c53bb46bf3197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31e585ff42203fbc0ad510d2645a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192d57cc8ef15b11eb10d3a5a2ab5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b89c004086211f276e1668dc8fcdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06643ff3f8122983a7883df859cd3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224c84422502ca6f4822f9cd765bf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc4eba2e8fe0d21191b479172a8c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac482406d6fa135016c986d386efc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf428f58803d7bb62973016548424166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8ced95e0c621b88c1e3ce80a54b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f608a0b146605bc0d0a56a3459e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5f1870bdd6b9f3f55f719ddecc2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6cc4ff5a03160d22c35cb2c67e87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66557448d3bc1f9418d58aac9f2c95df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16526efb0488817a977beb31215f86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344bd562ceeb6be40912054bc4d06de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fc0f3fd78cd56a7cef917975e3f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc873818f904b89ad26e8949d3146f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7f7e09b6f1b139dcdf7b5edd7522176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a224274bcb2f98d8b106b234aea34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d68b2766cc1741a84a30a965cc3a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb0136b0872188182d9fb787d3f00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbd1e2b700043a57e80877341a0ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1eebe22108cad4bbfa78167ce756181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7486bed53fc03c8d501fdb193ec1d6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ff161743b95f820462e25f883ce3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6bd0804a2d4348401b9e0ea2c1fe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386248e61c02cc31081768d8b41977185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04411328df272cf5524bf9cf4e721c3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad6f20200f0eb023d425b00fb5933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ff1ec875cd04eeb38f615138ddeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed5e1b27147317b3bcd28453af295189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e936f274a2f47518f9f847cb6d518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266464df0c268ba87d0068f71eb5882191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b249235b6b6117dbcc4c943749551f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aea1d6b33650265969a1b7fe0a5c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92726759a26002f28fbf0bae877cd3e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37771d2534e7492e8936b06657a12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d259ab8fd11aaa5a4be2bc406bcc31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d2955109d487454c297d46fdaa1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b5bce9bcf394974cd6210c337b89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f959442c197bc55d3d2d8cda7a76b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbcb8e27eb0f103a29f52c423eee7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dbe6b3abfec28a143a962ea1685fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505d5b82cab55a7754b114ac3e6226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18430ba4c4dce9bb72497bb472d794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10ca0ec9d6496933cdcb0adfbaa25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8ceba03f9a286014babf4902cb7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19f1c49eec56b432abc34d7d78f4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175829005b157fab5699c8027af0da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e80b6371af2b0da5500190a9232db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80f69c8450e9556e144aba9348337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2829bd21b9ce697e00636333045b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3b196006ab8f2f2292e06a9d35e49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f835611b0fe30bcb154f9229b281212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560d48d29fedd80ca5e7e23ac5704c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c6220cb30553f64223ba1972e4d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a033a836d9a170ff46db99100a0ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e4eef50c6e1b1d821ebe6d10d80a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb5aa6b1dca324e48bfe76c5b1a45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b89b55e4e9477efbdd94333765556218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b443cf58fd01bc03525095bc5754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b3161bbf10456e4e033e8b1cc3fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b8f494ad8edb974fa127a4eb8110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759460ead5d8bfd43d67754ed29167a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2b0aa1a013a3a5bc6426bf2462cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2de669968ba460772ccfd68cb9339224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977eb9c1895772aa1cbb80f23ea95a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b362673d46a059e66b2d9d2e93ee51f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca77443c0c437344b87d6712195584227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cc79e276b47c425f105cde9e5bd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4aeb5ec028447d8fc50557378b54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a053cedd9ae8c0e1629953714ff154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a8776539ca826e46453ba7e383dad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06957bc56b6f519f8571705ae8a30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973d800ad354aaa2cbc7b3e14b4125233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2d16847f8967d59b6d9c58a7f2fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f6e376243ec0188548a87cb0eb11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2cbfad5aeec0c7bf482fbd6a5efd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9aa04b8c93d5cf55b163cd3bff015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fdb10056eee18d35a3e238f9a647b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf4c12f58246f33d668196e3e3ba8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f853803dacab89900663d65f4e8e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060105f8855d7124e553bb2c35e668ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021042707c24887a49ed60d7de339ac7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b11a56145a8d333c7773f9a1b3575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13dc113b79ce885319e7a223267805244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6d60f48f4b8641455bcfcb4ad5a40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2d1099263a59b8ea7eb5a274fb2ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e670d5bb505c68a1d0e36bdc8a950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46686d16aeaa1052c5fb62a53ccc18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3d5c49a97d270140c582c90a86d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8cfc9b6d38034484ea1e99a0b748250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b51efd56bdce56cbc1c775d976f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97b0c9f846efdffcbf227e208ff5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb93de98360e8e5f7b869ca8de3c31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaa1eadd5c52a2a200883ad3601874254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee5adfed6ea971270a1337d698fe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baebeb0bb0a3d1bd6a298daa95eff89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2bf28141e716a0893f02258c5bb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6456a62dca35592b1262fd102efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842fdf6ab772a0e65075c5d5e289a46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f83ba1e575ac77b8c3312deb8f44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e6bdd385071d445fde65c8ffa640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa295f9723b7130b08f8ae71e3f8c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66643a69993219f3268a25f901672263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4b4a38b89f433f8d5b05546ca69e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f81ec41d6abb23b477ea11363367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1537654fe56fb130520a2bd3d888266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea32b46a1da9b440ce4a859c2b365267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea00e8e8a7027d91406bf638eac83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d179c70e0c45b3f6028f7f2009f7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5a976096ca4d588d93667959ac96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c1942a9d3bf346bc0c11984e2a385271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689175f67b8470f546805852680b6ad0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0b5613c57eb5384be6e07dc314a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc540a5b3630091bf784fe56b9737274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93786eddb87a693eeb71de6917ee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a0ed7cd34f46a25fdff76b5a52ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97a4367b09a92650d971a665f85d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a4bf0ef81928f79ca7266335aea1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a471b74cb26ab500eaf747b847f4d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee116b23347710197f1d5314e6cacb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6de365cab2908b535fd1493e7d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731bf7c65a75f1010df96f17f6a8598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c7da63bf7f9b23b3aaf06d908d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893257ed33c68721ad86683936ab2c0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0952b2c92b4d88987919d1ac866d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38792283ab3ab58bd7ca0c1d53c98ab6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a707c992cc6ed7c9e5afb1e32a12db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6b07151103b3fa69dcfa99877d33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7030298fe0a133f25f3d2827abbcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184f2726ae4324db0c779cef5cb9e41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a8ec0a69804383b02c16153961b04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d79ac0a6d223f4afa0d62276ec4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4ba9e1ddea01773731cf15fc0a23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158cca4a84c29da8fa1244b3ff913b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb550ddf83819444a8fb8a3d0e981295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ab9cd2b6ff9663fea4f9e66f9f81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efab3b15d823ad8d91ff430ad7f937297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22d2d08ed2e3eeb7466d2c7e71f545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f88b976ffcbf2a53e213b852d7fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638809510400cc8fedc03a847a88a2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13ac0bc63e78d59656737b1988ebd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1619dc0fd231b872a5734c94e02e5ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b7094e0791912864919c93f89c0a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d4fc3279a5e8cabc83a713cddfef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5cdf69ad3a5ae730a8ced21f4263305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa574102ffaf79a90e70023c2247a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb100d37f3319aca20768ce5f8d106307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f97bedb520c15db89729d2e6b738cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782035c1413d11396650d70eb8a4b81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4b720f3549c1ee85cda50c2e31349310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc82bbe5fd42968674bf708d903f247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a7e445483b5f42b8793bb114d88c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6b365f0db1e44968ed8ffb2eb77df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5ecd76f0268246951be447b79099314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bff3d8f34c825024be8c7f20413c87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc19c8ae79fc545be4b0800b5aa8f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f5441c4917b288da8491b92c20ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaadee77efc9152a69f5a74446f0a90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5166c6daf0427b679a6671556232319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b109ab8bee90217637bc03876184e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0e8cd3b18f5bb5ec30ca955f1270b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117eadfeb3e4238535b6eebef94947322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4cb3fd98265d439e5ae98c4ee096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e022ff609bad1fa55317bbb18d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa986141e67117a24ebe8ccda097c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d634e7a15725212165644fe45e66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d97b5092ce11e25b99d37d00f0be56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da16e1a6be6479f980f7c7f1bb88e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b78e59e91cccd218701073132f0f16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1311abe02509bce30cda7436d671b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276171086bf0559ce235160170e93ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e18d8437e73975d8132cc1cfb23e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712b3515d7bf2d16b711cbf7a0f9b23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f2972d5eed4321b2389024afd1b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ace0cde363bddf73eeb3813de974d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e142ad6d815b3584a67d84ca7994eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c31ae78bc7b3a07402963df1a5489337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f06a41019d859b9e4c88d9ca1eb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3fb037ebbf1ab9acd59b600ec61a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbd182da9feacd76df7bc7930d0ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bfd547033bcdc8d9734b466fbb3b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9796ac5fdaf93cd522e45d1b5722c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9beaa6a9b25d0237b646bc846af6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a0fa4cd0a8d983e3a0ee859f0d1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4de5eb22cba11e2d7ffc53bb1286345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96f07a012c166401f080b1c0984c71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e43cba9a6123d2bfe17022f783510347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac37091974650646a72f57d462b028348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d3827422deab198cd6de5713166f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d29136831ed48f51c2f77df70a902350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95976873e462447e7239d0f86cc0d98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c3e34bac1d44e81c2e9432f4a4dc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be3a82732c5a58b6214406e251e57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6765bf410fb4a242a97287e85eca75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36ff86e405579ac84116e4852b8ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ec5b9d118faffe25238d6020c497356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959951d66c6edc2b853ffd10c0317f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c687140f72779e6fc2d02913e45d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8ecd1e431c9e1322660464970931359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb29fe38d82037566e69c693c085a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022bcff7c946325ff5f0756e91ef635361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce3a6aca747d06b712aaeaf6e193d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775f3372b6705b248d5c65dbdc8c71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f18d06ec5d12fc2a78955e0e0b5b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b9d0a38a0fbb76ec9a5315c1fc1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c9978d83aa0ae11ecf566073eaa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162a86b5326fbd57dc5e3eb29c8f20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba2194b4bde5d688c5866990d83df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c89c728608bea3246c3423dc4f725369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdba87830c6531b675d29171717981370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f94ec6fd2c3b3405795624b2153ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd73b78d865d3e87b4ff3d9e705c1c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61748df66323acba5373ef49e24634373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53180a0d7fc5208b9036c4154396b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2208e9a6152bc1ed8bbf352841c91f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58448290ec234c465bc93f2098395ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3b7c36e0ec20095a46452497c102e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8b30636944fa0d63e4512928d8ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e72b452690001003a11b5a91aa18c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c5b5183b5f1fa56a907184ae5a85e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30a3633b44c946c1aee5539400317381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d676fbd13e651bbd8c362050d177382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b683b812de44bc7f8db3c486c447d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099584a045e38c834f03afdda9630440384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22d504dca7890c8c28363dce46ba4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867cd5794196ccf804b81317f82105e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39659cfb64fa918203a8a7c5f38948387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502da7002cb631e9f7f2d327e6f3c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd9861ace10f596e136eb2cf3f687389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e83cb49feb64c7c6ede0f96b0ec5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81386cfed464edef4a32c4f521f5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d92f802baa8acb98ae9578b50894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe385c28a9d4c8443eec5af5f72ca6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6716e6116d1e8995d1c4fa8e98e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95eb37d0855e0f9d3df1a68b74a735395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a2f2dfe40656556a763334de848a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743809c59f1f53d5e9fed62b9904e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d02f47d4134a6f2d4495c5d2e6f3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b007a4a864412c858b9a9deb9e0cf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fef4d436f421f6713a61098d561c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a251ee80e30ec61cd11565346e22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb069a1d41dab2e2b9ed662b88d2ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6af2a5a200ee8970e7efb70c66994403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a1e9bb4acebbf67695e1597fdaaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091266d7b7532c7cafdcee5e0dca793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6543878f4cf22254870e9c1217d6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e929caaa78fd42166b4cc20c0907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965f38297034e82e1c818214cfba2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8182011c72db507bb67e295a09187fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517b8fdded180e441eaa5dc6148030410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d35cbcc4f91d4f34a854ee5ccc72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85b820adf3b675db80b22634cb82d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb80d24dcee94f0af3272862c46bf6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8adfbc0f8faf28f96cd033a28245414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666638f2236804e37c3969f9a783b61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d6fc91b7564f45dfa2cbcc51381b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cdee3259ca583d9a3e878f66a188f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17aa9051b777f6555e4a5b28885930418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299fff8b670e9f9d9d1ef6e1049fad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d584153282a29b093c8d633526e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0d9a3c6823626af56d93724616a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d6a227e3d75fb99e755af24faae72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff733af4e018e720b4e3b2bcb2d469423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648baae7f0ffc652dfc951b2281542424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a40dc6a16bebcd75cb45178fd918425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c32c4d02552242d89cf6cc8125ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e94bb67f72de1c867118f1d0c5642427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de2b3b437741ddecbe9fb97735b94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a742318846d4f33516a298c3a1599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c50e7d90b12a40c6236667e343723430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f812428e93fa5098424ddbcfa2b60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d8789d5c7488340982473c8ae28a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1179c1696977578a87e74e8a65d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe302c5ea8cfb677c2c0ed5c0ba90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cbf7a98240d3d14651a107679f317435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51342da1f1355c10418e83100ff0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e9601e5d78082b187d9b92f38424437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dead9b0bc843641399e4f6dfa4c67a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574157282b1b821513c224b3716e9024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7b5c1ca4eb79cacb29247c17bafb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4607fe5587399fd4b63f9baad0270441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b30038ecc4698d4e38fa23733e307d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637053288b2db5b7d71d8782d8428ec8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fba9c03d6bc086841915dde1a2fd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d017f0cb78b4cf3be77433e507b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc1e5bf19097b57306c5c9dbbec854446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c484fb5f3f164a555bb0ad2ac742447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a607903356df80cbd3ad2afb22ec2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20dfce01bcdd04f292656f4292c8bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ec4d8662505291a5fd53beabf6b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a20905a96c104b6edc6cfe256c8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8329ce338475c6f04f14c9da5477f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1aa9936bd42fbb6cf48663fe6607453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a73103d778e835decd56cc204cc6b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94956194bb786dbdc476fef8d3a5ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd8df83b8e57d51e421f95474f8a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2854ce7a9bc2eb5080e20c28b4d1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb28c562438fc5ee6e908e945ce01b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf2c5d94eb122af78f8e3bb29f9e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8ff642982cd797cd4aef57af0839460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb90273bcdd01a3cffcaeb24f15c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eddf2453280b31735f98a576ee3f36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9180aab525634df1b7e9b0f4cd4434463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f9a99f9c9e0c93969087d2ea9a82c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aac55be2a94d484884040ee3c02e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c007f3d27aeb67bf21bc52a20c2334466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a6f6f79682f0eedbca7cabe80e822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55d8dbce1658cebeddeeef29150b4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620b55e4517427593ec0dd0d92c494469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696344151358680a214c1dfc02b23756470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece8eee768cab5236696aecd6feb243471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c9682f7a4c04ac0dd44061694783472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223707cd756f37937f82bbe2b84617a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2236093a465103bd7946afe5fa56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4ce0da871de339a1616f1d6df96e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cad535b2a90268d6bf9d739830f34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57defb704987d5c2b6398e6b5f5479477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322982820f6757024408d72d4d95c8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54c06dc020097136e6de4efab06a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8780b0947aad48adb74e518589787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22a219f45ef3fd0f00aff50e789cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beff52622bd82d5b16f9b6c0c019cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95b5e039346f09f814d6d83eac625483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae17133b5ca0be408e192f62d330686484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844cf96b1a8a0506e59fa212d79133b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993d8aea999a5f11753daac1d1860a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a21e27f392ac8145f663462472e0cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a694f8fbb39c89f1b9927e8e9d82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96594d53f62aee9041b7fa1e9b3e582489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac738dfcd3a8ba006f2dd7dd2ef541490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60747bec1c8263a9b58bf944c448d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542edc592789263716344438e6cf72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe058293291fd55ff6f4b150278f49a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2220183790d34f3d62b258f4f09b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614faa5cc3584650dc2c4e5541cdcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491784614096e67c36626fac8a93015b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f0b98cb1bb9f7e04b1eea0e3dd33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa433ca9c47f17349af5e63c1c9778498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317546b064c7c1ea42c9d9257ef2937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058ceddc49e2a9a8a521d70eed99e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d1027c442955dce5dac0f725957a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422daaa85ab3bf523e30eef881ca02b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a27e1903335a1fd16c3fb436b6d845503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342041eca057af4e384e33f0392b2613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f389b5b4863d76d58e7da3dc94da6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bdc6c26c647cd90c6959da23afdf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091372daa32cb844a85057756c068b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21287e48177334001e0c9645e82d30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd0dc14cfda018c35cbbce62009e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e148ba4530ec138021697eb5a7350510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d2ba02ad8dffc67efbfc34d5bd04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d2cde4145dd7b8dbe2c1bec24f302512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3d6ba8f5bd656156775d804b81ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded93d900a1780c2a18a70ecc80505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d3a07a05b72ed1adec06a46fd866515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324637f463c124fbd8180a57d317517e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9b8a018f844c48514f035def9a68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d2ebc998edf2890bd1b422b92ec6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c8d0c0ecb17c7aea80f2e621aae8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12de4129df4019787a248c5af11c5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0785553787e6441ae152e2cd7e2ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5718eeb0658ce7907ac1d8db157eab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f11dcf628f799e3207125ed593c92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808b815580da8d15b766a21f8667a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a2c9e7ce2ce78aadd19a7c8654cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d4e5e3f71545fcb75b4e5ead23e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9d1d448f5d3d24cd5606d61c8f1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918081892a1d43aaf681af623fdc7a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e567c1957811fcbc93d1aa35b2966529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd69aee1893787043907d73e34238530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b7e7f70d6649b551899f3327c243531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405d391c3927345d6844e173ece6802532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287254d3a95e650af2e4acff3c77297533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f8228475d9c3b02e80446cdc6501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc4ddb5a6039219e101775b42b90da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af98a9ace1a5d3dd5e2a9be5b2e0fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2404ebee1d01e7e1def817de769f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21921e80ec4a35e86bbd9e02736770538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8fb8f81bd983304e5cebf62eb3359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f06581fab14a42f43e9d8f915667540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433861e7f17afa92f8f57fe796886a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba90a782dc781130692cca2f608e99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce58619f76add52ceca3ec6f41c9e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a67e617dd002abb0467cddfd3f062544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321fdd7f96f93cb1343ef98d8b1b6b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971a99a35b351768415acf621ad2db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ef4c73443afda1dcf5740e5c67aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf196cf07b61516c37e0642ab4037a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83b94a14eb5811edff70b38c58f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99672fb62760baa84792a35ef90d118f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedffa9181481aa7d0826a8415dc136551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4504c13b8ce27f06c74e16d130535552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ea44579807c737c5e938258c30219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598ec595bec12467b6cf704e286d7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce7cae4f5740be237d05255574423555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3537ec1af7196f6c5e696ecec922556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ec2c4761a13c14450a22c8dab2f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6bb9e7f0b7aacef8492abd39225af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7851a55dd9e2828bd0545c3b38188559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f09bf0a10da1fa4fdd8002dd938e7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b4bb8922b687fef7174908114c44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ffa17080c5272af92968e316eba3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbe8dad7ac3e8388b2965e457b481563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec992b104b9b07517330513a5ffec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf81cf4d5a4c71b7bb364ca43a5baa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953538a73cbaf9418b9da179dbdb51f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372e1840279ddf419a71ed14c0aec7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc7547b319c2da7a52f63f8649b8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584c02501e289a27b161b8503fce94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53234a61183a171b69ddefc3f3259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb270652ad37661a60109d2f27302fee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb4d9b770f124507cc42f36813cc70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40101605ac514237b6095a54fdd595573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11839c7929d42949587dbeeb837b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d58dd532e24e8f52fd4b75b214b081575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01f4eb64415bee338225a108141c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d28035cacfa10f90e1ce720321d21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656352c9839965808a7872803c2282a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be9d45d060c6d1914924bf45225564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f4d998b74b662db8fe1db7bae50ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ea9c4a364a400622542892ea7400581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681216d976c121e23db346d7b7928f74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a0707dfbe245fa6683a9e2a17c25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7cf8e81e08a70de3940c2bb5b960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1ed3e7ec3a5189a55aa5eb85ca3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51fe0cbdd1122851e3333aec70c8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e836038718c6ea1f89a5a804c5ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb3d75ddd3b2a9a9e86909656f1b32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88c6bcc96750bb7fcd73e3a165f95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6511cca4a1b5a5c9eb78914cdcb27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de92131a8638008b4e0e4b40058953591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6c56e23939448f79146871d0be9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d656df83745406c7a38f82017de8b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ccb216e5c6c23b8f2e023a2292c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5512dbe8e17e2ad69b04a22ce64bdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc0864775543c831836b3dc3bc18ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9329549002591e201f85e01214f426597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8488ec023c7545a1d785b6941046d18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119eb734eeac9056502ab66e96e006599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bd132d9414c3c6a805aee35f4736600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d75a2979f71ef92ed3f561172c150c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f009d870cf7c3abdbc24995cc90d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181310a1e50b919865e64fe602d4168e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da4723f56737bb662f494d79e5864604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15aef7b263af14b2c7440b4c7bf83a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01889d32a70d1306267046e323160c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce65017d2bf9b727a404c89a38b9bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898417f7ffa3e240ac82a5bc0680377608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17dc26fab4473662867ab1e3a6443a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215a8c4033af72e88935166b9a24a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefce29f7211935e064d9290ee74de4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9a00678d86353bc2872b0649127c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a137eb9326895b4ffa3734ac6fb40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807562c50f48ce6c1b6c099698f6ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ace71544bf9aa55fefce54c3783e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98986f7d80d6f154eab73303eedb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b14919641c2fd2095a11134043e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486859598a050185565d85f9df30d98b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b4edf69cb131e756dd08931f0fd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0d64972928d82c8bc9f3e6e452226620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0127cce0f273b5672622cd133d6182621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d93e752fc8fe2617d90fbc6c8a3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109c7b3cafa90780e0b2ae3ce44d3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a595d9369b3f8c0906be7669218c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb76b9ef7b166a264f78ee5fe7456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c6a82b27d0e1c86072c60d3760a4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a3f2f4923d4bfb2500ccbd5b3041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fdc20d33bdfcea4863a8bbc50946e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6bfe4bca40a14bff87d007860b305629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74adc732288a8926b9ee60d327ba558630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79973c827f86753038d3eee49ebf4dda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d6f7577d1bd7c9e8923fc5890eeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e61df860718f7f6bac5082678f2df2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3bbeb8e86abeb006c73a516accabc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18af3700168ebfc9c9867ae12d0f73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75322d05e16cf0596e090ba51c1273c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0df00e940a1dbd206bb079bb3a09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840108058156479cb07fd4152cbeb71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74e511d6ebbaee314e87be38d8610639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3575aae96209c0352968b393567af47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe0ced948a9801de806b8121dfe86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d356dceb2075fd94c55c31c8bbea65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2bca17ac4894690413c8d44f1eeb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b469bc0c938d6384b3f0948ba1e58f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63bbadc3ffc8440ddeead0664db330645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99bb8a74400cdfa1d1ebe1e1aa9c39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94b3eca7f4abeb9add273b648ef81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63121305a6c73fbfea8a154545086e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710ac27f16529a24bcd41b167191c7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca24b2b01cb33230d294c5056c0fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17914218ee22dcc2bfff6791ee88238c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a96e8665ebbc29b207b7d0e0d75e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c579e65bd774d9de34955f5a877431653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ec7a806f252b2f79afa713f2ff32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedf77339dffb4007a3b3efe2807c93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2518f9494afdede609eaa61f0725d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67181fd288667877bea88d9166e38648657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8aced4fab276dcc2880ad0613cd4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe670e14e73dcc34f62bec9e1ffbfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2442acb9fa1b4aa6e37620f99a80e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6d753e0e08eef3d552ad6756fe57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4910d699abf0a2d6fea85476d13b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da97fb0bcf67b653578a5b0bdd311de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde30f8e24f8bcad7a0be7a4d04ed0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be09c4edbe97fe3f12f407c06ffd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e769ba1a7aaf9507a93f2c98e448b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70bc3d8110ee3a0fd7dde5037c69e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8949685cd2b5475c26eed7065a36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a439b4b2b8f07148e461a7e870099b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e516ef88c53413624deea4b41f4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76990484b2e7377f35eae5387524768671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c789724f4577f1552574519fb5510672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ec1cc95bf45a707202053b25f832673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e70aa425072f733ced3a5298afbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e76a3c4172b1548e90907024389d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c69ab2b7aff8bc3cb07372c9c4e74a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cb85fe2d0dcbce20df7c50a62925677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec62205dd27b52bbbbecfc814d422678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3014c1896b9893684d621e172941d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c7ca63e20f6f583526b904a053f2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7345a2dc522711edfcb886a66e57cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9c646586dbbc370bd2c40a102d54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc7f461912939f87afce9246bbb54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c4a3916ad732b79fa59fed111716684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74702c5373cfc7ca9fdeb7bc53440685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882903b0bd9c934f45e31a1d1eb7c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f0e5e672b59810e130ac010198b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021133e2ffb988b27467410666efab75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17e9e2c5524481c1d11c976051c25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add78a2255b34c13ba120c4569ae8b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55b57b3b1b9f4d11246117f75c45d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604882852f7ce5b11e3004733f4bfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce7981a0fccc9ff86613bd6c1b7184693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fe8979abf345cb081f50abccdec65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615201be23b638614437c63ba556a038695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49dbc24e09c6fa37656fc7115f0cba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffbb14303ed59cdb11277b96ec88ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa2839d7db4cb28d3378058379181698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f777d568b7ed09385290d0411e26b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2b7ce747d45f311648c599ff3bba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db33aa90feba5f0d89c90025149b61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e54a93fe68fceba97f6707723a746702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba92e5f381ea58cd49d8e8bda3f41b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7dfa39d75fed8fa63ddeaf016a4ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09d1024f4f9432139ef1e6700cf21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb490df64b26c883c3dbc3e3df2cb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed450f10613bada49bd773ae67ae163707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a21dc99ad207afe6c0d23f01d7e9ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b0cd46d7277ca446da35073f0f9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530549595600ae21a5ce6f16d4f3636710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2ca13500b009250a25e6c69994df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef4108a8c6abccd7f516ebb6e820d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc587b358c9e90af75c77469b784a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbc0a8573e5adfef71fa7f385c2faf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1ca90d29705906e719f2475dd304715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59858886451fb6c66f704e033026fd54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b6e933865fa160ae8d71ad3c3d3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3064b7e260b631cabce77a7547330a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10e137ab667e56016e3b907ca766a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f6e3fb25a80e49c0205d951c2da2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20af5515ff0d61023846e55fe75ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4946e741c7204c4ede4546fd8e6198722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06839f8401629240b3cb102a0b024723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1ab8daa2d537f39a49a882fce871724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca22ad7dcd0dc1105b14d2ef71c936725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b64cda82d44b4e27c21d8eac754b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24e8292da715d60f99455be215ba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2af73d77616c3dfcab3a8eebdde7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa807e7c0be41bee02c0169a26c82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a070fbbce825888b6309d5b853d63b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d901d30ff37f15ce00730c29ad40a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eb34d775840ac9673c356cff87b7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c854ff79b860d9efb3677ac3dd94429733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee777f0c590589fa7f4b34a002d8dbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f73aa894afeedbb8d250606e34cb78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d67b7dc797d35914de640e5492829736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401cd1172c5fe99ccc7f23c9319d32e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c30cfaee87b67eb0e32ebb4a5694e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6767e30b17dfccd047bc3a9e526b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0256643dacad85c4b77eb0f68da229740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23941e7790cea5ef341c63ec2fb0488741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab2c473452602f78658fd244dde21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abc6c9da1708361b0e5276a1d4e8e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e723ecca4de730c080e1f3eb5e66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d76c0f41d6a54d6f1415972ba5146745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de907ebdf5aac7f114f8d6c755d94e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30946deb27bc343fca10bf3b6883e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf37bf99c119e7e7a895fac67550e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535cc5ad8ba72c0587bb984cf24b88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46a7f05aac77d44293b6afe11c45c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4120ce580cfd5b856c9045fee7d39a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87636138355ad456741faf13dec0d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72f5dcd1f1f9fdb81a4ce48cc52ec8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007672b65cd33b942d45a9213697a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f56ec6c8377e1c11900f28d54d3bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e65c42d3b333739027b5d43234faf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee404398fb4c4793aeaffefe7e868757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174011062cf2ccac2cfdd850bb543bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3b91c2888234e475c61277438b3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545a088bbb19e882a68059aa7710cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbec82bc943d52463cafab30950c39e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e494bd25486bf7723c63cf6e5422b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fcc7af1b669bb5abe3bbbaad6e6bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa45af9653c708fe550bbabdd2debfc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3abc42ae55e323edf02fbcb6a3e1f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6408d030d11c107a3bbdda0a60afc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fe426e1bed58a2a14183f21251c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abb3d58ac1026945e736ee04f4c55a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85306a47b17a3bb97c78d2ffd5cc2af3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0cb377395d02c648abd216a4390c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d419707358f9a26fc6c1dfd40d84771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7d18d090f3f39201daf6af4d3820b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc151d85c1cd42e135f32a752c4b485773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8b0b45aeb376001be8c99eca1b86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f45617f152e88279b2d29b179983775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929150c49d6e284d306da206b004e12c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c23b26b1c2b95b64340ab2df20aa8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa01312a4a7c2665aff95a72ec6447d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc836a4a7c18e0afe805ff99864bae7a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba697c3b3844ea8a92bcf564d961b8f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545f1265662110c854b1921aa73eb2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0bdf83370b77493edd65f96d659e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43dda1c1b246af3f56cce21df44c37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac02c3d6ee90b67bf893f8b4d964b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1dab744c117dcf5f7a070dc5ee6fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cece665f32da7248c7aa19eaab655786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03216c84fd8b017f3d5e3073bfb382787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5912f6e11a8e36956ef5185c8edb04b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad55dec344a840eabb18c003b3efc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2ec6e8ddaf8dccb28420982508b10790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c7d6e8e2f8ac6e764ef52f2a93b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b213b5107d5bd0130962e942f3651c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae150fc0f6d069aed349f4a1348edf7b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb044456bfcb2e9cc4f9f020a096df32794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ca133330cb62a8a1990bbe0f2202795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ffe5124cbc4f70a35b5f33dabd0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6bd1f57a593c4e5d3105d1242bc4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b62717a932fe990af805467929866798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342971d4d7505714044db85f63be41799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d53c8173e1e7df72f69978c6a19f4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcea503714f80f2888ec2aa24f8a54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390e7a6ca3578173c5ee754e93e16ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334560d39f6e6e7d59f8f8d1c83a77803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c5049ee0ca8c217685fa8158ce02804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d59f9648fbfebf6c4de056fa9327d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d354b3d1ba02f37e467857104fa84c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b507edcf3d26ab1927896888fff4bc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff960c12d16ad06fc43dac67f7b12b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2df26d6d2655f96632733e85c3d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4bbf1fe6b8e685d4dfa9449a07876810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d5824fde09d8222219a2108a36ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf65512f40c24323c9ed0890100aaa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253565c67be1c1a55b3998d493a357813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e30dfb3f9fbbcc57e10daeeb59c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546304ab88a25597bcda818e8c5aba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275959526c02bc350eeaebcdfee9dc7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aa1cdeeae642e539fd5060f19440a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1403b7fe29f90afc662566368f29ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f229942807951ffeac1413d1ea9b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c54e92799b14d887ca6148769dcde820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18317ea9914f4a5b9617d853340be8d3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951992853a6a0fc152dc51c03cd7563e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20530bbcdc4b8b0a4c31acf7093b9ea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ebec72a983e4f2580897c15ddc03e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594ebed733d7190cd09d16212605ef2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935161bc6f86e1ee6b0d9df3f76e71826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed38134b02b10772c9c15484f86f8a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f804ae62969d08454600dd3526a226828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb69c539db4f35255e77fe0006f85e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774dc82abf44fdb355b3c1d4afc2d1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2bcd70b1abb96654da6b481c3737831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98f96c65219ccae0011de590e6e30832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af9fd0a357fad2cb70664c1ad4401833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493515c8ed2f79dc71152e834067dc3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5668712066bf72f2faa056bda09ef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af492cd062a7e6fb6a78e8a882293836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a179d07a8f6519c7e71f104d6b3d27837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22524a04c14c0b2c361916c27f680ce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2ef6e321d47f5b207e4425f8ca1a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4634daa6a28c4698603cc2a2d376d5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052e2b3da456d8efe5e2084004a83a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f43ccd6f6ac1e7442b025d85473fc0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fae14f32bfcd8c1fba8ffbe8c1568843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb815bb4bfcd9701984431f5b5e9211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aad050dfe8a0946f393b2a97d56032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec0f1b8f47b63a19b1fc2c978dabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea4142665978165860cd58329e0ff54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc517022fc14268cfa9e1427b2cf8e9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c14b9afca3afdc0a8135958bd31fcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80b4cf4733799d42d4284ade200da57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3099332f519c6b7d929221e491e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31687237632096f2a2ddf90fa14050209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356643217433228893b5877bd4945eb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687cfa947c723ab72f389541343080711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e85a7b58fc74661a6dd00875030ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c146e83579b19de090a2b2a39d939113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af0b2cc160a8e974dde7b49337ca614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a95edf7fd1e47ca0a49c0c0e341c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49261f824df840c463807da5a2f7a52216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1cebfda2477bb07a88f25d8c97e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f29030c0b7f4398ddd19ad4362a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd122e664f815b7025f8d56338d7b7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d93851e187f4bc0c07f1307b43e3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c87d922d8a88428f8effbf748f0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ddf11a016fe3d8ce50f2132c3dbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87af27d5b27741e290c9afdc8b83123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bce8f8d85b89b00e10fa075d7127424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7f98c48ab87aacc760f00e70a11325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0644634945dfbb67153166075ffad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5042d822a83244acb22d9f976d78bfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2a8a284c2a0dd83e5eb15f243ae728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208e777eb822b7983a39c6acff5d1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f35138fab08c1e930946a1d7db1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1849524120381d82419d4fd666c5b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b765d74bae33c70885308090c5572e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c852bbf84ccfef0b2d872cf6aacea2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666af38d71e5ce6f134c82f3e7cd7ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8a35f5467c942f41d42dbaccd13435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ef2ebebfd63a31f5b388746a415d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28603d3335a63529ab9a959de294a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75449ef387c0fb52fe8481b77d38538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f585eb116cc6fa09c19907676f99639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ebb68ebe28191752884dc1e744cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d25e941e7df716deeaf6b20f9eaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247ce631f9abbf5b8d42027854bd88c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1a3a566924b7f971c87cab4a643143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b0affc7f720323b99b6ce23b9814b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7510fdd06f8dd8332b137c6e9eec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38fdb0f0014283be1be819a4211e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416331a9a9f1dee3d9195a9e602258f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe1a231d8507c12020dc4e681986c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edea881b3619cc843a97f1fd9cf5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e083ea76b0f6f0155e6b4e81494150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9ee37eb615ba02b3337b43d95b2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d527af64151e5ed130cc29f13e3fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d17abfac379a0a8f3b806f60f22253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0af6479bd8205b6b24c3e2be9c0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953826aa4e1e1cd21f03d9218ea164f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7c789eeb566d86af9952e2fae58c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076726c55715889bf1f3bf0e344ce72a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b2f7fc8d3bbd6f5fbcaa5d73e3cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da15edc47c0e8471d18526e6363b35e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71144a498bd32a521284f9bb1ccb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae6df6f9cfbad5ad02bba61959f0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c989ed50a5a4ec119961d7ddc6a3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78498db9ebb90e1a084fe2d21d6f8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaaa523f66bb7f2c27c63cf420aaca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c89a251f5adbea2cf253ed841f71565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464077fdf499ce37ef6e0b1fc94e5a6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e16fb637bee61024542a304583ceff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e749d6e0d89b2743b50eb1921d91c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048266e33e29295cc525a88da8252869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167ec8e24859aec8b555ca53f0867270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a403f35dde36284b17eedfbaf591071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b090ec52007785e6558be330c12d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775af16528327308f5d5c41e488bca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce979307468e77bc514f5eeee63cf15474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a3f28525d02b26bfa31435fcec1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414825a0ab7b65237869e3383a5b9db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e313fa65d46ec7bcaebd5fe9fa5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71ed6587a4589e90807c497334c5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b188045e4ef06b81bce3edb4395dd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c9bb94ed7ccc39569619e457fbdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f15e96e88f2b0cd62a2c3c26a24e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaca6c4c42c4decfc955139249910682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275ca42ad5e99603fe6af280cd0174883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3888b2ed3dfaeb010848a134c8751384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f578ba334c35ca3d6dd932d2db155485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791488828932bc550cf35bff2564b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c01ec193cc04f3631f478e5b247ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db0d242b0e33a225e84b0d83fd7f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224776fbfde1cf89468271d9420807bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece89b7e3f9249124421e361eb1a57390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5967da6b692941e7fc3c43c10bf3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d9abfbaba3d7404862746971c0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a89f24e2c2a365bdd4ff3fb95c85493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6672a8b8183d4ed3b94206a071a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c086cfdec12a8c14d9f97b19fda9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b0cf02c7700e918cc33be039f4c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e1579ce606d776ba6200945925fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457df1c098ca49b61a472c1ca483a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25e13237128f57208e67bb4ee89f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d22dc09a3ed10b8a82573fa3abacb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8050ec9508f9334327045c2ec838b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3805e18908584d572ec47e35c1d0b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a973c010193ff68df40a542088311103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730c228d2bb51ce14a2b9378625227104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd888b24e6fa1b856659962811438a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe1de29e31e2acacb551563c5f8e90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a758ece2464988d6bec49af34ee9f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1930b4abed77ba6b834c4cab1b0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62aae7f322b8140d72b04077c0af22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2910077e2da11e7995d93b86c3cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e3b70a0cba314b6b515586fb0199c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e3cc207ffb63eb33308b4ac6ddf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f772ffc9c17c1cc53bb5827711c265113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1393cad98e21b52a0a5c2cc62db145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233e2ef350a4cdf0dd0a4e0668d211115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db36595e909849c1a7658a754421c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd05ba5dfb86548a4e3d3f0c3a4d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901e0353d723fbd3a3adf7da338d2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8dac141830215bdf262c6fd30d2e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885bae87165107c9b65a7e2d354976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c78c00855b94f78ef312f951726f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79133407cf034f5fdb5c13f81e601e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87619c09bb7f50ae317e588cba1376d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03298b78c795316ec854bc5e2512f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3c4d2821649f0895b3950652b3b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114521e75fdec8d14814391354326ddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782714155f0cdfe74d6e75fb491ed5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de955976a72d84f187095c22649e5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75740f52411467a2096119ccec277d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da70dca6430ca6dc363e92f6a4738f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e1dffe1e2719de0fe57d79db5664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61b41d0ce87e1de909a0b0aa1364b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de71e2232eb15d65845280354dc472133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea388ab969099700be0f8b4088a24f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa12009477f3fa393b4b4b7cda8dd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec1e0347efba74bb16a03e609319f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372e05c77eb60bcc561d5ea2ffda68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c76dfe8b10e47ea4f74f27d07f98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2330e31ad8a1b887849efab5f58fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c73a17f1e4870f411f2cee888dcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c973160ccc2a86cc879e265edb3ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1c9022b0ec2acf0a671e789ac7f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7f5ed8a5c46a62a6deeea284b1d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acfef26c9b195f1d6edecdbfb091e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ca2d583ce54ddd4c990f2aad26b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a058d2bf98fc0fcf5e5d2eaee17a24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f79ea5d9612428f65de0533a1ee30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4ec93145166c94276159127ad3b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ea0a660765bfe5bf0a5ac27d6ca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48685ef2fc0c180d978dbe34a66ddc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564760bd7a8a576f5914d1da4a0fcbd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee61670238cc12801b9017e221b9fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4b11b69b2a61997687082d82c52c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225bcfaff016fde11a4d7b41fb2466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82670531264847e7baddd596325b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5b28da5853bd1cb63743a63e6c69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077685b579e329f6fd9fd92e27e16084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1e4566cce7e681b4cebb3c8dee07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b7885fc4433a515efa1b35f43703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af56a2dc2586866f289a3c9b83623c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e78ddd800b87163d94e2673f9ced78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c94e6b08979f1b80b5aa371af3a93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1aa1dd44b56d22ba322260dc6ef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4514d4130bee730953cfc03dd0e56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a99ee3fae28e1de85e3545458501c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57153cd95ed7582baf3375efee172b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877e023e8f06f1330da78363ae495b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d343309cf5ed4d0d6f784eaf2c4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d15ce7a1019330039cce257936a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5bc1254c5e23f6d4584bb134fd43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcd03e61a2fb144152072437c7b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d13ad386e2256beeac20a4d8050f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c1ec4d01a2dea3072ec9132cbbfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72cb6fa017a0c0b47013533b29958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfb774aba438b66fba9764785aaac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73fce2893c323e2610218072271ccd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645d847ac2f9795588f6bdaec413b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e446dd37f5d7d9c52d8b522102ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4e03a4438c4475655016e7fbb2bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463756e0c8e223399d803c47f21f5bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef687bb041dffcf0f027bcafdff7f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509c402fa40618a345c3332c2f9a9b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc099c1638b577a2318b4cae0b362183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ec57956eb3ab6ea4ef06451abc68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a36fa978473e2ffefb9d8358f714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278752ced0f141c58525eb350b0ef3c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc8cf6fbc6344c3f7f476fa397bf41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9f12ad4efd7bb81a0eae9c5ebe9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769ddc996f7697afa0e87459417b2c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032c81ea69b31045cd6f30e7d998a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc538022af2a9180ddc11948f8858191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec0604d0fb0b172bf2c480591836f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ae72334765eff4b6ae2705b0f0b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536a1bef8f95b6fa7b6f443974b923194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3950e7d8f98dabf10d089bddf0129195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93665c2de575d4415c79400ae2d3e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a87d71eb631563803e9e7190b86d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fa7f7a04a00091bdf9a53fd7686b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a1f6bdaeee3cf3ee1f7013c95f90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3f08e239132b17da06cd7f0a0cce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ca123bc9ffd8f027c07ebfbe1af6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0a5ee34dd9c6e5f50aeed6828a45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eadcac904ac8dd875ef5e3fc032e82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591042da2925017df5cba1721d71567e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad71da6710ccac56852b6a5d84bd10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6fc3ab3125ba11fa61dfaf69489d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11cb2034be2e644d88f14175f67785207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2892bd1225be006ff6f23981da84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba246d0b0cd9b324b549c5d3149d61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a52dc2fce4d41e4697ca40fae9d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b30677d6f5d41abd9057ddd10f44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740f2036a32e48192349e75d4d7752212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc745d6dfc5c2c11cf5f897443f66e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee102525e2c37779e9de9be7e4ad98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ce6baf3835f3df66daddd0c218cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da02613336ad36bb0d1c5da34752603216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1abfe0ab6aadcafcfa11a8105e4ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e001122f496fb4339cdc3448ca3e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761c823a32345c5140375d84970ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664402e6def3a99d13e94c7751cbcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb9272d5610117d49e4577481b3ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f80b689289aa16fea11b73d69686222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae331ec11487bfa85c088786a8fe844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1124dfbd840187a52b550b91b3c99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65beb561023e2fb9bd959100a2d5e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cf7bda5c0620e6e53f6a303701c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b42813047c0eb685ef5a8046b2514227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6d5a8365a24081a2da772f178094228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357756c953d52cc8fb5079fb6538340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929780e753a2c093281e2603d8f864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7a281e163e189c42b3f1129e4c55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed8e5215bfaf6874f273e4659bad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edef286f044b57b229a8206f48dd82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333aa3dbb768982489b3963468ca2a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acab54ce67257cd6cccc59f182703f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5adeed2d636350265faae9bb194f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b33ffff636338f22115fd4d501435237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd9ddaffd4eff00df3540c0968801238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6131768d0a99d18c96d8811256cff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88304cdb0de0d0c624013b4dc46762f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e5a93c835648d23190edf97e6025241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa327d910f1d27cdedc473fa2abfea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c94fa136fa8d08f3797df86a1fdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb06512cc71071a82e220436441f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84aaf84a83a4562d9c1f3df732d73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dba0fa7f95a536375b03342936a8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0683c6105eb272635ca09ccfe57856247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c9db040765480b945a3ae0a06f48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6bacb3781f81f20f5cccdd510c5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38823656018e3d249b0686602e4251b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90163eb4a4069c58fc574757c8002cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c8cd5da7e7a32be24a6ccaa2ced4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327483d591282ce1edbbbccb2a900fca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1175f37eea2925d91604efcbfe6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0b2dcbe3d300038d12cd920b5f03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab15fbb6a1452d64141b3d6b56ee41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045213a5895f3976dfbbdd93d6ab85c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060870d1d26c91f8b2ea9d3421e3c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b929869df9d41189d1637c53e10d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7be185470304a067c9c9b26698f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e712d998fcc877eda123fcd4f3c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a7fa2dee8d7c0607a36836d35003262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507caf92bd7069c400861a2a100eb20b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2adfa4d977eb3734ed334fd7c6523264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64986f4a8ff9d25f9cdf20639346b5f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f432ea3c68c7b323827b814a1e398f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d0317d5648ee50b05137ae07208a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed056fdf275fe09ee0e58e0c92d8d499268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b3d050a6855266cf281c6de7cb2ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc25ec8aae774fc267c036bc046570270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6027aaa4ced2374cb8b994cf8628c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e22195272f88a56e4ec88be5e051ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0364f683e7a1d2cc4f56bc110518273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbfe2da1355bb3a6261db8fb3a3890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa7d909db9fc22da45aede6489749275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ac5b2da41da4db32d9b7ee8f66ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022175a8715c0ab91d917a398fa27d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9d49cd5e1e0d2bad73af41ba322f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795c921e75a7e37d5be3b4ca637a6c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24197e34aec8cc4f4d64329e1a95e33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb53dbf3e1a2f3955fee40c802303c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dd413d3b6ae7ef2bcc6e29d29414b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c7141720dd28af7effcbdecf75c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20602400ad55a6b2aa1263708fb067e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae15fd12df878ba6e27c029be5ab7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165a278f4d25d3e7d1ce077b3e9b3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec371cc892a590c67bb37bcee5e89ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20b8a00220d4707ff0356360eba7b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c709a32838bb7008b558bf0e2329be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc6cd4c0933e46159d06cd916c193290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d6c24b797684e5f4b76ab2529db8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddebccbb4becc93587a68acaf0289e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab5eb254397ac99ae5117d92fc529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375467a9f2bf58f6b69f3635f7ee57b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5974fdb346bf2148551244aa073427295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b01bdcded85433c10408f40caa93f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122fc6151896d246637495bb2fe0979297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc721e76414dce63b974c8a639ff7d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7bf2282be678102d06b7a62948567299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e45d284329c8ad18fe76a3df4916f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c6979a7388785657bf2036d8b8ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7711701926d949f699fe3fec10b86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b044f86978cca767f045afedbc7e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd63227fc239ac19619739190d2ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b13970234357383a072790097631a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a43e5d76d068ba31de321fb8b3104306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7d100ddf9add8c55dba1ffc2ce33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f16b1eaaa5606acdaba9e8b2a7ff1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae06cc8ec876e8451f64a4282b8a687309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcabdcff7cd0937b2199a14d3c47ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36e3182d6e2d0d2ea7aa4356186ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040d3a6bf4285c815b41df0fe0882e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8a12bdeb0d1b5bfe11b7de819141313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0856542a63dc670a22fed9bbddfa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e042f4b34b75d5b96d894160ebe94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c41d6ac58ff4a730d1d58cc09c90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd34e7d5e6f98782be7c421318de43c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761103dd9f89f925dc3cf4bb9e715567318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a637ac6f978c92ec20a85816bcd968319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255962eeb5a644836e8360a50d34df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063e51071e6aa85bb1c75f2241c7500321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b98c5773c25c5a6f5a32a1471d7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b91c171351a464763e59ea8ae4f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c7c1c03506df6d1c15f3592391f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aff409d96cff5172e8c54edb53d8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4904ed296a039bfcfb0828e9a977ff0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a93f133e54e6f71770bd1a1a0e8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4234ec9e32070833f757b16795f82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d850fef697e06d37d6d25feefa29df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc0d3322eaf1dfabdd20b6a9fbfbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5bb10be762d1d6fbfd667112237f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d808ced95b6169129b1f6ae458f23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fba73a0c8a306533efd980325adf9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa94482e830424be91ba33e574ec4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639df8abaac9e28b326506ae53caebe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85c5d55fd7897f9ef20a0c5689767336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c159e26ea17a297202f2a241475e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a911f35ec8945f153e4e6e0a4fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1642c8bbf3d7e53b32a43a1d5905a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b4768a358f80bfed995bc08eddd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a933a6831b64333c4d496fc50607f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad12bcadc85f18bb549f93f2a4c65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6aa7ddc65b269080193b0f2c3cbda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92607d0a31b7bed817eabdece75f18d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212855b64f3bc2be2e6599e86eed7653345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a391d99855581e8a4a4b1071c605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64b0effb9635c49bcb9c3838890de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb05c22824be35ba2ff8ba539d220348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853254273ac726d387f4d5cdc84873cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf6d2b4a610391ff5862027e6b6df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72858046e67769c32b2c832ba0548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474f416ec8304990fe096f3d350da3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cac192de79ceb5565f640792b112d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a5daff95f6b2db9dfda76a3c7c9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba34ce18ef2a9045e1ada4159c4cb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a1588426a04e6ef2ca2b7683bb68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010dcb3fc6331cd8e1bb52647e2c2ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e605445030dd59c16ad1d66328e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697bea5b2c6e0356881daec72d72a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c15b8000069f1c297d76671652601360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f1077acc4654f388569da1216281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eaa8f5b29e9ca91cac3e461d2d371362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e92412203c0b48fd397a08ea4877ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9880f247df7da4d5dbc8bc5a9e14a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed3e242f760617fc1e891383ccfabf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ce0bf23f3aacf112d5135ad95f9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f13ad3e56a1af70d208fabc874a33e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1998cfbe7e708f0762d161986f213368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2168c330d5e300ed1d525b4109dbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8243d2ff2c5507a074ff0d46b235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fe6f191a865c4b59a5a6c3ca4ed5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4904cbafb29a9e18044957b2b522ae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502554317141cb2cb3dcbb6d1cd33b9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb521ba6726720469215b6f6172f1123374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ffa7a68d8241b13f0bd3b18434eaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f8df53fe05770d72e500f4c00609376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c361506c81a8dfaa229da45ac158a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36a65caf5d8479fbf1fdca37930c80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6798f538312a0de4566aa00040adb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9a516cd0cff5833b3931da5e9f82b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5afdc817aa43f116c2053bf5bf4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f482ee67f1304e51af2dc7411f7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fad5c43df7d2a4b4b20b358c2301383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e073dc159e8421eb08da3e79d8c9de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c798a70d8e1d6de91e975e878a8b7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e08eb2850164b76db1a56e5ffa0f9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a5d63c3d679bb8039e13743f565d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71ba8d2c2f89130128bfaff7cf6a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e442b161ea4044e1ae72f60f2642e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd990cff5ff6fd2df040106864a34e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96079211f3ded9a8991b6b2a043b5f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a5897b71ca98e215ad4d5afdaff5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b53a6c8ef295baaf79611e7da0fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba298226d590d375cfd68e5b312e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68e86b033da5b3256d9c36aae4013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c145042ffc04859e9ee467e8b67f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103b1828ce364fb8fc402af62c5cca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c96c6e3a6f8437972308bd4bee13b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5cee1c0c2dbda23c60e6828cbe21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26c4d2762d4ff8aa0679863d3a1b91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175990c92450d19130de4cc5ac9d1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025151ab5eb35482c8aa0671199678e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656207c47d68016b224f2cfe2082416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24afc4704ff7e1ec1c290ce93e3750404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb4f2721ebef4c4993594a0717fff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761f60054b6f78dc4ed5f0f848cc7d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf980c3e275880c071617c2766ea526407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8946fb27ad528d465b72a3b8a29f7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c01f6657bd589048e6e3f9da6c9a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f69a550c78ab5fcd03025471beee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf8443c38245a827bf10805919656411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a3d89b240db60c8910058399a279b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb699efd1f888771ec82c2d27e0ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8edac54b302308f0e94d554b6e7c29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64d4f672e432e0df9a83481b6f8555415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f610b307588583d9e7c0c749d739b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238f117c9ad553cc024dba9b96cc3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e7745f3c49f277b4ff3f8c1c1b22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd6df4c8e41cc7f5b3b4c54160bf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff908ead3c7a5bfb3d01e9225acf9b05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60e76e129149dd647cc0b57bdefc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc875be64ad2bf651af789a65d7fd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13612a56b8d6f529162e507ec78c7bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7ae841a45e60fca3f2a2bbfa61ee0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027ff8e57b64a5c452d58982a458bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64994d3624bbb434de991d87f34ccb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deac3b5110380df112e0029af013bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b3d5d3a65dfe3faa279bc80802b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b20060a7ea2fd2e06f359e574801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be294473cc635290d793fdea3bd7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852988802089d1f14562584d45a4c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05ebad7dc3c693808dec060045664432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f96fdab9076046ef878a2ba1a0fe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5453761f92121c26388e9d4553cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d98e49a23be84a17997156fd0a23d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdaa8b14151285d9e1a489ba9397ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446216ebd6b1763f6254501295b2a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0660408598b5a9e72e93bc11abe661438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e705b265b0eac2600e4f82a493a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427a0420a4b717b96de77a50fe34b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059fe9abb5c927b09f005e89e74521441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4ece866dde0c8a5846751309982e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1703e31d29f48d5ce0e583f14366443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea69b7c559e35d3df081536833d838444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6590994268705f0a4df9a8b81a84191445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbead9cbaf90eefe33c2b43a9aa6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aba8ca8d0e8462f502ccf728b1516447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890540e3ad4617cb1354c62356d147c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d4456da85cbb4bf2938e72a5a0ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac955a9010d4bd6f0dcc5d9d36e10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179473e913a6a667f153104db5526e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2916c1013bbed52d129c7c8f9068141452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa0998414cdd275e44452d2aaacb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e894afdb073edc97668a089288d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac67727f4068a69ebe56b69461b306455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ecb4258fe7e70665430c8bdb625c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77426f8c19f0fa2b9fd722c697d47e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be8ad76c6d0f44be3c313e7b659df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596800c814c177a6e87e468cebc93c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67322c81d48ac8f21f0816005b61b27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7385d4bc60f66e777e327185ec5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c11a1a6bbeb841e281b04da549a0bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323f41c26baa3b62c5dc403e806416463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b22a9ae10f02c0fac68559d14aec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442708fdc549e17fc8cd5f9a4abb4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1046843b368fb19fc805e738d259466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac9c663791a72c312e301a061b8e80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88f21de8aeabbfec45d642c7693e65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9c9a8a08cd0ac48886ec08d6d4d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e90cc07cae9d5bff9daa45f8efa4ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb7cb29da760408b6f8722119d33a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a951d43a0aa71780837616dabb1f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93165b4b3cf9959d38eb74fe01616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a970d3214ee5218b3615dadb1113474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868c4fdb1dfbdb9e6386f8e5803557475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2b2b4471730d416daec175ac0fdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e73201c7033652a025f3bfebe86ced477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1346a69c958ad5199a4591497e29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c5602759d346da0bf95d6d94efab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ecb685438e37df118a745584e7372480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0936ab05b8bc276fbd8e48a3bad3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7a95fa14a628edc8678dd8d78f93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ed667f006cd22e3e0b9eb6052037483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90377be0118c0a723eff6f12557ee0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732fa7df3f72e3d0ecd26966e59552485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358d8907d9ed578052d6f36002a5e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509648cdae4d3469b804019743457de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a579a2ac30e9fd34a5cdedf3f962488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a928bdfb593bfa7fb5fea4e4ccc8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3519b3b73e2765bb804ba5aaaab5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771b434c374c4ce445283bcd3af510491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3934e6f46a6c919a04d3f5577605a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0d56664bc64bbeb368503e473a090493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee70be424977e2a9cd7a31500d25330494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928db758ef81e3fc9fee37e69051ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ac71e888aac71a8b1f13617cc714496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a0b94057311cd781e28a214a23d33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9867d63d086584056e821703d10438498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd6aca434de79aee132d735e0b111499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a86164b45e005eba96fd055012b5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93723dd5f1d399ae7101eb2e25605d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa76c79913dbc1237bef7253ff918502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e308c2b6429c5ec00c4b03327b87ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c7a7a9648c582a882b9a800a3701504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b826c34376be7bf599ede198b436505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3895ef5a876b31932b5a2982d5ccf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5949379a6cb4a2bf01747cd476625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b873961b410cef263c751396512e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99191852927c6911825eb9fe13169509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e9637fa8ccf2cfe56ba224b66c0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3127af13b14f16d02012c54be15874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d6b1dd0b5835936b7d5681b9994e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60744ef9719de5082c0db517cc50c26f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62d7eabfe5b412b4b50d697a924c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b222df5fda45022374e7d832aed3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d176358f129a1588e995ea73570d2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b48ee6b69f48a361cdcc6d66ede9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d6d4a5e6e00a1126e627f46248a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d8ebc96cd2bd125f12aaf0a9ebf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b166a0aa47ee6e1503f4896cc82cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea976e79297f0ec4f50dc1286437e7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9419caf80ea9b6ac4d6dadb5a7aceb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72996aab4c020024f80108d6353e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1113bbbf95b3628030743459f615524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ecd4e15023cfb6b5f6be2c3e65fa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10bff4ec53a2ac8d4088f8a1270813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d314b7a0c8fa1f5798158573c652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a351e677617bba2c4201001efda1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7162d3d6e13b68bcf6d4420e56bc09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08cdade03183ece1738c63934c5a3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9992a623b8b6f9aa707e4af2fae1c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c322b90a0d007e660823039d7f4c76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e67d00348f9a56b26c98a7c90e37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9bf1d8d27e64caba420570e84fbb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce42cd75c89b4eaa282629b2a18660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9456bdad7d0e249fd00d2c45a66a26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c64c83df99eb8e76907cfd7a5aaba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf1459646e2284a6152ec14c660e70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9bdfdc545de80bab5be82762f73a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c274f23828838eef2674ce90b8e69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f49f299da2f4bb6a48ed94cfe532f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852699856551c6383f36c7a2a3b900d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a32af33fddd144cef862d0483428f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d926954b010e719767be9df03b02e9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971ac8ca63c3bd300b944b271ad05b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916ee02a8f24634693190faf45e299546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257510c7fa1b8e1bdb117316e68b84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ebaddade52cee99cc41138db2653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b1b9578cfb28f98b721cf63083bbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4724732bb8e4e2b3ea3e618677d86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d12d49005aff72da77974e2d0bd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c98c81f0ba3970de1bcea42bf3c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace822da6b0d0d2600041cd137b8a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a0c0421a68e71b3b490a2568ad8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518e39d90515687621da8471fe3e2e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281d2faa5f8c72d1ff020767e654ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8034de1aa163c057fb684f1bd2880557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d200c2127c2ef50593cfceb457eb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb08567e9a7953ea7c66a8569abf5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b4496f6d6175cb7200f1a74a68c44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f924e9d5481f22f89fc4c77c0527d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0220ed545b2ce0283f0642f0e5b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405268a2307eb0b9706aae9c6429639a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cb890f815ae293f04c7cb8a2ced3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b1f74cb7116600e91700a56ead9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611c30103ef17eb65d613b685bd831566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6854ee55abc9104c3c84572c3a3b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89aa2e1abf66b74841d1325fe9ae7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b8b3ce180b580a628409a8eaea9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b80a46085fab7ca955ca876114a85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44b00343bb1bc78a8fa2db9db0b68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fae34c2898a73ef9cd2cdf9651697572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa9fffcebdccefde35f742f1b1120573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e033f45f5f31434650aaac91e2cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7269adddc505834db00478cd6caa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b27324394fcbee22ee30f9d2ab94f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8888761631e191bb5873868ccdddb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944145c5f312f0e9c0ac87ea3aab98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d62110c24fe50b205f1905c231d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9001e77f125d431f44a45545fb736580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edaa9b024082580125a09f5861cc22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa4fafeccec9a7e858652f81b67b4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82968f6668337428b616586cd4f23f40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565843a556d4760b1c9ddc7bea85a45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee6d083f97cdd58bf37c7b6eeabf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65208dd4e85e7c8c0a4013cab0c83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2a8a2a1e1f34fa0f505397b98012587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa6c6c7ce11785eeffa8609995a92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78511c34add6df2604e4ae6420963de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bf9f839929b76389ff3397f004ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ca8d5393ce65005e894ed627fc3a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6439e58ad3c1b451aa64a2eb07057592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e184f951c28f852127cced0e32f95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fbe2e8a549b83f37c072d7882992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbab766022d1f60dc2d393c5ad9b41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4248dbe486263cc5125408ba0022596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483647d7985e0340e44dd4795da8269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33519598b589e73dccc2768f96edbca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5500a2614bfd81e33227c92e3db0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7559ec58d094c999f3b035641d708a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167822e63eb8a0328adffc14ec90995601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce04d3b82b421cfef6ffca93379cde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7fce48a8f55231c5d5e169db02e64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871423774be0dcede5352bd108dc85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d980539cb3dcdaaef5c2b19343e05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c5203177ff42ba8f0a9c6182940c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81513a1c544e8b131d93bc5172254c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db8b1e7cce08de15f7bd0fa42cb9fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0764e18d75fa869f71e84b0ec23b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc29b04a5242f34981179a81de6b07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218381cb7a4b4c1ef76d829ab4ba70bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac2f1743ef9e26269944045112807612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc98cf2aeb681c6f70e7c5e3989e58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65deccd4347a3faaebdefcdd539f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac38039fbb44f88978f27958027c92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ec4258df57877a3a3bc668d3e259616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d971e5bb5de67a16687001a46192250617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dbc3de80e403d5d83ffc93e107580618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c9f1de48cb61bd8a254edeb709208619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bab6e199ad213c654efd301255e89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ba6ece35bb9cf262836bbcbfd3485621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6833592ef4fffa97885b0d2661a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3d69fa7c9df21b3974d2b9820435623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2654396c726883ae74b76a99b643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7ea12042760b5c15e0300cb2f5a5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4ec55b6e9e7cbbc5922982a60935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633072009d2d52c069c41d265259216627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdb7b5f769280fdcf43bdf6d4f0fc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884acf23c3e7318b7a44023501bc0150629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782004a457929a635052ca8c9ba037b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b1480e34ba2c78b8414d92023e20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0cec2e5b2b0c7feae9bf8a6d1d50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ecfc2de9a2c36f17cba8e6cee71a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc671fc2ac0197c3b208baaa63f4be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9da4ed62412bafb34fdfc86b26d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d42960598db2e9e0302f7fd111ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8dc4c91a3e3c9752de6e76638eb08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864eeb360513a146562f51dc2b798a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a77bdabbdc3d49512ef6f364518f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121ea11acf0508005715fb563a8b65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40ecb8a1c9ff45ce2ca4f8c1437b7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbabf96134dc1884b4f103bcdad60c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d63407e8b05dfe0fe384bef9986d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40f5a67ef04a7d7c163c4d58280ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d78280949e88d62d95eedad200eb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb986f6ebe255b42306c3a3980a8cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f49896961e214bf65a0eb09e8f1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc695a5236f366f291143ef31b642c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098390dbaebd1a11145ade0d727f2a6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af41068dd377868282cfec7241bf4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1de29ebf87beff2aa502a07f66c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa28733e8e6bb088175ecee106ebd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2121df6feac5129bd5bc05820a6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9531ef663fcaaa638ab90bb39f92d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33974238bb13f96b82ab17bbf3f99d7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254ec68823a4d64e3a30b7b5daebf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162c14462498b4493f8a5c00a4b800657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea2161f0041f1308287286a0d48c81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4609082a01821f9eb2a672e75d0ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfdade2b6ca672d9a2f9addf24457660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855bc2ba72e43ee38379f09d5151a3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123a6e7df3431dcff485419894ce21d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980bc9117bbfda3c78539947ac5d4be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b16904d677dd905aa19e1c456da75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaba3e11a95c261f1d79dc3fbe2d65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830fc5d4d0412d19c2e52cdc9628d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78383918261cf135a727a30d2efe2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e78196438d6e9b32b7f88274fcd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5a53bd2e807148a24d6e79b6ec4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e316a24c7396df7699cd264a803404670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be003cc740cb2c22d7733b3e29f84b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f5c721af21bcd4cf872cafc0bbdeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a091bee6f97a7484da0ff9ed07f4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6c4e4d3de551d00023e4688e93e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a47b85e5cd5d91b8eab6690bc61a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9c39be71fa08b22ddff63303fa97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e7f6c072fe1407c9ebb19349d225c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e0e86e23954cf2a4209fbb4a95ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7323f27eab8d5c0a14a9a0e8b76e58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea937286714741ce4fd0eaa956da05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74dbade1af109ef885442cda3d40f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb3b2bf588be9cd65fd690e1e4999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730576a8828bf4f18fbf12a0a4a3b71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc6a79926fd8c40ecf9a21e3690083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3730812b66217382844927a0f4eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc91195d6334bf704017d28a7bc16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a207648ec03e9cf0f660b8f276754d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6fd1c9025b7ea574ecebebfb730b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15202c3343fa024fd07a7601e3b32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046f33b1817554cf6cccf6f32d8220690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9fce03c3a1ff5da6b37c25b0f9bbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09227157cea37b6c001c9ddbf0698e5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0ee85e91aba1ad10fb7db778f13b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e4b80f1a07eda9e6a43752de413d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41c19e0ed4132af7392a62dd0b9c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969530412177bef947d04741cde7f78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf2ad99e10887dbc01201b38c0f1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969269d431a0fd624cbce5f98b5e53c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45381129ba408c0066091834d9c1dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2fa0bfe5491d97a85b52166b2d22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb0015d06d56f2e1ce3edaf2ba842701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8c89a654afcc626d00514ececff8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9b4967d40eda1fbd030eca670fb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173fabb519aa33e7faabc06a0c4e438704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd84cbc6a339d6777de3c5c9e53361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49acf12da2388c2ea495c0233443e77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94bcb8e7f8be27f3493ff1e83e18c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b202d683665e5409900230d29839708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f7d859a1398643dc1a145ca8d1c17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e6a3a4942409dc99df56b71a32f5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc57967b1fdced8f4ef9bf717b612711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2b58e6637b6821e9578111cdd9725712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7405c6aba4dba5befb62732292b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac74daa476efa19b5b8b4d1344f977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c434fbc666bf08fd3f06058efc563a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae5fed75027e195b919ab14a9a1a8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a7513f196ba1568ee9ec0da664ba8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7800f9d7865eddd2cd413430d4f46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3541723e4fc0235a974f1ad07979b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731ca940dcbc4fb197ff9991bd1b7c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c709659869f1a89a1eba82e20c5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e726b08501d99a60455cc980e40e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24d9d14bd0d706ef2183320fa1f43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda22c6fe65a6822ea8c61f2689fa6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677488377ecd9ff9b6a82e8d43207216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777cd004532fcf767a47d4322b384dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94dd780bf0ce99588220f3d1171d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5196d0ed7f4a72704908e337a171d9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14143733fe7520077c25899729fcb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6d8644e5aa63fd700aa162fa6c3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae496b5234e27416f510269a7d6a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd1f7a59f9e6749c2905e981a8c53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302194f3b96690179d2208c9d61b315733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7bd212916ed3576a8272a272d642c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d985d86280e4fc634bfece174d013735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d636307c2f295b385f1926ca1e53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bb6254a8e768605f0f6ba317eecd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97442b5ecdaeff788dcd45d28e884b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee4ee0fae87d3a0d183a37cdb0378739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640401fe7379df18d6df7ad4fd076e05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111701d7ec85a127f94ba94f6b2b201741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716178b11576f51d44b684ceda52d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8acbc0e0daf43d80eeb9da2879ac7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a00ceb859956977a7a4eb574757b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea84e06342f6f0d582e18db0ccfb76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1147a310df85af040860d26dff7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003fa02a0a9c74b4094a2120e84a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b097b60cf453a403f92498a5f0e8cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932b38193d81b50bc28f393e4e6b1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16cee646384cd581ca686eecd3660750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c245e64c9e1a69508ae8a43f9f078751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c9cdb4124d5304e4b2892dc13cb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b3fa7f58899d6b265a205ec3f70a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd1a7d9d168a04b58eaca9ad075ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefd10e503611b318b2f692a578ba85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c6fa39bbdff979950a0ad01a0fe5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef743d4852b42f42e94e05baa1dc0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2e15470604d97effb54bcffea92c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324409e42a4a70e13fce6c02d606ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4a552208e076770ff90997869994760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08857fcc3d5025297ee14f2a26f29b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252004feb686785aba19d460b5c06a3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2eb740667d24d4ef3ab9835ae22b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd525beb90ed5e15ea12b691da3bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306eee6815dba8f0d12b9e3c25207ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a564d7addbfa767e897baa47bed04766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f054cbeee6c11b0ae057e002a62834767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>