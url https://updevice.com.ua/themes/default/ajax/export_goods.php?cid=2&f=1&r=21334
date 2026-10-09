--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9709b9fa79eb41664445560839c111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659886113fc5e7c04e78a238e942f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c46da3833ab3815f807d62ebe051d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cb8ea9900dc12aa3b2c5d4db4ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122fa2a4382a451761e52d4de215ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66852e3372c8f3b2648e2bd220c530e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606471755ea2c78289338c016e3533cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799acd90a73491c1559240c0ace4478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301921053c2f44264ca5f28ed4d78a2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194200ccd15347db0db7b85e92c15910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999893dff45205d234739c4d81389d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb6280862aeb9a15e0f272d8df5a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab6be4e8695503b9eeac8463b4f0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a685d2249b90356751170c8a7bb4e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53df821bbe615b530b80be8e8545a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1255055da5d4e0f3847ef43247fb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8072e57f64a1252e5773d4aa875cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482a36ccead4cb2f668065341e3fa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19664c3a7932ccab45d0f5bd845691319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e499907ee321a5478ad5a50081f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e4c6a097a660a8a79898aac64d8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8478300a528fbb162d6625657fa62322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9559dc6cda9c57eb8c1dd0013da03a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866247f4b1619fcb28bdd022d65e09424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c38dd3470872968bdd58cf55614c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad4859d97608047c38a142a86f7e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a91a3b6306f69c266f2eef11a90c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430309b2d46e4f0b40b191cefc73193b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efc09c414cd6454d8f422e6edd57729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd27833179268a21e00bbd78d2abb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160577e68594236c7a6586bbe08df90331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15dc9ee2746846091ef75b441e5bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e42f9c9db77ed0786c2ac210616e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455f6e1470a051a68265edbf72532834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d11428cdd9b1469ef5f5b3db07a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ad63036b83ff5c4d2854d549e89536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d71ed06bc3eaa8e5d1cf97870eb9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42ab036f4d37a1d535ae23315cfb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ecf93548d2aba2b555990e0a111ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231647ed97f777f8ede638b7e8c7cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d390307b41a41105a8223acdab3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b4b7dd0d407bad7c7126e451fd0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443f356af70eea41e23b4382d6d0dc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ac6f31879c3085c1d474e0a4daddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb06a52dc5933f8a71b976419e748145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a780be33d7492735a9bbcbcf596a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defdd74fe777ad20f21693b4cc9c01847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33a3aa6215497f24294f576f7b3d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6587ed4e57a8a749578cf590aef9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb43af5c51c1921817b11571282f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa66e947a761300abf402e76f99fee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992e3336981920e4bb94fde94a4a3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714295de78885e4543b0f6b1a431fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a949ef64db9fc093652e53ee9c97854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2dcdac62942be8823e010f99c047855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f734c690f1b11c7142a4e678507d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16753fd76032572cee106455452ce29257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437b0943a01982495f643d8a83559358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0bc2c39accdc6b91cc6e329e8c53859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548c5a7b962bab828d8147dd20cc8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8396970c8ed8bbf4fa9d00511b0aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c7f14a6e15534a9d6332f5c863a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df525c2a94f1e2e69333a9067542db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac655f0dccd55a12fdf0d8016566e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3faffb9d40b9eebb3a7b0cfa020c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c48bfe880daf3f91b08bce0d75cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90f255c2b69d642e526e734bc6dda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effe0cf5fa6cc37ff1f9be842d18c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172778addcab319540407144d7cb524669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3df47bd36a1aafcfed5670072dea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b90048bde75dfdea2ded155e871e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81590e1b9e419996c6214bbac4ad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361a0668bbea5170bc714f2be7f333373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a63445064fb87aee740e8329c291974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5892b39518b8b27c8297061940c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1644783807c0a55a28171f4ebf44976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b73097a8dce67484d82423cde7c8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc2ea5877d88d6b8fe1059117800f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68c88178eabd5a34d7ae655981025779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed803fa230ff43bebb8b84b81db94580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75921a414774112332cc5df078c32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecea39655d984622048006284f86dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ac592c5ae8db674cadf0ab98fbe983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46936cbbc66a1e55d0bf5474e0e92284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bdbfe5e38a60d61612d6534ab550685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc4d176809634af3982c4387fe914b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f05a3744f9a5cb433c4d654cc480087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec26340cd35d52a2fbef65cb88efd8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92c96eb72122abf0702708799d5ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12583cced9d06d756c2c7a9e7aff5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b048dcb485013edcd15e2b6e276a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770abce4861a2b3da7688195d4b0d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346459b4dfcc364d851935b75303f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a246e32ab2700db116a10be605f923f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe4355bce0751600818c56407eac5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052945a062d0ce50022b38dd3e29ae296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8ce653568368595263790742416397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970f6a619e141b1d05dfcf3dc26d4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78745d540038452364f79187fe407199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4170652d61dc4c863a1a250670bf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541d655a5bd2117d2c2084b8b28d8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da544ec4ccbf602f2dc2d3940bfda87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab171bd3fc1f729b773f4182062087103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32bdd534d2f73b3a9216cb60036fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927ae0784a06a7ed4706034454fb1fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c95fcb1d3e2894c190ca32d60474e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858b32b11271c461fc44f77528d9e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5027b602587da3d31a73027c3e176e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f76598031711d3082c9261c1a5fda5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4320d5ab3a6a00a7379e1afe73752d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae67ba59462ce9b3bcd39ff2416cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218524420dfd7f29edd0ffa05371b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a629f0f8703797fe3275d403cc2283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945a3b507d3f16f6ea2dd11e4150497114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe83b8f0c6e6226ec792c2d535f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698086ccc0737d04265cf8e66e5b900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d635e67610cac8a202dfecfbc3bcdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d401a2b38f26601d4ed3e360227e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176aeed0f6a8ea4e8a30d9a8cf00d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d4eb14f4a57dc3038caecf1a72666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207ff7387f8f91e16000df6b0c79bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f2bffe2936f217b7f1977aaee51b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83855203b4adc030e098022fe58ac5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a410bd7d000e6a9e449cc8af1870a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a058f26a10cd448df9dc652d75a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701a73b1695fc6792b035c79331dd92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc610c12dd94f4a8e92d461f5b6501f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f94c1cfb2dabe2ea71148578ff12a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f63b6ffcf6cac2d6a049f33043a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba3fac638bf604e0f02de98aef60c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b601592bba304b098c6fbd5afe33c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38eea3b1e53617930a811787e88687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3fcdf8b7834ab895ac7d567dded63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e4a5fd1ef54b252c65b27a25fedf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a5453fe31d8feed63e36314d833f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2cef9d52f4c12c42b4dd112fecce2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc1848f9e617566058bdfd3dcb1b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323b81e3267a70b893b911adb77ae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c78d6b3623ed0f890e5c985a8a2f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff0e0fdcc7868703f435363219722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a2e4cb83de5a92b47b981e21089e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386867db30ab5fefbe2faf23864ba977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492a96c7a914aef4fc95810134ebdc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420298e68177902e8fb10e33d2b4683144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02de107e4da050d2396c6970c3ade16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f85d7d62686a78678b85dd2a8559146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b1c7c33c9788e05da03aba2af3ddb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376230d61e15cd71a5a25ba3e7d5bf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23052d9b8ed7e8fcbb0d16f5c3dfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7e02426bce4727ad7a84e3b3a0dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405f401f4b386822a98e1b3e6d9220e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90f3c482e629d5439cc74a67ceb30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e10a7d032bb7bf9395d1308489484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae19c5e6d7d8f617ee20e21dc00fab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b75b65a996d6c707f220bee57a16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4b599a9d69abf391068009edd660156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7fd3a7b963924d6cc168095a4e97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d98821f890e5a11adbf87a1bd006e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603457d45b253b50613eeab3ab072a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbdb84c6de6818caa29daa718672a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090955d930bdf3fd6ad8cf7834e2a1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63868520b825bab7eaf75309804b7da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de630378363980645d30211b41836e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701733e4aff2778bb54b949032bb18a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b1b07f2a096505b998f4d57cbf25d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f01d2272e6925361f52ad1656c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2df952c8702d36460fd8d1a3cec15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea41501b05cb35ca1152bce6b22e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9964ad52a097b230bf3b802dbb400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb53d1987f965ce834e86244e17ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71f163c37e041e7115969a8489d8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8d09c10e934643b36c3f26134bcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605063493b4ab2fcf0a6ff93f69f38f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b518a967998846cea1b67c78be35b34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2b5b4141569b69b633bd9d2f7b771175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bc5f7a4c7749c0fd085b3b5bbc801176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb62c5fec328dc9ee73bfaca3103e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385fb76720c1c58968e0588576a1d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d0c921616207ede69d5a888fddd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fde3d5eebbcf4815dd7de84321d45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d912b9c0ee0d784846c56fc7600f52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4351defe4adbb0879947bdf25ff7d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09828771f9a873747f7fa8e68a03ec2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c48a7d4ac4b9f5aa0adbb5ff43073184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bfe757f90c1838387e25f9cf71fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ffac35da0ca16908fa499ae02b890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ba71ce7266e7b3458267fc4de55c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562049619711f167d69b97a22fd5cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e34a1bb4a85d04898ca9cfd0eba33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f557d96ac22c76492146fb982bd20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a2753be7a32f897baf81b9873d15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ebadf16c795f11a6b8a2e384b7542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1dd34075beb09b00bfb990c65a3de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b178b8c7554a06ca7aa6ab32a0a3643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4ff2c95fb71569dce85388d8728d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba242e96eea59348ab4be1b9ddaefe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b109d92d8acb43dd54320771bd4d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36de73fbe527dbe645a20ece19cfc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00fd272140fa98f90cae8feb05e93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56676488781dedde60bd756d619ee6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17007a4ac68b562cede0d9a63f6a832201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e5b1c830788921e6b5fff4ef144e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57499f51f9e04cbf47ce0ca234ebee6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3124f7bcb1c42e8b0b72aebb53c7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61c7abd29313cb6108d987a331433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3622c603f67aa2c43ad2c81995b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c542fea65f7bc536210a68f8c7265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0eea70470e278b6c8133e60730540208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424becdfd420cb2b75d51e0001e6ddc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76639bab2bb80ec37fec8d4101017a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62d29c94d5f6751ec34023c4076f2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6673a33d34f9a80f0f84403889041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fb086379676741dad13fa722dddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf320300afc6b5544fdcad71bcc297c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c882734e8352300f6558ae778a30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969d43c7ee0801b9edb9148a4e58a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e50e35ce807a46df81d4a2a74d2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364970f99a0b7123f786e6c01b6406d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e077a03f448636494123ce88bd9758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6fdf5a8513c49c38bb60608d970a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4865289dee9188a1d8d3fbb58d5f6c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb50ba2f592b7b50ff09983ac29d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29713aa8b7ac94503dc615c527aba5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f07d88c37f9e6fe144be3b6d1978b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd760150103b1baa02a33a90c1586225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bc9e86c4453ec4993d31d2f36acef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c195c35d1189c60da00bd2e820a9a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200da6a38f8b854b1e2a3c7b3788198228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be371bd41fc266f362063fa9b459ec8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f16287b43806633dc127a7789b08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6acf55b4de2112f3ae05c225015b06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e583ea1ed746fcbcfce0b363a3f325232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e42bf1373581c403bfc03ba0c31d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5412eb6bd3e174653a8a8fb71cd9aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c2651442a3f50a18ec78a102f1b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093909d53958a88268d9163b19121f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c6b04b7435b46738484a741df42bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0c035c36dff27d73c29711014d71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710833eaa0791841fbcf7c8bf487d383239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01f040531ede67371093d57436867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2794dc79172c4bdc5136772ea3a8a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31015acb78718c1c9408780b7a38c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994775e2a3574885105a9f97137103d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983f69cf11aecd87def16873acc52d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd872e12106ba02a783f93398f410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230a0de3c2c7bce76a6cddc0633b54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fd7b7b57af77f7249723427af6d45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b1d04c89fa30efb9a92b1b862a51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84f69adb8fc3f597827585a366dbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a35f07ee7168ace7962a4ffc4528d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f2f85b4186652ac35a6f3e4f1567251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5c3c7674c4db7d05f8e76320269f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9efaa4627cb33d8b636e05bae0f5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9166cb0c144d3ceccf51e0d9402e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270c571540494a6fd7c5b6b58fdb9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a122b394acfb3dc03fdccb802fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44b0bbe8566d651ba830c1a63f0ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a2af2f8eb964b272fd54c1231be9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8dda522ab89e749b86d495c45233d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e24f37aa9c365a6d37d219199873260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e55b12ec8a7f046722069439633a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8d96c2a318cf0ec565471abac20c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527b5083de043bc1d46e7552df3514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be14757a373dd63cb373aec03cfd32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ea732419b807659f303f298386be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564e1c177f13b40df6a26062d1e853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f9185c7eae67271e21e60e999a3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b91abc017c503028b151efb7329a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa82dada63718a343eb1099c420cb9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3add2bf598ab7bc242949d87f6390270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b6bf1aad923daa5b83bca59b03ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce85d11460ee7b76e6b46808c1aaf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1c6982cee1bc1304970f89524add273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097db2406b6ee6b59b51cd87c8956d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52e0ee5b4bb8b226e32954116b2d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8475269ff5055ce23d6a5cf6b2272e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adcc1a06277d114feebd42443300a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae26fa6b6ac7f932d1a6a8bb5b93d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1cdafa1ca87491a7c5334f85a75f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaae52d981a8423779d268d39b14b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0994ecd2b167156fc8915b115bd8cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb3b450887ffb483c06e64f306b41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb1d708f647c2754491e5d1bc24b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b991999c661924cbd3471100c4fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491e5b9d4022528756eaf1f830a9f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98b3cf59211130c7e6c1d3b471841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e0f77c91cc26d2bcd7f182c5119e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed657e28689c40ef18db688f50fa739288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ab73774a81cc0031ee8fbd949b26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571f33bef025cd2c19adc2f2442fcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a35af1945a2e658cc7b21f3fd1a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aded4589aa783a52196bdf5af6427e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904d4e8290b35d27decde2efd7b127293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c055b1794e9ea2615e5b7872e5c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d160d91981a8d3366d4fe5f2ca64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0528433efeeb3655afca26961dcfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44887a45084312d7f4d85acbdebdb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a6f8a8b38f4d47fd8c1988ad7dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e297d0fadaae2d97363e71e521ed6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce944e8ac0e7cd5b7b443e362e6068300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf3d912e324611f27dd9cb89f8c09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dbf357c5d0687fd1bcde06ce64c5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec408820e657cb86b28e65efdf8e59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4baeb247c3a5d5436a79f3d32079304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc423d04520b28188940899348553231305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d476e21e4011a18dd761a595a612306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b9d272dcc5b36cface52b9d698df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d848c3d7086730314d445de08190c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fc41d0fa08b3775cf363b421c773309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409905e20dfa80e5a4522d03319dfc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41e267a215221b1352bea8bbec765311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82a6ef0f505b5deede5ae945c1ddf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833b602c34344112521d822ac2cd63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18916436598085cc015e201457ee6a5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500d2891f46cb5fead9769b28bbfde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff87dab4511df31947c0ccceef7bdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888551876c79bc0c4c66ac6715e3008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607471e8ab69c77138b87cb8e2d5ca0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060ad340fb35c115b53df7c1ad54163319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ca41c992d950db4101d31a0c743b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c9b3bd87db4051b8690b46dad8d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d4f4f0be4d35fff2a0ce87af8e448322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe15d941996438a2224370d7350e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d006875e9220763e3cfda160e98b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098e15680a5ef6d61824f7fe3ed8e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb15377fee3e1bdb6eac0ba8decfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8617f8ae60a2394aed60407a3b770327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a17c17ae00fa00d336bcdbc9e4631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5438882e018265211e64c3a89c12b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf7f7b4f535888adee6405620c633330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc2da1e43443d9063b8570236409a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe683313b0bbded0a0f38ef1e03c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a2d27d512d6e53d173e4d438a4a46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23cd835036715eb60f988b3a658a12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14830a6fa556c70b4641bc2531e1a021335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42bc6e3dcc4321690b133bcb691887336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53131c9ec90bf838fc2be0b9f9eb5760337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d834a70f614acea11e92317c0fb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43e2d5be97243918829296f1fca2d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b058e75fc49ecf19b40c94d007ddc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b194dc57964f212c67bfb77836788341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a9ec793470be662c4aaed3dc4cd40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516697b5fc52d26d7f0c72d00d215e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a6e7645a28ff6b29d479eaecb5df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2622b9b734ed0277a61136fd1a61d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692012ac84f3eb65c6d2a3d37f03df47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee47794afbae82916545641133b6d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd227855de586ba32478433d99d15d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7e918085d1a5467474b2cfe5a614349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4722b5eec9dbbdcec0f11640979ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d312fa3610a6a574608a06581df8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611b1b76209dafb6bd35d8ed0b02d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d503849be43eb1e2760c820b2833ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c058c6187908cdba133fdb03c2bb27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b00883acc9e9b11b2d4d6c2cb54d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b039de9f87fd716613ea4a894a94b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7d0030704f305a9822ac80ae5bced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e5b5517abe148321ff70fc67f815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b364e3761b87a3adb34a55c0526acb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2bed999bdcc9f5ebcb1fa35baf9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21634ddd602bfd97761bef1eb55970bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286ecacc1ce5c81a267093f162a6e9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f67a849746707cf1ca756d9d49d34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279ee99d5b4a395060a78196333e77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278764e86b36a05671405fa6e51291d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767fb894e4d347a573ad501d9e3cd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eab7612963ac1956a61515f6a783a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340f2448c4034e0f87fc41e79e6362368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b2ec6eafcbdfd59dd7871a9f944d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b58d627f17d24c0d5b01c4c6c1e4d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b71f3976e8c46556e5dc43b09922d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcae054194b6c8011b2d21d381b6b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7747c8a5ba846fded08629917d2cb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabc5f2fd4bf0e3f96aa98d9244bb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28b2f64321485619b62e1ca9585f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5061670c65f3c8652c8af420f2c6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c270018ee11ea303e29f30de5d025377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d3d4729757fec1b19b7163bd2918378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efad048a969f62e07d160f7a913870379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01874663e33e97647a25dcda121c2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0fcf097f0285bde98f24bbdd519ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66bc9becb2ae8873733f6946e8653382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7772cd81ff75e82443ecef5eacb63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae4ccc6285edfc69fe38c2efe49f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a2bb0fb4e12c950d63751dd3e2df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404d7bc9ceffcf1b94e90cff8e0d35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d456852a1faf6f79d146119923b95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06bf7ee35b15327fc94210439d62d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b5b1cde4160e5e11736ce9246bd9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63c678a6ba9cb6d656e6967c732fca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c842113f87aa3a40f7fdeb83e31c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1856c8fa06b13f256f64e508534c4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1791ba8d3a28ac18a84eac2e7b60de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91a182dc30ab8d42b4249c45eab81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e61d497233c3e8bc7ccc247769fc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce8db31f8e1a95fbe13e1edfed8fcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d02e1171a94bb6d819d88453ac56a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b3a26552054d2c41cf234d27cf4f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d697c37123b1064d9c486c62eac1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12edfd89fc87acbabd86761c1912b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a95201da4827f9658087070b16ce8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa788489bf57cdfc8dcfc11621cf227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7acfd369198380a22eff5feb02b1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ee43a117b2997f39a90e5a1845dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f81f78a21a75593b643065cf0f57b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee5c8aeb8b463a222c970017e9b83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4bdbefb42a3d85d5465c3b33cbc74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fb42171bdd979bfe145ed60dab9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e079d5ca21dbe22eaa3cfa366fd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0feac20cc5c5547e593a29d5c8709b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a96f389b6acc74302eda4e766a02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdac64fb8cfa3a7dac01a46147c4f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f03b2266017372d1f7f0c84ff55bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47e7be18919599515bf9a3b06662f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4f7c2d00f4fd949912982e54dec9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29647b96bb823528afd3e559f3e71f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf53719982a4abd77ea0cd5ea8f54c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79376e56c3f2c70f597febbe62d623c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ab3c7b38ccd734c32db4142bf82e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7eed2142fc9dd514bbe10f85c93e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df1f37bca9ee2c848ef2a1ef9bd67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9912b10a142ab5336fd20e9e5ba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716cf6a01dc2c3fbc54978c04718e99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558189fa5396700300057a11c8617f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519cedaa279475a9639c41503c421f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708037c5426e3aada57ab92761e5a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a5fa6af23f34d8343344311aef6c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95901ecc0a6e603c18abce4db02ceef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd262faa3e8a3b08238372280fd5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf695f7b06be6c2201ded3fde4b928f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f87deb8dffca0c1e3f02282e8a7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704587db51310e4bea1ba20da55ab5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4b2ee9dcb7aa6d91996e8ec788fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad071075153915171e7af37bb11a8fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b45816976c3614a3c304eca5870557435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaa3a52fb41349f99f93db77238925436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e81521c7ae5d4151b3b797d050a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217d53ecc212b26afc1b447ccd4084438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d1d0be1c4ad3d2c0cfb2dd732ec4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129722e7d592f71d9e85185c8015440e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24d3ab877fab183f98e0810075b683441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82007f4986f216179b55630ab41bc05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98068793e935a1266b04a9e69231ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c071ee96511e0e5d2dd64560642715444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77a599b362dd11404e84c6495cb46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7cd5ba076245e2bee718a6822b54c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc638df280b2b870ce3da437b1fadca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17d55df9cdbb396b8b989e0823e19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd6c7412dde2843d2dee3d85fe59d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6857d145c62f8a4a600329ee7e47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf9405013ca436afe0f4044e1db8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ced2932a0b03b899df398978285db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ffa522e3ce7e106ac37799ec6e09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee6f829163eb3acb085f6c7e175cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cdf4b4308177d218aa2a1fb97cdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90c916fa15875489ddd830856fd8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac63a15b2a6f961018904239e685e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5c6aea858e3171282935278d5d9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1634e81eed253419ac21f1b5285c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d2cac6ec6ee3faec0f1d04f902299460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac99e8b72ee6c1b67f51c53077c085461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff8e2785ee6825af58b38eb64bfe0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d04d132aeac52b4bb65a3575c5954463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1409b0af4b9e82ba199f88c6c818464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009a09eda91ca42a41a74fb2c60549465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ab05ed9de709d20680f32fc8d0dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c926db7849cada33f8bfed72efe8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced7ebcffc6fa71607c844b4d42d3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369c69fb7fa83fdc9e221d8c74ae0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cea85ea2926cb320dc46bc6072372470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bada7c9d0cc4cbb54be935eabbbb95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a72157ad186408daaf280073374e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f49459a37b0aa5cc0b619f3aa07f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524739adea8556c6f9aeeaf2e5b32ec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe1962440db427913fe0cc62d4af0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0dc6b71526ffab72a04a9bfc4611c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae62c84c3558174b4d87ecfa4862c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103201129edb87b5a2a83326f07f433478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14070cd5cfcc7847131c218c16576b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b16f3f87e7973e74e634ab92153fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ab1cb57ffcd7d370450023fff2f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f945ae936491208aea81682ec25786482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff2e8476878f00015f39daffe81817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa73b87b72469070f8db4be05b11d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6f73ef045d00cc78a0849e05876b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acbb78914e1c5a4c516afc2d2cad9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc85b9cbaddd9c3314d3ba2df13f85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4da74262c65769247cb184f3008f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c26fe670f970ccc10d09754d02e3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6fd06d8d6d18b4c9e3f36e344cf05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d48b22e2efe63471110fdf455928491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ac7e0cbcbfffbbffef6075ae8d5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44c813329c0ee3718241885bfdd13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c02833dcc9992f5c6cddcee62bf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da3af3e2e4d906cacf220aea8857d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42fcdb22325f757cb42192bca360f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d96752a51171727810056f0b469a2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbab7e0afcfcc33a1f1b346a88ffc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901713c64fe10e2b214a779ac5954d1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794e5b00a1f868c4ba3974ae73e467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fffa823f07f49330f1e0cc7075915501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ef32f3ea53f0aa83537395e9bfe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b5bb3e29c738c496ce4808e54520503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5a7c3528f5d20530b480f05a0ebd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8513bc692f41a81a5c12e5df0abb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f900c1d2ab40c6e4e39431b85e29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87734b31668f84cd77e95b9701803c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529d5d05e90199cdd96c84c68d09a99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc76a697e291d55dc5b8d99ccd762d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d783206e5dda488d4ec8e9095f49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb63166a5170cfb74d6985ce96de45f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbc4c94792f987263c7594cf5d15ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb18d3688c702e33d01cdf812889b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf772a1116da7c61b53669e3ce0955cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6d3d5cfbfc3ca4fce21df5a71bec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88f6fe1bce1fb763887c7fc30d5d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205089ded376419c3c941df127f349f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a355d9ffbcd94925bc5656e0633741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e09ed9e2595fbe6a277afcd984e43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580cf9c5ed2aad9654b59678e50c18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52dcf5760013a1a2941807d9cbe4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3f705db815b832a6b637dda82941f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864bd87a98847b20ee6f69d3ace3d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fdafadb638c70b9a61f158dcd7b17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bf6b386a02e30152a873dd92af66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce08788e8baa2ba5fbcff858faa1b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df51305a47a7c5ed8474a24b7c756c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4329c990000c755630d3edfd37553528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3dca38975b67748ec1536a671e6d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d3ca0e4015782cbf76baed828d97e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa46273aff5a00fd716026f605310a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452e94d019a639a60fa1dc53b77351532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32cfba88a23fbf5ea72806c31abcbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ce236cc76d9a238e57d87d000959534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea82ffc796f4ce9a1e413dd6d73950c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254873f708924ec60ecbe3d226f28a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32420339aba704d4a6ae7dedc8357e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133256731842f10760d1912597bc7a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7dae8a05a9699c3de72bde60c3dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93eb5e0ae0b3857425004caf0cb006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d47239ba12dfb154b35d920788d97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1dd6151d8f57e57c4b68f803281d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4687af9796ee3ccac8e1517814ec1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879c9f7d9b659597736c0403720ee7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dd90c04b8e248803240036a0e2a22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ef0b95385f5893e2fdb4b4448d63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dbf6908d57f60a26e75fa8ad15fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44726153a68d3dfd727eb36fb0ff38e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af04eb40ca2fa56855b6fbf8a66a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4810b595adcd4aed48a20bbb87704c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b42718c7287104737fac9e9a2304a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa430d63dceada5f17f5f0a9f36452552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf9e24c329f73fb052105d65bbc191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5b376aece5713be8d9ece278165b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb8e9040dd7a4ed1f875de3a4ee64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4c1bd871fb91d477b8da7ecb45bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92e73ae900fd792eb955f4d84441d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46ca56eaa5c6ceef43e2bec6a8f45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da616a8ee508341371b23e34e2865057559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754f7528b92837a161ac72bb0c5108560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331f8934b70281c9f4f9a8f444ed31e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a690f0589f31e2f0406e6fb8c45e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cdedadca3044c0cfcb1a512d2c647563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa148990f79da37adbe7326f25274602564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cdb6e2c0f39d94949b19bf916da8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a54b06406711c01d7f49f1e8be265566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6291793afbdc5d896bbcda97ffd976567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c553de8988f8dd35a880cbdac6136a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b16b2bebbaa2a00606c17ca5e401f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d3b59ddd006b12555a1e9e867d69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe0c8a36700190e2cc41c0caca9e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf74e36f47f2d67d6b2f64903235630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b85b2f9ee868c090117c2b30e01f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3ebee8a3fd5866c0f1c1e5f2b516574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750be9306610133ef35fb87f32980de9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b6773e46de215610144a850ac52c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e482e6e50c1e544e7ffbebaa7f85a29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d31bb320ca80e7c5137c162b3086c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba848020a11afb31b93c120d1287171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d327849070fc90506e9095269ded3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfecffabb49fc22d0a21b68a86923581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652e607790ef7920d8cd6ef75bbb2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab940e5d1a3d05d649992f423d4df3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e9c0676cff27bcff705cf845ced6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969ceb55e9d89ad31d30a9520fc28a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cad29936096ccf9079c8b08528423586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eccc536c2b39d1a9aec365db7588c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e53af14d6fb18a26ed7c997b1aa23c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2396f8f73d7c7b3de47596420395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28efadec22ca16144eb7d9ced9cf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccdca372ad573c618643fe168df0ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a51a506d2447494db9cc5cc63caf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2964c8fd61688e05bbdd785473e5b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90402c4c9142712b1ee49f7cc770158594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b6395f0ea2fb5e74f5762872bf79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be339a37739845e5cfb4c8b6a3c89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84df0528a653e7283b9709dbd4f222597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c27458a39bbce37a134dade7bc8d7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee28811ee132207c298d929e2eff29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598add58295deb7d63e35bb8c6a99c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946131e618b530b5ba4daddc584b144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0333b0c769713a8429faaa011a36f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db1c994ec4e2d4720f92407b6652a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc9d1859b4b7dc3ebdfa0b471628a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d978dee91fe9e36e91742a371ebf977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2e5311637ab7e04179a700cfb7b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc0e3dda52f3d6863e99ff7a1cc61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322128c838fe909337c2e00371bb82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0c74aba2d72a5880f844ce4061f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941afe0f972e97123d91dbf0b137ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb8244eea334644e7ca4259ca09eeb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a48b86aff54cdc96b06d89fe167cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef0476f9b9770a79e103de03265183613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5bc70cc859c23c5cbc7a5aecacba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266f36a4c80dc49ce5e7790e749d0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2252ac5d981b4a764bda669a55f4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb932f9d9e24c00a748ba46b963cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b8c834e01fbecd2f7f88056fe5111618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948bd4f7aca6c510a84bf8792bcb093619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845d1ec0e37e0306a510fb20ede823620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d364c06b4da368695d859fbf5bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadfad5eb0ab7ca74d8ae3e32f8491c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47da45dd9015d536dc0550181b965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e8a84383fee48f074e8b578190d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a33dc8e6d56c28b72a2c22aedfdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ef939c0ab1100e9d0e8ef84da38e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbba77fc206a91683002dbba1a25b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773080932907723b6edf3198d31a101628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e9caf4b80f62a71747eea58f5aeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ef81f20ee2759bcf1892fc744f6ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d203a6dd067f1bff68f3304bb786e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12342b2136480b27d047ffffe9d13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848222b74c53100d0b3ff89c7a53086f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c890271ca0b4fac741f6c06cd584e09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d26719d48efc7749bff570017350635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956e876c2950f03feb8cd8fc1a21bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd4302200ab5d1e2cf8252d0b111e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499b68a5c223d3f9c381e8d5ffe703638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f35af35ff566fb985cf1a3118d00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7310ca3323e360543c6b9c636be9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29648c42bbb040eb7899c225661e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7b85acbb070e32cf0b3f5d0c5f22a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616cfb0e6de75c6373cbe7c228aa4e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ca9b001df851d64e0b0269096a20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e0ed864298117c879a13bffd5ed3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ca3c92cde2bf8dc87ad69a727621646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348500fb1ade48bc751b223a88c94b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d397ccb7c5700f6e4a9026d9475e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9650eadd72c104e67165fe70248ffa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf37f99c3d069b572a51c79b95683b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c473a1b8b198296184cfc3b25533651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4340fb52b32d3bce0125136ee218dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e59b088240b53ab8edd888f09603b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb954b6520b691eb874ea31cf78df8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243647b5c39a34e5bf78292ae598fa5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39534cab049ca412638fc161b59cde4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad802992ce76de562efb929af8d445e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5549020322e035ac3262eb6351b8b27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ebd2ff937a807067cd73d557b0e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89366f14e6d42ba5e74a1744bc9a2cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b36694f4dc4cff7486d8e3a789c29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2dccdd32e1dc6cd2d7e6fcdda67e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851131a80f1364f845ec616e743c9d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6a2c6ac0c0be857cac8c8d7a6559664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a564e92f660e849e05b315b5faaebd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f4c79d4708e920ef8f4306b06726666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197994bb765d5824a0fc34640fc676667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c3177191ce4e4612f2042fab7026668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccca007d8613cdfbed4e8a33c85ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f528439de3069e45897375f927ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70355b22f5ab29d93daae1eb8b99b62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e6fbdd1fb3da2468077f044c42cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b7d3ea90db281187bed1448308ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a19c254946729d13dccfaffca445674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d824835692ceee21a186c0fc7403675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4312f26fbde5c6e8ec7b1b81d5c9e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73598ba31f8c1b4b1594d6b49f407db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e6ead154c28cfc6df26e01ae9c1e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24907de65b1f2270891de261450df4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1dbaae78f0661859958c899f3e0b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b138b40a43712ac1353f92c14dae20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee023403ef510325237be0108bd30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115fb35de9767cd54ece0e93420326683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae3c3582aa4eb91ebf5a80218a4a46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09083fb63f12abeb7e48bd953a434045685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f2425fd96e1f3cac56f621627d37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b701435123fd697a11c343d339f78d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d1bbb27f68e7596eaa3c833a93bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae809ab54e05bf1ebcabed56f4bb2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe11529046f823e21e01840494eab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32279b156f13b15696f7e1333fca3db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a0d96aad3d3b2e3071658415f6a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced329ff98030ce56fc71667c8abb39b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff23239740f44a97c0735a7e53142f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cd2c44a109da44636aab1d7cb1dc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dcb54bdc464dff76e4f41c59877f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c409a2a83337cdd3a4b8a90448cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740594c056b8af46fb7d31b1c66f7ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c547dd623f18669b4d61dbeb006aeb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967e4ba112a1b33023b4a3eae490e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cacd92bf9c169055425fbe8d01b4fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e412328d6f4e8e7d24b516f1913e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15deb75fdb3818f31aba973b93e8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383224ca1d3e04f0da72ef34db0b85a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17dd157ffa749279279fc8350803e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af8d201fa4ec8bc76a4e27367ea74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35541fbda80ab0b7e630d94cd62040f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec313457ad72222a73bf771712d835e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac2edea359e0bd248482ef06a8a2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe378408a8977d2d638a90f616aec0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e406edf768743ab4bb09f0058de51b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac3c77e89de2651a7dcbf915d1db4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87860c2d88decb629d12858ef816e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29162815fa4b92476a956b943b044714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b9dc6865b4167d1089b79a87e8ee4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce21fec871fc8fa4d33552f0816a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4e0879fcf25cd2114d394700348d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd691102a3b00eb8419d33b32e8690cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2a1625fef28df7d731bac866b4ceb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c0a38a75edf3eb04b97d3423050e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc520872797ef8a4a23c290da5f2da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ccc66d1f5d05585a0938cee0a928b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e0550f604ece570d44df94533289723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e033f93e0d907776fc3181f739178724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b538ba30647c05e49382c8a3682e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310661b11a6cd4e81504ade208e9808726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519bf14e77657feb6ac33b5c3cb870a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be55dbb3ca89a405c71a28bdb4373728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef124a421fe962e82b1e93597b3bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae14f285e94800c69cf84fac8fba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccaf76d729f51e45343dca1d767673731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525e8dc329d9d08db94f667cafedf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4f1f9604ac266197dd0a2d608e9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ca18e053e7dc549e5b22dabef920734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078850cab8058b558cadfe12b6c84c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c89fb3891db10e9b2579c0da96cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e7321fcf41e152a52cab90ec4b64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cbf85fd7880ff858c702585119e0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a19f3b439131e15320dc7fad82131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064d2e967098993c6dee25408162a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ffbef15add4c3e35f22f4c944dc3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8db9ca9032ff2f4ed428dcb7f296a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bfdd8ab08feb795ab59625ed9812e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7743b71f45de358abb740197d3678744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40be136bc8ea26af279ca46104768745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfda543f881dea2073a50eff5e6e24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaaa36e287ee6412a60c720d9c4c56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028b6b29f8b89f5fa0eff43bd37c10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd594e222d5c16ef60e66d392723de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214bf86ec152e0f3b750440629840bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b1ba93e7f352562655658dc464ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd31b40506af369dd80e7763ea29b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c8e196afa2060bdc99d4f93d1c82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0a613d767c82584389fcc7a3a66e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6023d560c670f8bd879ff8b22e9b2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a18fbc333232846fdf5ac429692e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebcc6d840df4f9757d68f39b44d5c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa705e8ae178298ec6e25f49a6c755c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd36a1156f0f66501cc532d192c6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cdc944665fc40a464e01ae80f6e73760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64524be044cfa449bee50406170a8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cac7221b8e11087c242513a55f46e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e1c94442e01e57d6b54e6d1ea9d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e251033f74e38b1e6c0a18c382fecf1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5f34651c342f7b40d9744b6b186e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd7978fdcee4c6705537ce258fa339766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ca4f2d440c627127ced683c5e66f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1e72b59889c95e11ce81d18f97fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8deec150885a30fddbaa5326c0961769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0465e69a3bdd853d98ee4b1432af0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729041f13f3d64ab1801c883e4985dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c92f96bae680c45cb9d99d99af439772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b8b6454b02f125fe03690d873d29773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda8a51be2bcef562e747848da4149b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da826e7f721ee7788ef535fbb058a55775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9291f9d6f5d05c10147b3a343669776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969875c5370eb427e8f57f10689568c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e409ca8ccbaea9c3dbccc1c6ca15d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a83ac48423589ab8cb71df3d3008d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea57329907ccc36e44aaa4911a923780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7935cdaf4559a106fdd35967931f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b9f46bb0437778e58a7aee1a3473e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56dd274b58583fd2150a4ae136f5dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f03cb0905859c4fd63caa0f0e1452784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe2462db5d2ed163935093d011fbe9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103e4d2d53dc62713849da33a8a4ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9e2390780c091a9441ddd8d407125787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502869f637da5cf4503d8a752bbd50d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a57cd0a36e1d067e59a56384e1df789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5dffd3a7eefe3c64a3d5c4ccd72af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a4fd1c7775fb743ec1375e890f440791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622915e75c3c67c32ff83091d6a5fb58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d586e3f6d63da19e62af20b0c637f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcf4a74a3e3952a51d969ebe9851d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b640441240da03780ce342e97c33795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f58b832eedc502d8656719a08703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031c7c6fa7a579ad2631c6206a1846797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ec15eec4c1fc7e7497cd542a6856798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522236e438fc2a3803c49459f6124e58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220cb9e36f1894e80a5626d39bd07b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec33f02b376f9f0e4e857db55bb87801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52f3f5c46ca5e8b5a57665ed9108d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05126b95b0a7d70b1b706837644c3f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f1a8ab2c7fc6047398f55e358133804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c70f74d9d524bbe0dc84f6c0eccb6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817f9ec7dd2d01e709b8ea381e51d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90c97f980d67084b18d3807847c57807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a01af25c072fc25e6bc1c14b5531808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91152584187f59eadf7e2378b02db2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d880300a2fad352aed635f49c572f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6472fb5d12d2caa0598a0ab03bb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dac1f8e26667229c900230f88f7d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a0d4b2a959df3d97296d7466fdaa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f31c45450d0de7df3bf22c389a0b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1254ccdd19f7ed11df36767772533815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855526fb928d4c4acdf4f95a0f80f6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b1dffd39a4cf9583a00e08eb84db817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ec3e67bf4c10f65d2b11f5cd66c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897540c390406edd4f9bfec3c8603a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e05ae0489653b724bd8b2f8a2d8c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2678ff3a2fefcb3805254bd2fa8854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe17badd46000855239a24d81f02d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e601a5e73700e27246f95d897c0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a187d556bcb88c4b501cf4f25b1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9bc3f9f7aeff03029c473e5c73498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c35e9f0d0ffa43547deedac4b80e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2726023bed4899b4b2cadbc72815d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e392558a181298a54a244f900754b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6abd782c63923403224cc515a61512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1e73b805e7e41a639332b733bbd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc13d33071e7048c1a34f1c7a24f4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00d9c07a9ad8744248c29331343ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff39d931ff1a3d6114198188408827016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40403663b1044e063dd16207cdf0bf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ccd2f73cf28f1379dbdb85c5b6bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f77a62ae7449c5a0cb54fde66c8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca5e768a472c9cdf236087d4f6c20620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50bed261c798c5a7bda68fa858859a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e8b69c22e3eb1b189e307dc21914822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c33ab9ceffabfd1adb7fdd3c27fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1995322a0c79f6f409dea5954269424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834a270b01283cb60248a941273ac9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c01bf40ace5cf456fbe1893ee2d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a1c4b4537bbae6340a5480cba01d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df315de800b734538dcdd56c7bf9a6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d988df1ab54896202ba40539809bdde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2edc785cfdc67a6cf802d132eb527a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d0377b851e7823c56eb4a994246531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066efc3a7c34d4071387551a7603497d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d941cc859b885dc98c797163ee613d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8682f440016a0354914701afbc7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a22a8bf89d7c17b1ba8cb89a612a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7129c04403dba3f9bad1119911b0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25033c7f76555dcbf574aad0ddd61437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085a693ddbf23615c87b3e264ad59038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e70d6105804aef8b9b0df0815492339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f7a5ebcab3130145cbf5cd88f54040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84bf7b369e9144efa9e393950cad3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60325dcf1028544480b22d092244cf2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530c0bf6c9e3adfd4790a87dd88f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6edd9f4d612865ae08d47a850cf38244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74178b97ac6ab1b334774d280758a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d208ad2e1612144e9c1517caf30546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81d1cd3eeeffb657cae9cddbe679647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082e8659d64a0d70e19a0e0bb7511e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59273306dd4ba8efcdff0961c0ff8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42079a71599ffb64b3be00925836d7b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b507fa253742f5bedeb4c2d2e98ff0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55041822d304707a6f9b2f65bcd7dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c041b92d8f0a4f0fa0ea564f703153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa532a843f10378af1feb56acb4896a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad4cff10f0ace74537eb0f6e5c79755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ad0a792a8749a076b94f6d475cc0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1fb1560f3ef7ca9ffd8551ab24bd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6359c9eb785c06222a0a7c01833c95f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e4e415c746dae02e4fc991e120f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409818bc413c738d895c396db2ece2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca799e16c5f5c0f65862f034b8ae6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd72fafe442701db3af13a39a36620862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368226fc639fdac3c2b312c20fc54bab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dcac922ed0ad7a3588ed2c966c1b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43cf03bbeb9c41f59ca28f68b1d1f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467341df55206924d08b53cd473348ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf1b123cdf6dc4ad2ea6182ca78c6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420742f27a1c215acb7c94288dde3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3618863b0e43f0f6ec0eb24c04088669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629eae0d7e36920429936b6ff7902ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ecbfc45558bd54ec377023c2f6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34323c3cfd28bb7c3436c03983869eba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a35265d49bcf992f1228bb08bf60b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84950e2d4bd58026728edfd27e3fd9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd49df5ce189fcb4c89e9b97b80b2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42050037298276d3380c22044842d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159adb2737b0e8a20faf8c8be0c46d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf58f1438e6f0a21bdf910f0638e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac72044c447338fc5482796b812adf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2759522461b74cd0850b46f1c142d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4bc9147b259acc562dd9da629e2a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853965a2b6cf84d84a25a6b8c1a0749f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096deec1233c8dd2c2c6e3310ffedfa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1e09a1498cf3030966bf0c64707484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802eca09c173fe4df4e86d443c51ed785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419703deba167ad48e8ac0426e49c37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507affb0eba503be0ce7b34836d1620d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaed5b08151dcc974181b4dffb2b6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd690615c24d54524a44133614daf4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4759c428c7bdc21a7b918f534566490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563fc5096b45f5538f30c469a2f6c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332be043cc62f433170c7674e5f5b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f922d1708366d59c2f225ea6f2c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e624a97cfd302dcd2f46b1e33a711194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140bdea8ab3b2241fddc9e352a758895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b29a238fc23d8e5865e372ed5d7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2cff67d0d4254eb99a54953a65d4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bce35c40ac791d6f252542eb32eb4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d4567b4e14cfdc1a6d4575b260de099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff93c41ce01a3c69c698aacbb5fe66c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558568c752e3d65f27dca83aaea6def101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0927c4dc010d5aa446df9fe05f8ed9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8cb235d5df863d0105f12f26a67a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3d0782507a3b3f62a7b0f1021d4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a9d1b58bd6371861c6430e1b1ce2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f27d57a40e7d9bf3d72854e9f9ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f802cf357c7f2ee026af48eee6c31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499254daa4fbe225f1ae5a8fc70f873108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663de29ed2f9d2f02de3d607c4a2b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ed70222e0b75eae46896c32d8ffec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812573297a9b6e12d9107a4baf1b31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b826509cf3535ffb3bd716f7ea1f2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146865bc8d04f021aa282147f4868a0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db22658774fb2b7bdd17b86c3be21d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6592d9a78cb95b1f3118fb408c9193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a142dff8b9d235d3c1ca30c17ed69d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8330bf2c59ef222ffcd5b8bb2fa630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b4d2f681e0be6675741d43e125477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011196fdcf4c95c03cf935b4335fc73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770c362bcc88ecf9ecfb829c6018196120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fdc588ee417ad0244cf455514e063121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66b3ec30a4d36fad4cdb2559cdd04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915506acf67bd2c5e6cfcb57846c72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab23239eaf270fc3bb02f7b93493c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38d68b0c0ed56fd34fd274e5d175a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae7b67d726425d0349effbda82f523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fab2aa2b3f6b7f8aedb1e71a64a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dbbc6b4a2393aac3bdc0ce470d941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a3cb3cb3cece6d892a5800829374129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabadfdda4e3bb8ebe356001126484f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c66ed1257e5e0c339ebd9cc30d714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d46c466ea803501537676aaae96bce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e972094853d465c1a4851a34e4e706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127a4df23ceffd60daf6d1fffd687b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cb782cae3fc094721b4cc2380b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e77aeaaae77e950786b77415f2998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecafde46c025c6b443cad47422daa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8aa94d6703e32b633777606ea8c859138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e4475f4d15e98f4550b8f4cffe2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7164a27ff3ea7eb4b88074b43cd96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb53b3951173211794eaae8c50ea860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5b430f4c8b82239374302c1e7890e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f64e94455208bb85a3ad4e07cb3b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1db829ae6ef25607b84259614d4016144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc87171e32645b9860b0177a1beec8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1dfd0d3d1eb6aceff11e121debfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846da414686f98d2f40f2165f745b0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6033777a3889004b1389e737aa7b8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0b192f3704bce6963201aba01a164149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175d63ab89e072e74130478736522b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292ce0141c992d881fe00d284c601f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7168132ea4fa74a788c91b757cd5a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d6bbe5e2d220495997ae18880d872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36df259d1a421fdfa8883f60e5886e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca60ab4fcdaa555f2d19f382e4bda9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8892e315ac4b6d20c78fa8fbed7a69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef71b7ec866d708b9066a29f55d65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110c933af7337966354f294e6f1172158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b771ef930e5daae7838cb87627ba86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7451e598b0d0d8aec110a6fe95d27be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a8fccb7a3bdc10e6cb6ba4ae1aaaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11ec5b0596c7921662a0a31a79eee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3fe359ebb62b0ad43528837dd155c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa789b7da8ede4896f0114cb7d794f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed39ff7185173c188ebf072883a5d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7516153cf35077ce929336e1be825166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2b7046bdb7f0eb566d1eb19b5209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa82b35afa6cce7df734bbe120f1f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c08869884b88e736146432ef852e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894ff3ddbfe0b830c073622ffb0588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847313be8903cca27da87b6d5cff1361171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455ae238a862af4481ec6a93ec5a58a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad97e826b096cf9c133676a483428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9bdccc80cf450a78f257f646dff2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c03d612f5dc806b8fabe71c70dd50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0fbb951f4c7280c9080b5920aff7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37171badd2e5bc0e573032b16ac64f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f058588a41acea970b2a5e876e93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f407c51fba63132f9793d9aabc6e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c180c3f4f5e175bc5098d078929ed97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fdab41b04235ecaf59ff0406a93e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743ac4593c287598cf654849ae5e16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314fdb58ff3396eeca48e7c7517301183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4e6c7aadc6863b2ed5d1fe714897184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ca966469a76df06f9ff4415e4670185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad332da633d8aba56d3fa61e52e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cbdcd6c8d51afb316762d5d2deaff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354fbf4f752480879e736d6329ea253188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505398fb67dcefd33a31e7e07aecd32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b50c67f70ff00cccf1403cfeb0d14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406343022c57565e704f3a6a990ac49f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2627770672574bfc090627e7bf454192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe4d3506271d326119503ed47aba97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227db3993e3d2fc646c978b3249f56a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20710657974304461c16878f628695d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b659b6288262cf7946085ef2c8199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4547c4a56fb5cff0574e88b4bae79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32984f3186ed43bd21a5c25c8aa19d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152b39384bf3304c4c234fe42c0e1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51da6e5ac5d1f9cb7218643d009280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19138d9dcbab1bdf954cfe4d82ed375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a30a269e6922819fc149000260a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61fe26390f869f5ea9f618884ef46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f78d3860f0112e4846df8fe77de5c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a4046cbe78712fbe20d7e28e91993205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abab4a95ae329f4cff464dba9fe6f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978c89222b12ef43263e09b14e9f3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3aabe70bebda223a8d7c235037728208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6c9a294060b51b40852f0f295664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b9518990f48b0e1f18d59ecf4527210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07e19ed9786779b5c3bccae372b32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3eebbb8ed9997e03290d603e0fb06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aadb6fcfc5b6a10e2d890a11e0151b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f732a289a88cb9b6e366155752ed2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552284c25717b4ba533342ef178853215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549cb4fa338920de5532ec3ffd0c55d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b23738e52e536711fd4934b3f02a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd3adcdfb8328e1da2d951898e0687218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d40fb53799220142048e7a4ab247e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70981ae4e58d733ae327189730ad8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c5b37ec8818d010d43e5e0c6e29a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfd9f33a415850d7097b32b69fca5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91424157703de475fc0357da71e7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4409f560451ca9174e1587ad199583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57ca8939671f65c1c3b6307c68f0c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9fb65b63b20ae2425c7bbfed8f0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e805cb1667a9b0c3d3bde40e9768b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5386f3aaa818c04f699920819bc0cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275f18493f0d62d1c76d0beef89dc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a3f91ecfd82118bcf89243ad2b6f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f9eb3d3992b3e817068e47262ca3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a488b5b2de4c1aecb208a624caed0d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeaf975d6e405bbad5f07f684b69b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c0d49883a6482c5a8aa504ccb868234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eace2e9fcd95557eb35340c665469235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d5489979d1fd014633128050d92f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a68fc27766d89bdc9c23e2180de6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892f25b0502627e48712d9eef70446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9772e84474275ae533013f42bfdd0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f86d4601271419dbb6ed04d03e58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744bc2d883fa23712db3210c3865785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603da1e19a25395bc5004eeaca4524242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9047c90a64e887b5b0cb1e93518693243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c87f102876c3123a7e1f8da29c55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43d225d07818d6a0d15cc105713afe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb58cf22116aff2a18f46ea3d591b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdc32ef24f639c91f3ffe073495c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd54ba7c3a50b79f9acab48447368248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f754b28b08d6c790d564cf101214b57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54499b83dcbcb0fa9190e8f920a86c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b891ddbf5161f1f4d237e0a7f72458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09226250bdb6ae772c2ab275c3ac3c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb425112c4253e8622931a0fe55e8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607dfd89cc19eec04b0b16012d5b8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1122ffb34539cd2d1a61d0b3d0f57c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff66b3d6d965b4225af9c63195af5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31fd7609a71fd18049073c65a36963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964aa94771c4fc00b0b93e98897856b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fbbe05f01f532910cdb8d753cd518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf373350d0cb44c6fc92a922349e90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0085e99291f71b4f8f08bdc91584a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b91e7a249dbd2e197ad29adf4effb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75382bb62491c8e354acf464840ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016f0cbd6921f9bbdec5700a1474e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ff98ba8da76db8e200a758329aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ddb808916a35528907e81357b666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c835b081e6fd7ba36074ed71287b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18277dc191dec9cb7a77a9bc2018cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f71da14d5fcca94666a204e3484e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a8484100ac97e4f28a2753edd665270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4746d5b9780a7c3e752eb2356815bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78119cf886e4ac510c31f8ad9236a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ad185cdf4cd3e3c1e9686ac9bc46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cabbc0f6b44cf0aa503be34ccd22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a52f6850a6a0994a2298b067e9e336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b67e838b9bada8b4582b8e7265eff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25fa2cddd24b6bbd3b910bb957dd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855fc44e36fbbc174437690696c59ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370e448e0b55152ab16fa89953403d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f3c32d9baef73739c50812776b8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9486f9b42506511ec3e1b6c824372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65079cfab7dc330f8bbb33d1b29967d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e1ea1b57b3e6bade0e56201d8ab7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3802d153df1382bddbcc848651ddf2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af52693ba714d3052ce03ed77c625c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f6fcf93e9c9f9d6fcba0bb6f2a5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af0c1219e4a57df152bf47eaf929b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835294c95579bc4db228a16351226b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602fe6f847cd136074a7c9d4b7ab7ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520557786f96f7bc4ef8719e4d4734f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb91c069a574e323f3f9754f3358b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad5587463b23c434e96f3858d43bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985100abe8ed1bcc936e51543790c5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7464335b3e2a417a3119608d361ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2a6c840d221f147d856ecaa0546e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453ee4950f884522cdde8ceb52a2d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44575dfd19a3e545040c1e03ae7f7679297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791040725d0048188844a63c0f61c051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e12f278921f3ff6f24a7203a188c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960251b53b687a15fe0ab6e8e68365c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6daaeafdbc08848bf936d3eb71a79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4de93b767f9d59bc20d3fac7a5d2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab346d49352589c075722cf2f744e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aec4799558fafac489dde610395d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d0c8d5c319a5c4a8dd039f4cd709305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d34d1f6cbad8974c26371090f3a058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff69a3aaa0adac91893bb7772fdf523307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb58ff3dd6273b9e65ca54bab75e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5b3876a131e82e171fb5edabdf2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aacfd91bab67197bbdb79088a9de92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c320874ab936278287c2b7b1f96f82c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265140e10eb4039bb7bee8fba8bf7cae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe274d01363dcbec7fd24fcbb42385c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9323a810f8c9c38e67ed7e4a0c846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae4b70391cdf840e29a9f57de73e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce012c6985b74ae13a401b79da1a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1040e05b6237b73e021afba1acfb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efede54b3f80e56917028ab0ed2021a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f78ab4c298aaffff531d4fb0bc97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3930dcbf6233e8537252cdc53c78b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e16597e41b3aba25e3b4c54001ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c923997de1362954b41e194ceb313322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a77c1c7b081d833491d05e6f4aea8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b413074410206ec6f3d7c93aecfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3b9ea54f5e5d55aa1f37c1b3e16c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86735b877ae0425a5d3c37f6ba6b5bf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b581ae332dcb9740deadfd0db650f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831599a83bfb777a22342bd2543a87b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53136b03f76a4e50950ad05493dfc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5958b72460307592031339472968e4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971540dc3a943e83b2dac6998889c92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104de2f6e38a26095ec45c9aceb796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44e5224f1a93dd86056627801bb8ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f37e2f9ce86f6720244764745244b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc035c170ff5a6731b4d0e51288b0b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6005ff148935d5b87d988b7ca5f546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa457ad296a2c434fb727a59763fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4a8c74f4134dd61535599cb856a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cc56c6b34ec61593b5dd4723f89a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b708a03390e827d8e611b5179449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101834af437c157cf93d6f9ace2ebbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a84b1e68ddd24e12de8b8b337af37d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f8e656882fc0920369fb7123026fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c9ae699f925e9aca45d0b63d4051344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c54cf71633653c3d708d475c7a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a21e41f80c950b180546c642006e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b37687ab9887d913bde47b1c7aef8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf432baedfe1a5f92bd809a87d95d3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a588d9837dce1d10b5d1f5c59d65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811560e1f941c7951a8a5013e5bb7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf75ba24b03a071581680801af2a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c10c55dd8ca448692d625dbe9782f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6fd7226d3dd2f234b2707185fdb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d727e966f6a5854ca9b6b356e2742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199083c6c0e4c22ed1f7803839f4727355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04939fb7ad35bd4ff2724194043616356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813166b1d8054f9ddbd2df4cd0ea732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc93da04ef325e340689e37f0b9bfad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc30769670e0f60b6d5760f792a8b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72158d28aacf683382f3a572ef429660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083b5100efb5151a3f3b99700de655361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d003f9c1d27822020dfe0ddb946a17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36da08e0440b07ba7b0f9c245e1dfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986514ee59e9262eef598aa60f6cb8a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c8a0dbbb822e34aebe6c5c1d1fb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e47815c21fa4e88cfa7b41c483fe13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f59d73d1661a8a82597f23240e4ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e5a83371df108cdbb7e01fa92bf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ce573748cd2482edda0f668e0914369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f32087843969e0afd3351a223b1e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213de6aa6582453bf486f0ce336de09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25ba1a31f1e1f9972e3a0a89c12b09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02eea26ed9354afa88ec5afc17c99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5c2f3b612ee3e918ddc8cf03a4d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2fa8d044bc1bfc672a0098723d95f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f4d7efa029efbf605a4cc8372749376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24592aa456f923b818b84d3ef59c9ea0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257153102fb590a6488f9386dd2e28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66a81a5869e9becd085681e95547b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb088b65c44f73c96f53e88a30f35fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51273fb62f24f28a78a2e5a1d8c789381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c4db66b9f9c01ac89c242370d6a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a531dbfb4fbd972d58ce50fa51e299d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b7d0983b6b775fe238e9d9a55b574384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5daa2ccc18944d700b3840ea0df2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d01d4cc9d9ab12c49b71a05a3137386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9392cf6d87c611636002cab8314c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757f8c6cf108738ac6a17a9e100695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34cbbde98284b32ee4f9fc4852876389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a470198a03a5e776e40a206d1baa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc84098755561d4d3f91c045540a6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6487119a2f97e9b1b3baa6b630d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c192f65085ebd41302477795b9e26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60efa4eff4a411d64738f770a45c9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187e2a3d83dd4daa4cf22ad71fd7da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6fe6036a9920665856dc2f85ef87d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf5d3e90745672de168537930bc8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80db924de1209e75bdeaca4b421281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe10ff8c4a09bfd8bb9e71b3d41cd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b02a025f91e1b16f37e03494414dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2a48b2eb67ea43d541854c21270e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce868ae1de574151b9a1e2b85f1c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739f2e20aa57237338d25710264db23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4956c9a432900d0387efd1e26e633b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c58998e35a303eae565a94225c3b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c4659cb0cac478eac11da11121e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb5b7b25031dea53e45d275903020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e83047438dc53e00c4becc6046e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dea14e0007fe4b96153d4bdd08c1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38a533e07be5b7de01f3edefe6111410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7445298d9243403ad68a35da7d4e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe0e265d72f22a850a05446957b2fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43a452428fc0cb0631a6379cbcbff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833710da0f68a6077fcc6b6ac717f8b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd53b58dc18c163ef60909dd73d59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b78144eb7bc846d54d2e107fa92ce0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190dc68bc11262fea9f15b9c843b773417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d57ac1f42b1f5729ca034dcb9f9e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70a4b5a4fe8aed62735c28ffb01d6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddec06df075c42f97bfcc041ad338a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dfcbc836d8655bf3ee2a8b8f44a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236d34412277cc8232e8069a46f4e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350a1e7be8af989ab132beef8a56fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc8acdcfc77bb6676bd1b047dd7d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2696476b79a46758398b203e84d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85105c8ef94687f1a3f6cd95df6c0d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc20d223f540512d003fa9944f8eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d372f65dee4b254ae912ba04c74d3af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9fb3cfd0b47c4548905a2a01f8f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f520f670a927a69fb44dcd3b3e3bb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbea96955b7c885c5ccc1ec48a195431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28026a8a592f9e9615250b9f35101d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289be2c560da2b53f0893a87b77bb18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cab8256501e432774f3bfa0e51492434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca651671722c5343ef24afdc260d335435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8212e19b0c47a291e7afb1cf9edcfe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef9bb7117ddee8c2f6229661c8740437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee5b2cae9551ee64ab8d8d1213daa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f947082d9a1e4686b0921ba70ad47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165342091ec41b73c03927b79be0cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51aef959de57560593529bb9055c24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362625a3e69036c0dda242ee88d4ad0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96555fd8c11daf82805e995f4651bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1126352e4cca1ffeb14858627ef5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711e5733ac5d4a881842c6f577b225445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4701fbdadd6c986486feca2d2ca0a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d37588a74046b250b75953b170a47e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09085a794a42b89d1364c1fa2137ac5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f05e28d112182b1212ab2a04f1334449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a513b4101ad03c269e462a393f7c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea821b4d15769ba5b45807aef217cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f149adf30d8300d6edb7ade3ad03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f70c5b7a9fa95177573b451b2bf55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e4c5677440eb8140bb1a54a5830aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f73dde77be199ac19463cd1a19ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cd039a1930a17959ae9346ed23a9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3aacd6d4b0f453d9e680419d7810457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36467a70353c6c1d552e917297f39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f879e75a9849aa6dcb10e3a7cf9bc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391750dd8ae0a8282c6cd30ae9220955460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799e1d705be9a570fd2dead4f9eff5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3b54eb07d1a9e8415ab83e2bb1cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f9393e2b1219ef5b6b8c249f62aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05f6dfc6346185cc6436ea1687b9ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6302be7083a927633214d70da155c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8abed183f0dddaad3f0ebbb2370e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5515d718762cbe8485edfc9f401d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0fec0fb8d23663f1b0c022a06271c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9fe01b502b63a9e5ea84f77e3a2c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25dd15f7af0f863beeb3223f420d08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093804e65695d9d8b88a3253c5676d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efca6755901c8a98e67816ba4016bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd46ab89bee97d2748b2b6600bf91c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f189afa1dabebe39e5909c4ce562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b547a276c865cef1cafea3887f2f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187121ed9a2738f2830d6c54101f8a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db27c4dc29a09f12246edecdde32c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688cc0a79119ddfe10c9cfa6d25260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e115251f5b1300a23bc36a8a3e98b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba368ea5655d848876241f1a33c4b39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ecab04b2b245f0be75a43ae040a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3602ed1de4f50744d2d95c3dfae57bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb765d76c257499f5b2cc20de2ecf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fa7ff2b7112bf1b01416d5f92958484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5db2c4243ad50197eb3e82a939e36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa67f3610b2f02d093d991d913b66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ffe6914d9519ef170aef34386e532487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8caf15a2dfe339488eef1c9f14bf04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7dd946361875e607c2e5765bdf48b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b908d963b9b8d10372aeb619ce6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec30dd7c2049cebd2ce584f729bd33f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab869503bf4b2cb6de082cecc80faf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d164c557d67d2cfe37c842c006515493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b85e98400eeea0a1daddcaf6ffe7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850d1709f1bc6d7507d88fd56eed05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b54cc9645fce6e0476d132afd57c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569602109320856a191c64fcb403822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26554cd1db441cb84504fae4635551d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2718c42958f5b99664e6c52dc60ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dcfbf0aaa15d6c1ceba2ba1ceb533500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbfee5bb980caddf979ccbe2b9a943501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44ccd717131c2fa5976eb390d1947502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f91b44a50dc3e071d0ddfd58b17f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10dd20c0580f3dad9da60c15c398d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed14f2b332e67c1478278a3aff04c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ff10955cc626a34b936ac3829937e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c52b56fe2e4289d7fc6fe57df8e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d779add9f8d897ad29b701c0c8532508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15a83c66771dd50a7cb9d001ed5e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf3fc57855ce111a7c9f2c10be66b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331247cc35e8678303db1d2833496a70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee084ecbfe16e3d92f06416838ed3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05011516ee843e060131ffbbddc48b18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cc0123546bafd0133db38e72aa31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6228b342ca37b8f7eb1d2612f340a27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128685846d14d782fbd20e868d3e2f28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f38a0f79b73ae1b3602b4bb610d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168743ea3888310fe2c7730194f372518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490504944019969d89b465493fd3d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90277e5a62ddd0478385d10aab2a19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b7762eea90fc29f780d10eaf64dc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f88fdab3b2e7d2a4264db27cece9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aae9fd1a50e47c17f11894f15d7c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa6bf38f89c52f0288a01ca2f90157524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3828d02d4a6c60fe0c56bbb844e25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54419380d332ee58af5fc234abee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0185cb9cad8e3e865c8f412c77ba2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467befc6ccce8cd731693b690af6eb8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cba476cc6801c6acd408bcc8f5794529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a105f30c6d555a85c61a94b52ae3c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9e9e66e77c72f55d36b6eba139ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50dd8a2371c0b15715872487529155532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d39c9efafc833e3dc8703da7eda61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e4e5172a2b921315351646e8dbec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4b435c8197a7e19f5ca89457a161535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a3c53b419e9dbbff78fa51f3280da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79f1c2eecd2bc9ac1b439574ea534537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199df67c2733521ad91a60390ebded538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278603cdd6c549efa11de3929c9efc7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed02dd84c7ef6c35c700fca3ab7ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22aa23ee189b57ad5b6f991f3769b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674fa05c2ae9889fab2682d40fe3290542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e2b40d327217949430ef644b4361543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b4f98852c32e3237d76cda916eeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bafd0a5f9e05717cc4dd1b5d01f90f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992d107c6d41c10aff71038c15a598546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7561f7c3dcb92754c0c44232d6bf4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61296a6f70e18d924d8733a26891ee19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14d3b70cbd66bea11d8b9ed6f1b34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efadc177fab534e25b124e3c347ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb73d8e433a77a4ca84a9a28ca6c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324590f587f1e25d83d59f5fab27dc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c4a326029b4180836d850fd5b1cda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc2e7da4a85469129431658ea0af4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bbaf206dab2775acaca4ab1e1ccc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8c81e4a26cb873be3aec7c6fc2f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962073cc3afb881a8d78d8564202a19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55568ffbfd94c75862b2d38b22c39bfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c823a1d792cbd6484438004038c0a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1ab675795cbc91b52a1247edc987560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7abca2e54a258ae4cbe57207793e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8ff8412a810f079f1cb51caa2182562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe7998145854560c1c5681acc1ba9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cea5b2bbc0911bacb08987b94366564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe80e2416640dc6d24a8a35145c7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b7ab1cdc58f7cfea0605b7f1de003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c9377e391fab48942d23f271b6c5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb128b19b60769e1a8f42cc4d4f54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a119ce2e06c1ca4b34620795fae3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e8793c476455e35e35ae1bbd7d8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacda098d39f18c811d1cc47c827844571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155a48b51c72753ab996809789dcfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9af3eff38ec427a55ff753aed224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a83953e70f234a215b6e6f1a36926574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0494b376150f47966d87466daa883575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98cec2d6a172854bd6c111e3c826a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78202417ff86b5cb1e8baace3cd059f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6aa7c82bcbcdbdcc174170743003d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab7cb9bce2aff0d6db905bce7feff2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3131cf5a4e943870263ca4b30bc06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf691831317051404794453b654a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4583d0fbd7be10265da88c265b8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d359389994600bf70a7cf67661163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457491e097fc8773c21a96f38986c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a698164f472089c1a5bcff19e9690d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94770c955ba75d883cb4f2874f7e855586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe28ec14ab8047331b6a121e50d48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba9e80e3a07c4f1895b91e65e3c42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd5dfb11b6331ec763577da30ec99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a3703cad4c2afb2014d68b201088590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0098a7d6c30d6aa37160163520a454591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306b7c5106c5ddcc7e3085027b2419592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51739593a06b9b3b59a7776234cb49e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce8ee32cee89a841197a4bcca1527594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11c8b58ca30b93d0af045502e545f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc2c8782d502de497b0a2b871bb5d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b451097587eb03903c5aa7e9c6aad5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc321471e15149e8e0d47f5d142ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db8a0ff65024cda669d6374dad06df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04e3c6c094d130b7450928ea7ff56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bfac50d0399a8f5c216218cf88104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb4785545432f4ed9634e5a5b174a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb16d15ba1ee14ea649a81d947991603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31465cf25eca39273e49fb5051674b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1e89f186b837c4aaaf2416c403a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5151e5618c227ae3f406b9870d64f46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9485092f64112b8299eb492802af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89a28582361aa90b9521a8e1fb8c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bef1dd6ba3f9d1825cf01f3583bf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f84179abcad02376c9544795bf26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72658cc4a26446e052caa5c58ab2bbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894424b32c5026a21a50fcffefd7654a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eec858bbb74d464da8202344b7f81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4994e8fa3c83385529baf3c6581fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79090947ae6b7f9bc15e4e5c2d8cff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ed05f81e2e9c9fa851a6c48fbc1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455e45172ed0f1e1554532c9130c1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2ef2f794e88fff4bc2b661ad6d319618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f17c7536520370e314545674f02d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd75c9b582e81d7bf5885cb78b937620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bef79b379bbb030bdae0b0875c85d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91beeef54a32af2ad0bd12276488d46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a3b39cc9df122f034ecfe2f5b28f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353ab082f112d2f960c8d61719d9c7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a22e840eb9c5d1a0b99cec7fe397cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd160dcff42511a96e9216c4a88c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba40610f6de44699bfc76d07c87e69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55e0edcb3dcf29ba1a4a7209e6ddf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439168d98d3655b0a3984cc63f68083b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6feb25dded12bddbbe565c4d209076630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b740a734579522c466ff4c29a1e741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359830d51e89ec59a03db91aba8e544632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f957352e4fe40a55ac38ed3d055231633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d807c8be3ea7caaac8798e4486d7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c684182aa38bd43617bde978e4c713635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe073f9597711c45ebfdf83f36ef94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa2250eabc5870f9190cf69212cc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c4b71e8a53e3622127246900193a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440817006c4f105ea59392cc84dd736639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ba629b1b572db913aee396dd18639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e24c1870e1d2e8156837bb526262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014c8cf1c95c4a5cc50fb388956ebb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf313e8d2ed2f7d1ac94f6770b781e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ba79dda7cf6a4f021bedc143e8f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c332db912afbec3ff811e70121ea34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edeb620914766f9100107365e8dc9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632838260904e3ed9c338519aab2a0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b58f2b18ff3d23fc8d63235b9579c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85028917b3d3da31df221b3b1b2be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a817dbae4e1ca587c97e9b1f403d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b84cc81a1fcaf534415c0ab3679323651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3c07e2fd802877e46c880b67cc91b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821edd6d47bfac87681c88068a2451a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706bcf716e670cdaa6ec843e35d5ea1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaea98383fab751f3f851253074d29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb72d06492126ffb874d0ab1f40deb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703bf3b0ab57ee685829d305e9b5066657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dc181e6e3ef3fc40947875722026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbdc725419772250ac5d568f7ef11e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd43b6b2aedb1af6f3b8b0ec0c8ba34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8f267c8ec11bd4e86c971ab7b95d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602297ab5f60abdfbcbabb2ba254a0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d087ee676e425b9e11da6115fab97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f215eae70be14435ccb7f17673b05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad685a9fb5415f7cbe580cf06684e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a764a1008f78a2122bdaa5b18bc31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a342a26ec132b4c9fe126a32766c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e02b278ecb2625fa25f7532252602668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45403caec8d05a916b0f5ce7044d928d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a34123296869dcf8010d41e6ef26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db45776dd7e80185fca0ee8dd5796671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a12b1124663fbe6f08f7eb4587b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37ec22bcb582bc59e1276ac00d994673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5285b7cf7b1b92b5aaa3ae9f447a70c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba0979f55869127d12ed731cf10cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238bed25a029d69aa52435adbb75e4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2fd4290ed83ea2d420a338b01474677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124661a319c688f42f14a6d8e0cdad7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483969ecb602519d6d5c480d2a6d165679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee6e085019bbede6c80c26910a270680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5155406dce4c990fe14ce207dea2400681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea104a17641c3a6ba7c8195a1290c612682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa932033a4e031cbcc4fd60902a30c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905342d933563475f4533e7d82dd0cc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b0431b6fb97132ac891c7ef4f1c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc872cb0e4e5d370444ac7231def7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe977a8939c798be4edb53819ddca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9c092af94c193fcca8f4b158b370688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba54805ff5a6b0e03a7ae593a5d7cf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d04ba5de602469a875e4ca465286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d11a21f8ab1d1a13d27a8fff94516691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07436e27b7cdabc32f9554fbe7809e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9246e9b611dcb806565a597f7985693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254751ae300ba34cf64535f9ac2982e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7a72ab0b96284556eb77435335b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cb9969177c130857dd04797fa1501696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33da2dc4cdf9a5b72a8d547e641007697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647058d60277b8a8830cc98e5585f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff4d0e3aeda8ac5ec54bae19dea5e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005303d7758f382a72a5cba9b069590700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbca2ca44262ddb06273b4f5b42747701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52365d9b9480952ef2c68e9834524702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbbc4b6e10da70b8116e0057aa459703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980537afd247e9660ca933beaecf55e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db5cb42604cb0ba22835ec65ba625e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4db2143064a9d9c82a5dfb7e7285e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94edbb91549016b5bc96532f70355b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2e4c4b3caa659f0915ecc2b95185708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c36f9443e05b8d0c774eb3b1f6127709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fcf219f23b69eddd027dbdde718d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c9dd1a6d7058d7180d457d2364fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9592e6fb4100980a1e006d32df7cac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a4c87f8131e10b0e2b871112d873713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6ff803cd7bfe437e4616ea1067e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60b5089207e51c466759fd0febac2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c150f7eb4cb2d00500e1942f7305716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2639e1faf3c774729a5f5974633ae1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d032a9c4e173be61c20c0bf75895718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943724a363cef6c36234477bdb78833719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495bc2d6a3c6bb330c60f120a8bce8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671f6f2de1c08695417b9866dcddd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b305a36b6c43253814f89ea334976722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a6a27bbe1a0323958f6743e6768e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eedb90767c95eb0647e879579b1bdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305d2bc915aaa6c69ae24dddce7140725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b581f46b5657bac591d0d10789eaa2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e184bb08a9bbea714803468491aea3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242d1dc12556f49c00565ce9eacec9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd3cb4502943a49a948481ceff4a4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5d5d29ad633c1c694ca52d61e9cac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5902bb349dfef4edb5a6debbf9e71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cae9c79eca3d24b83bd12abd4c8ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a07fa36d59d41b1eb174e73e24db5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044b87c68749c25fe064442103660c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aaca77e391d96bbf9fbea46e45b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966a80177770af23efc620df57d32a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f7ab4d82147d43b30a1f21e927c09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733067a8c1cf0c2ca0cfadabaefa42c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a5d69ca63650f9f948c572b0c71c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae434c164a6f3954d6eacc5719d33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e099c55ebf538900948c3b1494af0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d870c5e33b032f49b1ae56f3e30918742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c9a97973a6aad9361aa8c109d2b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231844b662ea676e66efc22edc5e21e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cdbcab4431b2abc1b85d6e573d56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d987be943b6fea8118c1f25ca455746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b74c8b6349480a181ed450476cb7af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19448c173ce5934938391aefaaaaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2a11f05ddd845a60aa0074b4f55f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048974d4c67716594fe9c498b86cb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a11a48407f4ced579e29fd9567c9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b24a7f3bbd9e2da34a8936af1f34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70f6a81b20d1db4172cbdfe8df81e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410f2696363f77be69ad70f318921ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703570a172beaf8d80d52d33c82bb674755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9cdb3759a2745030833e1f8cfc61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22410295d681459847aef94ad7379e7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa5d1ed8ad36ada0cc5d9c705df198758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626a4d327db286238c81b7660f0cf4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18409f741010d61fb01ef6a869067c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b594f4e7acf770875c9851956da79761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f638c08019271b4a239bee296437f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0b9fb61ce75be244ded2f6051129763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79949ee0b49dfa3c159435288d2d5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8f2fdc70699b6acf16c9aebf1752765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac5016a64a0947c0145368ce56d57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb0f57b571ea2fcf23bd314e9523c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>